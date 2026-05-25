--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.50404312668px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samuel Valable </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CNRS Scientist (Research Director DR1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">samuel-valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0355-0270</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">085766127</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-7578-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">samuel valable,hypoxia</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (117)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton radiotherapy offers immune-sparing benefits in glioblastoma treatment Proton therapy reduced radiation-induced lymphopenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriia Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrobp.2025.12.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiobiology Contributions and Perspectives in Hadron Therapy, with a focus on carbon ions: Report from the workshop Hadron therapy for life, Caen, March 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siamak Haghdoost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Thariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iluliana Toma-Dasu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rodriguez-Lafrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Particle Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19, pp.101289. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpt.2025.101289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal prediction of T and B lymphocyte kinetics following brain irradiation in rodents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Thariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 220 (1), pp.uxaf075. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cei/uxaf075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-dose ionizing radiation, a protective intervention to mitigate chronic cerebral hypoperfusioninduced brain damage and cognitive deficits in the rat Running</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bécam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20, pp.eRADE-25-00135.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manganese (III) tetrakis (4-benzoic acid) porphyrin (MnTBAP) represses sulfide:quinone oxidoreductase expression and targets the sulfido-redox system in glioblastoma models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Ballesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redox Report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (1), pp.2557081. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13510002.2025.2557081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of circulating lymphocyte kinetics following radiotherapy on patient survival: A model-based meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Thariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 186, pp.109702. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.109702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etoiles de l'europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphiregulin reflects brain metastasis progression and leads to PD-L1 expression in non-small cell lung cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Leite Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Biojout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bazille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedicine &amp; Pharmacotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 192, pp.118600. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biopha.2025.118600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Therapy to Overcome Cancer Radiation Resistance: “ARCHADE” Consortium Updates in Radiation Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Césaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Lecrosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Tudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (9), pp.1580. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers17091580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton therapy for adult type IDH-mutated glioma: Proglio-1, a multicenter retrospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jouglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Christy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Seutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (124), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13014-025-02702-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Neurocognitive impact of different irradiation modalities for patients with grade I-II skull base meningioma: a prospective multi-arm cohort study (CANCER COG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lequesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinu Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.67. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13014-025-02650-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early characterization and prediction of glioblastoma and brain metastasis treatment efficacy using medical imagingbased radiomics and artificial intelligence algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Jaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïse Dessoude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leleu Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.1497195. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fonc.2025.1497195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injectable Biocompatible Zeolite Nanocrystals for Enhanced Tumor Oxygenation and MRI Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Amedlous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Dalena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (5), pp.8003-8016. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.4c20383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted versus whole-brain radiotherapy: systematic multiparametric and longitudinal investigations in the adult rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bécam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of glioblastoma and brain radiotherapy on T-lymphocyte subpopulations in rodents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge M. Candéias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Thariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 206, pp.110801. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radonc.2025.110801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurocognitive impact of different irradiation modalities for patients with grade I-II skull base meningioma: a prospective multi-arm cohort study (CANCER COG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lequesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinu Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (16), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13014-025-02591-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumor site-specific radiation-induced lymphocyte depletion models following fractionated radiotherapy: considerations of model structure from an aggregate data meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Thariat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCO Clinical Cancer Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.e2500144. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/CCI-25-00144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Nanomatériaux pour traiter le glioblastome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton therapy versus conventional radiotherapy for the treatment of cavernous sinus benign meningioma, a randomized controlled phase III study protocol (COG-PROTON-01)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lequesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idlir Licaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Feuvret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.1594. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-024-13353-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the effect of X-ray or proton brain irradiation on systemic inflammation and leukocyte subpopulation interplay in rodents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Thariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Leukocyte Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 116 (6), pp.1530-1543. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jleuko/qiae156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiosensitizing Effect of PARP Inhibition on Chondrosarcoma and Chondrocyte Cells Is Dependent on Radiation LET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Tudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Levilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (9), pp.1071. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom14091071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow cytometry detection and quantification of circulating leukocyte subpopulations in mice after brain irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Methods in Cell Biology, 189, pp.135-152. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.mcb.2024.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lymphocyte radiosensitivity: An extension to the linear-quadratic model?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Thariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 198, pp.110406. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radonc.2024.110406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation-based morphometry: a sensitive imaging approach to detect radiation-induced brain injury?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.95. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40644-024-00736-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian networks in modeling leucocyte interplay following brain irradiation: A comprehensive framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Thariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 257, pp.108421. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2024.108421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential plasma cytokine variation following X-ray or proton brain irradiation using machine-learning approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriia Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Thariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer/Radiothérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (5), pp.474-483. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canrad.2024.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo biodistribution and tumor uptake of [64Cu]-FAU nanozeolite via positron emission tomography Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Amedlous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.11959-11968. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3nr05947b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early effects of different brain radiotherapy modalities on circulating leucocyte subpopulations in rodents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge M Candéias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 100 (5), pp.744-755. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09553002.2024.2324471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Activity Attenuates Brain Irradiation-Associated Skeletal Muscle Damage in the Rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bécam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 118 (4), pp.1081-1093. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrobp.2023.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CYRAD: a translational study assessing immune response to radiotherapy by photons or protons in postoperative head and neck cancer patients through circulating leukocyte subpopulations and cytokine levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Thariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Grellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, pp.1230. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-024-13002-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton therapy for adult-type diffuse glioma: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Mohssine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinu Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Oncology/Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 204, pp.104501. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.critrevonc.2024.104501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of hypoxia and oxidative-related changes in a lung-derived brain metastasis model by [64Cu][Cu(ATSM)] PET and proteomic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarina Maya Mehani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EJNMMI Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (102), </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13550-023-01052-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond lymphopenia, unraveling radiation-induced leucocyte subpopulation kinetics and mechanisms through modeling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge M Candeias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriia Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of experimental &amp; clinical cancer research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42, pp.50. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13046-023-02621-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional impact of oxygen-saturated zeolite nanoparticles on macrophages in the context of glioblastoma: an in vitro and in vivo study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie E Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Komaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ghojavand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 230, pp.113524. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2023.113524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypoxia-induced activation of NDR2 underlies brain metastases from Non-Small Cell Lung Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Levallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Biojout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bazille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Douyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatéméh Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Death and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.823. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41419-023-06345-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a new spectral deconvolution method for in vitro dosimetry in assessment of targeted alpha therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Jaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50 (6), pp.3762-3772. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mp.16279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gadolinium-loaded LTL nanosized zeolite for efficient oxygen delivery and magnetic resonance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Amedlous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Guillet-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (9), pp.2665-2676. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3QI00169E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-in-Man Noninvasive Initial Diagnostic Approach of Primary CNS Lymphoma Versus Glioblastoma Using PET With 18F-Fludarabine and l-[methyl-11C]Methionine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Postnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Pronin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Gourand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (8), pp.699-706. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/RLU.0000000000004238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Resampling and Denoising Deep Learning Algorithms on Radiomics in Brain Metastases MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Moummad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Jaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lechervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Raboutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.36. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers14010036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internalization study of nanosized zeolite crystals in human glioblastoma cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayriye Özçelik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Komaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Amedlous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ghojavand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 218, pp.112732. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2022.112732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic resonance imaging of hypoxia in acute stroke: a cross‐validation study against FMISO‐positron emission tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (3), pp.e4858. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nbm.4858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous mapping of vasculature, hypoxia and proliferation using DSC-MRI, 18F-FMISO PET, and 18F-FLT PET in relation to contrast enhancement in newly diagnosed glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sébastien Guillamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hassanein Berro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ararat Chakhoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62 (10), pp.1349-1356. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2967/jnumed.120.249524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioimmunotherapy for Brain Metastases: The Potential for Inflammation as a Target of Choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Jaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Frelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Weyts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.714514. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fonc.2021.714514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal evaluation of hypoxia in brain metastases of lung cancer and interest of hypoxia image-guided radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.11239. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-90662-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reactive Species Interactome in the brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (14), pp.1176-1206. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ars.2020.8238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connexin 43 and sonic hedgehog pathway interplay in glioblastoma cell proliferation and migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Torrisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Alberghina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Lo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Zappalà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (8), pp.767. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology10080767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radionuclide spatial distribution and dose deposition for in vitro assessments of $^{212}$Pb-alphaVCAM-1 targeted alpha therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Frelin-Labalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Falzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boon Quan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola R. Sibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47, pp.1317-1326. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mp.13969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging issues specific to hadrontherapy (proton, carbon, helium therapy and other charged particles) for radiotherapy planning, setup, dose monitoring and tissue response assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beddok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Feuvret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer/Radiothérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (5), pp.429-436. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canrad.2020.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosized zeolites as a gas delivery platform in a glioblastoma model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Komaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Zaarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 257, pp.120249. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2020.120249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Hypoxia on Carbon Ion Therapy in Glioblastoma Cells: Modulation by LET and Hypoxia-Dependent Genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (8), pp.2019. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers12082019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruthenium tris(2,2′-bipyridyl) complex encapsulated in nanosized faujasite zeolite as intracellular localization tracer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Komaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayriye Özçelik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Zaarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 581 (Part B), pp.919-927. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2020.08.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRC Tyrosine Kinase Inhibitor and X-rays Combined Effect on Glioblastoma Cell Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Torrisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Minafra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cammarata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Savoca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Calvaruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (11), pp.3917. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21113917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VCAM-1 Targeted Alpha-Particle Therapy for Early Brain Metastases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Falzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Frelin-Labalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Tietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuro-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (3), pp.357-368. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/neuonc/noz169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of hypoxia and SRC tyrosine kinase in glioblastoma invasiveness and radioresistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Torrisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nunzio Vicario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Spitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cammarata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Minafra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (10), pp.2860. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers12102860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of trivalent cations in NaX zeolite nanocrystals for the adsorption of O 2 in the presence of CO 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Komaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Daouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Zaarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (18), pp.9934-9942. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CP00111B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angiopoietin-2 Combined with Radiochemotherapy Impedes Glioblastoma Recurrence by Acting in an Autocrine and Paracrine Manner: A Preclinical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (12), pp.3585. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers12123585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrontherapy Interactions in Molecular and Cellular Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Thariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siamak Haghdoost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), pp.133. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21010133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for nuclear medicine therapy for glioblastoma treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bonnemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Kraeber-Bodéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chérel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.772. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2019.00772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper exchanged FAU nanozeolite as non-toxic nitric oxide and carbon dioxide gas carrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Goldyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Komaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special Issue dedicated to the 65 birthday of Prof. Wieslaw J. Roth, 280, pp.271-276. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2019.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypoxia Imaging and Adaptive Radiotherapy: A State-of-the-Art Approach in the Management of Glioma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chérel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6:117, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmed.2019.00117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prostate cancer heterogeneity: texture analysis score based on multiple magnetic resonance imaging sequences for detection, stratification and selection of lesions at time of biopsy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Orczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Villers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Rusinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lepennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bazille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BJU International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (1), pp.76-86. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bju.14603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper exchanged FAU nanozeolite as non-toxic nitric oxide and carbon dioxide gas carrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Goldyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Komatya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 280, pp.271-276. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2019.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">64Cu-ATSM/64Cu-Cl2 and their relationship to hypoxia in glioblastoma: a preclinical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toutain Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Paul Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méziane Ibazizène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EJNMMI Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (114), </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13550-019-0586-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between MRI-derived ADC maps and 18FLT-PET in pre-operative glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hassanein Berro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Derlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Neuroradiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (6), pp.359-366. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurad.2019.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La radiothérapie modifie l'inflammation tumorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une année avec le CNRS en Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ 18 F]Fludarabine-PET as a promising tool for differentiating CNS lymphoma and glioblastoma: Comparative analysis with [ 18 F]FDG in human xenograft models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narinée Hovhannisyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fillesoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méziane Ibazizene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theranostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (16), pp.4563-4573. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7150/thno.26754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of fluorescein into nanozeolites L and Y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Łukarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jankowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gapiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 260, pp.70--75. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2017.10.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Facile Route toward the Increase of Oxygen Content in Nanosized Zeolite by Insertion of Cerium and Fluorinated Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Komaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Zaarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Awala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (2), pp.37. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23020037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer l'imagerie de l'oxygénation pour optimiser les thérapies en cancérologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heparan sulfate-based matrix therapy reduces brain damage and enhances functional recovery following stroke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chantepie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theranostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (21), pp.5814-5827. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7150/thno.28252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of fluorescein by a ship-in-a-bottle method in different zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Łukarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jankowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gapiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (18), pp.9969--9976. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7NJ01427A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo relationship between hypoxia and angiogenesis in human glioblastoma: a multimodal imaging study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ferreira da Ponte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dh Berro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, 58, pp.1574-1579. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2967/jnumed.116.188557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FMISO-PET-derived brain oxygen tension maps: application to glioblastoma and less aggressive gliomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ararat Chakhoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Guillamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-08646-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging of brain oxygenation with magnetic resonance imaging : A validation with positron emission tomography in the healthy and tumoural brain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chakhoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (7), pp.2584-2597. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0271678X16671965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[18F]-FMISO PET study of hypoxia in gliomas before surgery: correlation with molecular markers of hypoxia and angiogenesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bekaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Lechapt-Zalcman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ponte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (8), pp.1383-1392. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00259-017-3677-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbogen-induced increases in tumor oxygenation depend on the vascular status of the tumor: A multiparametric MRI study in two rat glioblastoma models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chakhoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (6), pp.2270-2282. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0271678X16663947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les zéolithes de taille nanométrique comme outil théranostique pour les tumeurs cérébrales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une année avec le CNRS en Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Registration of mpMRI for Assessment of Prostate Cancer Focal Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Orczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Mikheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Villers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (12), pp.1544-1555. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acra.2017.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M2 macrophages are more resistant than M1 macrophages following radiation therapy in the context of glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (42), pp.72597-72612. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.19994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute Toxicity of Silver Free and Encapsulated in Nanosized Zeolite for Eukaryotic Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Komaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (16), pp.13849-13854. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.7b00265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron loaded EMT nanosized zeolite with high affinity towards CO 2 and NO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veselina Georgieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Retoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 232, pp.256-263. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Lasting Effects of Chronic Intermittent Alcohol Exposure in Adolescent Mice on Object Recognition and Hippocampal Neuronal Activity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Lelong-Boulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lanfumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (12), pp.2591-2603. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acer.13256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal imaging based on MRI and PET reveals [(18)F]FLT PET as a specific and early indicator of treatment efficacy in a preclinical model of recurrent glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Savina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43 (4), pp.682-694. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00259-015-3225-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuronal and Glial Changes in Rat Hippocampal Formation afterCholinergic Deafferentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Paban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomolecular Research &amp; Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, 5, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2167-7956.1000147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypoxia induces macrophage polarization and re-education toward an M2 phenotype in U87 and U251 glioblastoma models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OncoImmunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (1), pp.e1056442. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2162402X.2015.1056442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and encapsulation of fluorescein in zeolite Y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Łukarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldona Jankowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Gapiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 236, pp.79-84. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.02.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic arterial hypertension impedes glioma growth: a multiparametric MRI study in the rat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Fillesoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertension Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 ((11)), pp.723-32. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hr.2015.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging Modalities to Assess Oxygen Status in Glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chakhoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.57. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmed.2015.00057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[(18)F]-fluoro-L-thymidine PET and advanced MRI for preoperative grading of gliomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Lechapt-Zalcman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroimage-Clinical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.448-54. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nicl.2015.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging modalities to assess oxygen status in glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ararat Chakhoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric T. Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.57. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmed.2015.00057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencing erythropoietin receptor on glioma cells reinforces efficacy of temozolomide and X-rays through senescence and mitotic catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (4), pp.2101-19. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.2937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi oncologique post thérapie focale du cancer de prostate : définition précise de la cible résiduelle par une nouvelle méthode de recalage-fusion d’image déformable en 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Orczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rusinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Nobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mikheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progrès en Urologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (13), </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.purol.2014.08.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDH1R132H Mutation Increases U87 Glioma Cell Sensitivity to Radiation Therapy in Hypoxia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Labussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Guillamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioMed Research International </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, pp.198697. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/198697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of glioblastoma response to temozolomide combined with bevacizumab based on µMRI and µPET imaging reveals [$^{18}$F]-fluoro-L-thymidine as an early and robust predictive marker for treatment efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Guillamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Varoqueaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuro-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (1), pp.41 - 56. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/neuonc/nos260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noninvasive assessment of hypoxia with 3-[18F]-fluoro-1-(2-nitro-1-imidazolyl)-2-propanol ([18F]-FMISO): a PET study in two experimental models of human glioma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 394 (4), </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/hsz-2012-0318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Leukocyte Antigen-G Is Frequently Expressed in Glioblastoma and May Be Induced in Vitro by Combined 5-Aza-2′-Deoxycytidine and Interferon-γ Treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela Wastowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata T. Simões</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layale Yaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo A. Donadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João T. Pancoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 182 (2), pp.540 - 552. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajpath.2012.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo imaging of vessel diameter, size, and density: a comparative study between MRI and histology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Farion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krainik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69 (1), pp.18-26. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrm.24218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00861168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angiopoietin-2 is Vasoprotective in the Acute Phase of Cerebral Ischemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon A Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (3), pp.389 - 395. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/jcbfm.2012.178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic resonance imaging and fluorescence labeling of clinical-grade mesenchymal stem cells without impacting their phenotype: study in a rat model of stroke.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Detante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence de Fraipont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Luc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cells Transl Med</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (4), pp.333-41. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5966/sctm.2011-0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00760939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion tensor imaging of diffuse axonal injury in a rat brain trauma model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan van de Looij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mauconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Farion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (1), pp.93-103. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nbm.1721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00755173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactivation of the HIF-1 /PDK3 Signaling Axis Drives Melanoma toward Mitochondrial Oxidative Metabolism and Potentiates the Therapeutic Activity of Pro-Oxidants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kluza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Corazao-Rozas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 72 (19), pp.5035 - 5047. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-12-0979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angiopoietin-2 Regulates Cortical Neurogenesis in the Developing Telencephalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pacary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21, pp.1695 - 1702. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhq243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced brain edema and functional deficits after treatment of diffuse traumatic brain injury by carbamylated erythropoietin derivative.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Francony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mauconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (9), pp.2099-105. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/CCM.0b013e31821cb7b2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00658345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of erythropoietin on short-term changes in phosphorylation of brain protein kinases in a rat model of traumatic brain injury.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Francony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Fevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouara Mahious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (2), pp.361-9. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/jcbfm.2009.222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00517172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autocrine and Paracrine Angiopoietin 1/Tie-2 Signaling Promotes Muscle Satellite Cell Self-Renewal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Abou-Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Pallafacchina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Jérôme Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Stem Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (3), pp.298-309. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.stem.2009.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of erythropoietin on short-term changes in phosphorylation of brain protein kinases in a rat model of traumatic brain injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Francony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Fevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouara Mahious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30, pp.361-369. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/jcbfm.2009.222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of blood volume, vessel size, and the expression of angiogenic factors in two rat glioma models: a longitudinal in vivo and ex vivo study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Farion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Segebarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (10), pp.1043-56. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nbm.1278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00381408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of blood volume, vessel size, and the expression of angiogenic factors in two rat glioma models: a longitudinal in vivo and ex vivo study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Farion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Segebarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (10), pp.1043-1056. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nbm.1278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo MRI tracking of exogenous monocytes/macrophages targeting brain tumors in a rat model of glioma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel L Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Segebarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (2), pp.973-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00536177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLIP(L) protects neurons against in vivo ischemia and in vitro glucose deprivation-induced cell death.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Era Taoufik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg J Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael L Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (25), pp.6633-46. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1091-07.2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo MRI tracking of exogenous monocytes/macrophages targeting brain tumors in a rat model of glioma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel L Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Segebarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 Suppl 1, pp.S47-58. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2007.05.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed administration of deferoxamine reduces brain damage and promotes functional recovery after transient focal cerebral ischemia in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23 (7), pp.1757-1765. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-9568.2006.04699.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects of cocl2 and rock inhibition on mesenchymal stem cell differentiation into neuron-like cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pacary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duchatelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 119, pp.2667-2678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed administration of deferoxamine reduces brain damage and promotes functional recovery after transient focal cerebral ischemia in the rat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric T Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23 (7), pp.1757-65. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-9568.2006.04699.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen glucose deprivation switches the transport of tPA across the blood-brain barrier from an LRP-dependent to an increased LRP-independent process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benchenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berezowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Fernandez-Monreal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stroke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, p. 1059-1064</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VEGF-induced BBB permeability is associated with an MMP-9 activity increase in cerebral ischemia: both effects decreased by Ang-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Montaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Bellail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berezowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, p. 1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angiopoietin-1-induced PI3-kinase activation prevents neuronal apoptosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bellail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Liot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 17 (3), pp.443-445. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.02-0372fje⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (159)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of boron-conjugated SRC inhibitor combined with proton irradiation in U87-MG and U-87 MG IDH1R132H cell lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Torrisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Alberghina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium of Italian Society for Radiation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Catane (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severity of lymphopenia by protons and photons under the same mean nodaldose in postoperative CNS/Head and neck cancer patients?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Césaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Moignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Grellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual Conference of the Particle Therapy Cooperative Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging of oxygenation changes and strategies to re-oxygenate hypoxic tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Maladies Respiratoires J2R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, CAEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de nanoparticules pour améliorer les effets de la radiothérapie dans le traitement du glioblastome par radiosensibilisation et réoxygénation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Amedlous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lozier-Desmurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Journées Scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cancéopôle Nord-Ouest, May 2025, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’association agonistes TLR et radiothérapie sur les macrophages associés aux tumeurs dans les glioblastomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anasthasia Ilongo Koumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Torres Andón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale (JNRB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche &amp;quot;Deformation-based morphometry&amp;quot; (DBM) est-elle pertinente pour identifier les changements macrostructuraux cérébraux radio-induits ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème congrès de la SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating proton vs. x-ray brain radiotherapy on radiation-induced lymphopenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Section 28 du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cibler la voie HIF pour contrer la radiorésistance des cellules souches de glioblastome traitées par hadronthérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Proaño Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Aleixandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RadioTransNet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délivrance d'un siARN-anti-NDR2 à des cellules de lignées bronchiques tumorales humaines par nanoparticules de zéolithes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Hutinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Amedlous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Biojout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Maladies Respiratoires J2R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoémulsions combinant fénofibrate et oxydes de fer pour le traitement du glioblastome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Chokry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Groo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Corvaisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Malzert-Fréon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Journée Scientifique du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision-Cut Lung Slices (PCLS) as a Model to Study Radiation Induced Genome Instability and Pulmonary Fibrogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomas de Montpreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée Scientifique FHU RESPIRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Ailly sur Noye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling Brain tumor Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Assembly PianoForte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse IRM par Deformation Based Morphometry (DBM) pour la mise en évidence des altérations cérébrales radio-induites dans un modèle de rat adulte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle de l'axe 3 "Imagerie et adaptation thérapeutique" du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming chemoresistance in glioblastoma with fenofibrate-loaded nanoemulsions combined with iron oxide nanoparticles (SPIONs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Chokry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Groo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ons Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katel Hervé-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’AlphaThérapie – introduction, organisation et forces en présence au sein du CNO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle de l'axe 3 "Imagerie et adaptation thérapeutique" du Canceropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolites: a highly customizable platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Amedlous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Anfray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on NanoImmunoOncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie métabolique et Recherche de biomarqueurs dans le cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translationnelles Cancéropôle Nord Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NanoOncoImmunology: a Keynote Lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Worskhop on NanoOncoImmunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoemulsions combining fenofibrate and SPIONs for the treatment of glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Chokry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Groo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ons Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katel Hervé-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on NanoImmunoOncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a new theranostic textile material by MRI for the treatment of chemoresistant cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gouriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Estour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramakrishna Gandikota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Cyclodextrin Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de l'intelligence artificielle en imagerie médicale pour la prédiction de l'efficacité des traitements des glioblastomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie N. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre G. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bougleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle de l'axe 3 "Imagerie et adaptation thérapeutique" du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-induced lymphopenia occurs acutely with x-rays in the context of brain tumor irradiation, what is the interest of proton therapy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. N. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Thariat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2eme Congres de la Société Française de Biologie des Radiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal assessment of hypoxia in brain tumor situations: from the preclinic to the clinic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar BRUKER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Webinaire, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic supramolecular assemblies based on amphiphilic cyclodextrins with intratumoral theranostic features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Mazzaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Zagami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Piperno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Cyclodextrin Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation par Deformation based Morphometry (DBM) des altérations cérébrales radio-induites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée Scientifique de la Structure Fédérative Normandie Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix therapy against radiation-induced brain injury and cognitive deficits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Douyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bécam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'EDnBISE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles de stratégies de radiothérapie pour le cerveau: cibler les cellules tumorales tout en préservant les défenses immunitaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique Régionale par la Ligue contre le cancer Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrontherapy for glioblastoma: impact on tumor cells and on the healthy tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GANIL symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Souston, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical study of the comparative effects of protons vs conventional x-rays radiotherapy on radiation-induced lymphopenia in the context of brain irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriia Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'EDnBISE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical model of radiation induced-neurotoxicity: longitudinal and multiparametric evaluation of tissue injury and cognitive deficits in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale du GDR Mi2B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental dosimetry of in vitro irradiation of tumor cells with 212Pb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Molecular Radiotherapy Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrontherapy to target glioblastoma stem cells to overcome radioresistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Aury-Landas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lebhertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale du GDR Mi2B (Outils et méthodes nucléaires pour la lutte contre le cancer)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the effects of protons vs conventional x-rays on radiation-induced lymphopenia in a context of brain irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriia Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Resplandir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro dosimetry for assessment of Targeted-Alpha-Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Radioactive Isotope Science (ARIS) workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning of zeolites for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Amedlous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3eme Workshop IRN Zeolite - France/Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute effects of brain irradiation with X-ray/Proton beam on circulating immune cells in rodents: A data and physiology-based modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge M. Candeias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Ecole Doctorale Normande de Biologie Intégrative, Santé, Environnement 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, ROUEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrontherapy to target glioblastoma stem cells to overcome radioresistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Aury-Landas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A. Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, CAEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of particle radiation for treating hypoxic tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pianoforte intensive Course, particle irradiation: molecular, cellular and tissue effects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie TEP des tumeurs cérébrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Hiver du Club Français des Radiopharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de l’hadronthérapie pour favoriser l’immunité anti-tumorale dans un contexte de radiothérapie cérébrale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LABEX PRIMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutiparametric and multiscale assessment of the brain reactions to conventional and recently developed radiation therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer and Cancer Treatments on Cognitive Functions: At the Era of Comprehensive Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’oxygène pour les tumeurs cérébrales : un nouvel espoir ? (Grand public)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science, CYCERON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomedical applications of zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Français des Zéolithes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lou Capitelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zéolithes et applications biomédicales (conférence grand public)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soirée Annuelle Association EPOPEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, CAEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumor sensitization and reoxygenation with gadolinium-containing zeolites nanocrystals: a new theranostic strategy for glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OncoTrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, NANCY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical model of radiation induced-neurotoxicity: longitudinal and multiparametric evaluation of tissue injury and cognitive deficits in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunaud Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer and Cancer Treatments on Cognitive Functions: At the Era of Comprehensive Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HadronThérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rotary Club</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI biomarkers for the detection of radiation-induced brain injury associated to cognitive deficits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunaud Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference on Small Animal Precision Image-Guided Radiotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude préclinique de l’hypoxie tumorale par imagerie multimodale en IRM et TEP dans les métastases cérébrales : intérêt du [64Cu]-ATSM ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative preclinical study of the effect of proton therapy versus conventional radiotherapy on circulating leukocytes in a context of brain tumour irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference on Small Animal Precision Image-Guided Radiotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRAINTEL : Modification du signal IRM chez les patients porteurs de tumeurs bénignes du cerveau et des méninges traitées par proton-thérapie : Impact du TEL et de la dose biologique reçue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tessonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunaud Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Moignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The physical activity attenuates the brain irradiation-induced cerebral and skeletal muscle injuries in the adult rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bécam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference on Small Animal Precision Image-Guided Radiotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical model of radiation induced-neurotoxicity: longitudinal and multiparametric evaluation of tissue injury and cognitive deficits in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er congrès de la Société Française de Biologie des Radiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Agay-Saint Raphaël, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie médicale et tumeurs: exemple de recherche translationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale de l'association CCJV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting hypoxic tumors with oxygen and gadolinium enriched nanozeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop IRN Zeolite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Ouistreham, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-cells kinetics after acute depletion following brain irradiation in preclinical context: A semi-mechanistic modeling and simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Thariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compsyscan 22 "A complex systems approach to cancer understanding"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemispheric versus whole-brain irradiation induced neurotoxicity: longitudinal studies in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bécam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer and Cancer Treatments on Cognitive Functions: At the Era of Comprehensive Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cancéropôle Nord Ouest, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical study of the interest of proton therapy vs conventional x-ray to limit radiation-induced lymphopenia in a context of brain irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriia Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RadioTransNet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude préclinique de l'hypoxie tumorale par imagerie multimodale en IRM et TEP dans les métastases cérébrales : intérêt du [64Cu]-ATSM ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Rencontre Scientifique sur les tumeurs cérébrales "Détecter et Cibler la Récidive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, e-congrès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets non-ciblés de l’irradiation globale du cerveau chez le rat : focus sur les muscles squelettiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bécam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er congrès de la Société Française de Biologie des Radiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Agay-Saint Raphaël, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des biomarqueurs d'imagerie pour guider les thérapies dans les gliomes de haut grade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Translationnelles en Oncologie 2022 sur les tumeurs cérébrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cancéropole Nord-Ouest, Dec 2022, Caen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-induced lymphopenia study: A simplified estimation approach for radiation dose distribution to circulating blood in the context of brain irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Pham Thao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Thariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée Normande de Recherche Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro dosimetry for assessment of Targeted-Alpha-Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Jaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canceropole Nord-Ouest “New modalities in cancer imaging and therapy“ workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Erquy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The whole-brain irradiation induces skeletal muscle damage in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bécam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer and Cancer Treatments on Cognitive Functions: At the Era of Comprehensive Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of proton versus X-rays on circulating leukocytes in a context of brain irradiation: a preclinical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier congrès de radiobiologie de la SFBR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFBR, Nov 2022, Agay-Saint Raphaël, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypoxie et tumeurs cérébrales : intérêt des biomarqueurs d’imagerie pour guider les traitements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de la SCMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of hadrontherapy to overcome hypoxia-induced radiorasistance of glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the Cancéropôle Grand Ouest workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Le Bono, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’un algorithme de machine learning de resampling sur les radiomiques en IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Moummad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Jaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lechervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Raboutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique Santé et Sciences du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Hypoxia and Hadrontherapy on Radioresistant Chondrosarcoma Cancer Stem Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Guillamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siamak Haghdoost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the ERRS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, CAEN, France. pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal and multiparametric study of radiotherapy toxicities on healthy brain in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bécam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the Cancéropôle Grand Ouest workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Le Bono, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and strategies to overcome hypoxia-induced radioresistance in glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New approaches to tackle Glioblastoma resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Illkirch, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie simultanée de la vascularisation, de l'hypoxie et de la prolifération à l'aide de l’IRM de perfusion, la TEP au 18F-FMISO et au 18F-FLT, en relation avec la prise de contraste dans les glioblastomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.H. Berro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-S. Guillamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chakhoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème congrès de la Société Française de NeuroRadiologie (SFNR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’hypoxie et stratégies pour lever la radiorésistance dans les glioblastomes et les métastases cérébrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassanein Berro David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leblond M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ere e-Rencontre Scientifique sur les Tumeurs Cérébrales (CNO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, e-congrès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’un algorithme de machine learning de resampling sur les radiomiques en IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Moummad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lechervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raboutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie simultanée de la vascularisation, de l'hypoxie et de la prolifération à l'aide de l’IRM de perfusion, la TEP au 18F-FMISO et au 18F-FLT, en relation avec la prise de contraste dans les glioblastomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.H. Berro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-S. Guillamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chakhoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème congrès de la Société Française de NeuroRadiologie (SFNR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’un algorithme de machine learning de resampling sur les radiomiques en IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Moummad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Jaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lechervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Raboutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the Cancéropôle Grand Ouest workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence : &amp;quot;De l’oxygène pour les tumeurs cérébrales : un nouvel espoir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science (Plateforme CYCERON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité physique réduit la cachexie observée après irradiation cérébrale chez le rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bécam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of hypoxia in brain metastases from lung cancer: from the preclinical approach to the clinic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Teulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the Cancéropôle Grand Ouest workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Le Bono, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the interest of proton therapy to obtund radiation-induced lymphopenia in a context of brain tumour irradiation: a preclinical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation of the tumour and its ecosystem to radiotherapies workshop (14th CGO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Le Bono, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain Tumor Models & MRI Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual 'In vivo Preclinical Imaging and Drug Discovery Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Bombay, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming hypoxia-induced radioresistance of glioblastoma cells by hadrontherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERRS 2021 - 46th Annual Meeting of the European Radiation Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNicaen; ERRS Society, Nov 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI biomarkers for the detection of radiation-induced brain injury associated to cognitive deficits in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l’association des Neuro-Oncologues d’Expression Française (ANOCEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of nanosized zeolites to counteract hypoxia induced radio-resistance in glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Komaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ozcelik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEZA meeting virtual (Federation of European Zeolite Associations)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, e-congrès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of multiparametric MRI to accurately detect radiation-induced brain injury in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de travail Cancéropôle Nord-Ouest, Axe 3 « Imagerie et adaptation thérapeutique » : Place de l'imagerie médicale dans la précision thérapeutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, e-congrès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presse numérique CNRS : &amp;quot;Nanocrystals to deliver oxygen to brain tumours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiqué Presse CNRS lié à la parution du Biomaterials (Anfray et al. 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of radionuclide spatial and temporal distribution and dose calculation for in vitro assessments of 212Pb-αVCAM-1 targeted alpha therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Frelin-Labalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Falzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Quan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nr Sibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Nuclear Technologies for Health Symposium, NTHS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early brain metastases treatment using VCAM-1 targeted alpha-particle therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Falzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am Frelin-Labalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Tietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Nuclear Technologies for Health Symposium, NTHS2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and in vivo preclinical validation of [18F]FLUSONIM, a highly hydrophilic 18F-labelled 2-nitroimidazole derivative for high performance hypoxia PET imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maingueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-E. Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fillesoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Nuclear Technologies for Health Symposium, NTHS2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radionuclide spatial distribution mesurement and dose deposition for in vitro assessments of targeted alpha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Frelin-Labalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Falzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee B Quan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nr Sibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Medical Physics and School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Quy Nhon, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">64Cu-ATSM in glioblastoma and its relation to hypoxia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'université de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ONCOModels/Cyceron facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENLIGHT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificité de l'imagerie en Hadronthérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel Axe 3 Cancéropôle Nord Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des dommages cérébraux radio-induits par l’exposition à de faibles et fortes doses de rayonnements ionisants sur un modèle de rat adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et validation préclinique in vivo du [18F]FLUSONIM pour l’imagerie TEP de l’hypoxie de haute performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Maingueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Élodie Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fillesoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VCAM-1 targeted alpha-particle therapy for early brain metastases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Falzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Frelin-Labalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Tietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRR 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of tumor reoxygenation by nanoparticles on tumors associated macrophages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ozcelik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème édition des journées de l'école doctorale EdNBISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation par IRM des dommages cérébraux induits par la radiothérapie dans un modèle de rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès National d'Imagerie du Vivant (CNIV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude multiparamétrique des effets de l'irradiation cérébrale chez le rat : des altérations tissulaires jusqu'aux déficits cognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VCAM-1 targeted alpha-particle therapy for early brain metastases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Falzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Frelin-Labalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Tietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée Normande de Recherche Biomédicale, JNRB 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal and multiscale imaging for glioblastoma : interest for prognostic and assessment of treatment efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novel microscopy imaging techniques for tissue analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypoxia image-Guided Radiotherapy for the treatment of brain metastases from primary lung cancer, a preclinical study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méziane Ibazizene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès National d'Imagerie du Vivant (CNIV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02200579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new theranostic strategy for brain tumors using zeolites nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st international Workshop on zeolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Gqingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosized zeolites as a theranostic tool to oxygenate and to image aggressive brain tumors with MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2018 Spring Meeting 1st international Workshop on zeolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Hadronthérapie : pourquoi, pour qui, comment ? Quelle place pour l’imagerie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème séminaire Scientifique du Réseau Normand d’Innovation Thérapeutique en Oncologie « OncoThera »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heparan sulfate mimetics are neuroprotective and neuroregenerative agents for ischemic stroke.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ms Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Chantepie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioregate Forum - European Regenrative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of immunological responses to different types of beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENLIGHT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prostate cancer heterogeneity: texture analysis of multiple MRI sequences for detection and selection of biopsy targets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Orczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Villers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Rusinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bazille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 American Urological Association's Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypoxia imaging: interest of Image-Guided Radiotherapy for the treatment of brain metastases from lung cancer, a preclinical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ibazizène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Imaging and therapeutic targeting in cancerology: New advances and trends in preclinical and clinical studies”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Le Bono, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypoxia imaging: interest of Image-Guided Radiotherapy for the treatment of brain metastases from lung cancer, a preclinical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ibazizène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée Normande de Recherche Biomédicale, JNRB 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal imaging for glioma : from diagnostic improvement to early evaluation of treatment efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Burdenko Institute Inauguration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[18F]Fludarabine-PET as a promising tool in differentiation between CNS lymphoma and glioblastoma: comparative analysis with [18F]FDG in human xenograft models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hovhannisyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dhilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ibazizene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fillesoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès National d'Imagerie du Vivant CNIV 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosized zeolites do not induce adverse effect on eukaryotic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Matysiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Komaty-Zaarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Allioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Bordji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème réunion annuelle du Groupe Français des Zéolithes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosized zeolites do not induce adverse effect on eucaryotic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Matysiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Komaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bordji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd GFZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation of CNS lymphoma and glioblastoma with [18F]fludarabine-PET: comparison with [18F]FDG in human xenograft models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hovhannisyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dhilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ibazizene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fillesoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual Congress of the European Association of Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosized zeolites do not induce adverse effect on eukaryotic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Goldyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Komaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bordji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Journées de l’Ecole doctorale Normande de Biologie Intégrative, Santé, Environnement (EdNBISE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">StO2-MRI sensitively images hypoxia in the brain: validation in both ischemic and tumoral situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chakhoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès National d'Imagerie du Vivant CNIV 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par imagerie multimodale IRM et TEP des métastases cérébrales pour l’adaptation des traitements de radiothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ibazizène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Cancéropôle Nord-Ouest Axe 3 : "Imagerie Fonctionnelle et Radiothérapie”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie médicale et tumeurs : diagnostic,orientation thérapeutique et suivi de l’efficacité des traitements. Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Poursuivre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de HAF dans la croissance des glioblastomes : caractérisation in vitro et in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Bordji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FMISO-PET-derived brain oxygen tension maps: application to glioblastoma and less aggressive gliomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chakhoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Js. Guillamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Cancéropôle Nord-Ouest Axe 3 : "Imagerie Fonctionnelle et Radiothérapie”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Imaging: Application to brain tumors in preclinical situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preclinical imaging symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bombay, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new theranostic strategy for brain tumor treatment using zeolites nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th LCS Workshop “Zeolites: Prospects &amp; Challenges”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18F]Fludarabine-PET as a promising tool in differentiation between CNS lymphoma and glioblastoma: comparative analysis with [18F]FDG in human xenograft models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hovhannisyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dhilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ibazizene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fillesoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Cancéropôle Nord-Ouest Axe 3 : "Imagerie Fonctionnelle et Radiothérapie”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomedical use of nanosized zeolites for aggressive brain tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anfray C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goldyn K.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komaty S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allioux C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaarour M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th FEZA Conference “The ZEOLITES: Materials with Engineered Properties”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosized zeolites for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Matysiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Komaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Bordji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th FEZA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hypoxie dans les tumeurs: comment l’imager ? Conférence GIP CYCERON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolites as hyperoxic gases carrier for glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th LCS Workshop “Zeolites: Prospects &amp; Challenges”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Ouistreham, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolites: a new theranostic tool for glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Komaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New chemical and biological tools for targeting in cancer imaging and therapy. Cancéropôle Grand-Ouest international workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Le Bono, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">64Cu-ATSM in oncology and neurology: preclinical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arronax Scientific Council</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypoxia induces macrophage polarization and re-education towards an M2 phenotype in U87 and U251 glioblastoma models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IGO Summer Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacologie, bio-ingenierie, imagerie, biotechnologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Section 28 CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-vitro comparison between three types of acrylic glue (Glubran 2®, Histoacryl® and Purefill®) at two different ratios and different temperatures of use: what is the most relevant for clinical application?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dencausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rebic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Embolization Symposium and Technologies (GEST Asia 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypoxia induces a pro-tumoral inflammation in brain tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème édition des journées de l'école doctorale EdNBISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Site Institut des Sciences Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative mpMRI parameters and derived metrics to assess heterogeneity, aggressiveness of prostate cancer and predict targeted biopsy outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Orczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Rusinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mikheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bazille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Villers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Society of Urology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La migration et la polarisation des macrophages sont-elles dépendantes du taux d’oxygénation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'université de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par IRM multiparamétrique des effets du Carbogène sur la vascularisation et l’oxygénation dans deux modèles de glioblastomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chakhoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Chazaviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du Cancéropôle Nord-Ouest axe 3 - Imagerie fonctionnelle et radiothérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Imaging : Principles and examples for brain pathologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preclinical and Clinical imaging smposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bombay, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperoxic gas-induced changes in two models of glioma: an MRI study to assess blood volume and oxygen saturation in rats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chakhoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“New Advances in animal Models and preclinical Imaging for translational Research in Cancerology” Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, La Pointe de Pen Bron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’oxygénation tumorale dans les gliomes humains – une étude multimodale par IRM/TEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chakhoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Js Guillamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès de la Société Française de Résonance Magnétique en Biologie et Médecine, SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new strategy for treatment of glioblastoma via reoxygenation using zeolites nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veselina Georgieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Komaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Advanced Micro- and Mesoporous Materials (AMMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sunset Resort, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude en TEP [18F]-FMISO de l’hypoxie tumorale : corrélations avec les marqueurs moléculaires d’hypoxie et d’angiogenèse dans les gliomes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bekaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Lechapt-Zalcman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ponte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l’ANOCEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypoxia-inducible inhibition of erythropoietin pathway on glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.N. Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Annual meeting of the LARC-Neurosciences network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new strategy for treatment of glioblastoma via reoxygenation using zeolites nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium of Advanced Micro- and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Burgas, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de constructions inductibles par l’hypoxie : application à l’inhibition de l’érythropoïétine dans les glioblastomes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Bordji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of hypoxia inducible constructs: application to the inhibition of erythropoietin on glioblastoma cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Bordji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de la Société de Cerveau et Maladies Cérébrovasculaires (SCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of hypoxia inducible constructions : application to the inhibition of erythropoietine in glioblastomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Bordji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’imagerie multimodale IRM et TEP dans la caractérisation précoce de l’efficacité du Bevacizumab combiné ou non au témozolomide dans un modèle de GBM humain de récidive tumorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gerault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Savina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès de la Société Française de Résonance Magnétique en Biologie et Médecine, SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de constructions inductibles par l’hypoxie pour l’inhibition de l’érythropoïétine dans les glioblastomes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Bordji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier XPlore ton cerveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Bordji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chakhoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine du cerveau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal imaging reveals [18F]-FLT-PET as a specific and early readout of temozolomide combined with Bevacizumab response in a recurrent glioblastoma model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Gerault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Savina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Nuclear Technologies for Health Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEP-IRM : évaluation de la réponse thérapeutique des gliomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interrégional Grand-Est de recherche translationnelle en oncologie - ONCOTRANS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Georges-François Leclerc; Ecole pratique des hautes études; Inserm; Université de Bourgogne; CHU de Dijon, Jun 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of oxygenation in human gliomas - A multimodal study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chakhoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Js Guillamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Nuclear Technologies for Health Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imagerie multimodale TEP et IRM au service des GBM : Intérêt pour le pronostic et le suivi de l’efficacité de thérapies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires GIP CYCERON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imagerie multimodale TEP et IRM au service des GBM : Intérêt pour le pronostic et le suivi de l’efficacité de thérapies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation multiparamétrique en cancérologie - de l'atome au patient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cancéropole Grand Ouest; Université de Nantes, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects biologiques de l’hypoxie et de la mort cellulaire apoptotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Français des Radiopharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imagerie multimodale TEP et IRM au service des GBM : Intérêt pour le pronostic et le suivi de l’efficacité de thérapies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SFR NeuroImagerie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPOR deficiency on glioma cells induces sensitivity to ionizing radiation and temozolomide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Calipel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPO Meeting, Luebeck, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lübeck, Germany. pp.E95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (141)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of radiation-induced brain lesions in a rat model, using deformation-based morphometry (DBM), a method involving magnetic resonance imaging (MRI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Cognition and Cancer Task Force Conference (ICCTF 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel theranostic approaches for controlled release of temozolomide in the context of glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Onal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Mazzaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Gouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI International Summer School on Cyclodextrins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Gênes (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosized zeolites to synergize radiotherapy and TAM-targeted immunotherapy in glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Amedlous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lozier-Desmurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ImmunoRad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparing of organs at risk of head and neck in animal models of radiation-induced brain injury: focus on cognitive deficits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bécam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Cognition and Cancer Task Force Conference (ICCTF 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence prediction of the effectiveness of glioblastoma treatments based on pre-treatment MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie N. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre G. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Jaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI in oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic administration of poly(I:C) and resiquimod reprograms tumor-associated macrophages preventing tumor progression and lung metastasis in orthotopic murine cancer models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anasthasia Ilongo Koumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pensado-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ummarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Maladies Respiratoires (J2R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Matrix Therapy to counteract the early radiation-induced brain injury in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Douyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bécam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EACR Cancer Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparing of organs at risk of head and neck in animal models of radiation-induced brain injury: focus on cognitive deficits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bécam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EACR Cancer Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibiter la voie HIF pour améliorer l'efficacité de la carbone-thérapie sur les cellules souches de glioblastome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herrera Jeremy Proaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Flavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème journée scientifique du CNO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-Driven prediction of treatment efficacy of glioblastoma using medical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre G. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Jaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Medical Image Computing and Computer Assisted Intervention, MICCAI 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Daejeon, South Korea. Lecture Notes in Computer Science (LNCS), PRIME: International Workshop on PRedictive Intelligence In MEdicine, 16164, pp.24-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiotherapy-induced cognitive deficits: a systematic comparison between targeted and whole-brain irradiation in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bécam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Cognition and Cancer Task Force Conference (ICCTF 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de l'efficacité des traitements des glioblastomes par intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie N Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre G Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bougleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain exposition to low-dose ionizing radiation mitigate chronic cerebral hypoperfusion-induced cognitive deficits in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bécam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Cognition and Cancer Task Force Conference (ICCTF 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel theranostic approaches for controlled release of temozolomide in the context of glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Onal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Mazzaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Gouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Ecole Doctorale Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton radiotherapy mitigates treatment-induced immunosuppression in glioblastoma treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ImmunoRad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction par intelligence artificielle de l’efficacité des traitements des glioblastomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre G. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Jaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Normandes de Recherche Biomédicale (JNRb)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming chemoresistance in glioblastoma with fenofibrate-loaded nanoemulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Chokry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Groo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Corvaisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Malzert-Fréon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Scientifiques du CNO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, DEAUVILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming chemoresistance in glioblastoma with fenofibrate-loaded nanoemulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Chokry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Groo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Corvaisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Malzert-Fréon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early characterization and prediction of glioblastoma and brain metastases treatment efficacy using medical imaging-based radiomic and artificial intelligence algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. N. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dessoude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Normandes de Recherche Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive impairments induced by brain irradiation: sparing risk Organs is important, even in animal models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bécam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Journées scientifiques 2024 du Cancéropôle Nord-Oues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes d'intelligence artificielle (IA) dédiés à l'imagerie préclinique : débruitage des images et accélération des acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunaud Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveau Mikaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique " Vers une santé connectée : les implications de l'intelligence artificielle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early characterization and prediction of glioblastoma and brain metastases treatment efficacy using medical imaging-based radiomic and artificial intelligence algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. N. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Jaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dessoude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoemulsions combining fenofibrate and SPIONs for the treatment of glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Chokry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Groo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ons Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katel Hervé-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming chemoresistance in glioblastoma with fenofibrate-loaded nanoemulsions combined with iron oxide nanoparticles (SPIONs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Chokry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Groo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ons Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katel Hervé-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the effects of protons versus x-rays on radiation-induced lymphopenia after brain irradiation: a preclinical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriia Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early characterization and prediction of glioblastoma and brain metastases treatment efficacy using medical imaging-based radiomic and artificial intelligence algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Jaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïse Dessoude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'École Doctorale Normande de Biologie Intégrative, Santé, Environnement (JED nBISE). 26ème édition : La santé et l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Caen, France. , Frontiers in Oncology, 15 (1497195), 11 p., 2025, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fonc.2025.1497195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming chemoresistance in glioblastoma with fenofibrate-loaded nanoemulsions combined with iron oxide nanoparticles (SPIONs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Chokry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Groo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ons Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katel Hervé-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Ecole Doctorale nBISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoemulsions combining fenofibrate and SPIONs for the treatment of glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Chokry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Groo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ons Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé-Aubert Katel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ième anniversaire du Centre d’Etudes et de Recherche sur le Médicament de Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming hypoxia induced chemoresistance with fenofibrate-loaded nanoemulsions in glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Chokry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Groo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Malzert-Fréon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale (JNRB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypoxia-induced activation of NDR2 underlies brain metastases from Non-Small Cell Lung Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Levallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Biojout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bazille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Normandes de Recherche Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro dosimetry for assessment of Targeted-Alpha-Therapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Jaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Ionization and Spectroscopy of Actinides » workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Leuven (Belgique), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a new spectral deconvolution method for in vitro dosimetry in assessment of targeted alpha therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrontherapy and PARP inhibitors effects on chondrosarcoma cancer stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Commenchail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRR 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Montréal Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypoxia imaging to adapt radiation therapy: from a preclinical proof to the clinic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Baillarguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Derlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th international workshop “Optimizing Imaging and Dose-Response in RadiotherapieS” (Cancéropôle Grand-Ouest)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Erquy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect brain irradiation with X-ray/Proton beam on circulating immune cell in rodents: A longitudinal modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge M. Candeias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Population Approach Group in Europe Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, A CORONA, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute effects of brain irradiation with X-ray/Proton beam on circulating immune cells in rodents: A data and physiology-based modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge M. Candeias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Immunotherapy Radiotherapy Combinations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hadronthérapie pour cibler les cellules souches de glioblastomes pour contrer la radiorésistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmine Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Scientifiques du CNO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, DEAUVILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lymphocyte recovery model after acute radiation-induced lymphopenia following brain irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Thariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th annual Uppsala Pharmacometrics Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Uppsala (Suède), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protons or X-rays-based radiotherapy: a preclinical study of the comparative effects on radiation-induced lymphopenia in the context of brain irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Thao-Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivanova Viktoriia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hue Erika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of hypoxia on the effect of fenofibrate-loaded nanoemulsions in glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Chokry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Groo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Malzert-Fréon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Scientifiques du CNO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, DEAUVILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute effects of brain irradiation with X-ray/Proton beam on circulating immune cells in rodents: A data and physiology-based modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge M. Candeias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, DEAUVILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des modalités de radiothérapie sur les sous populations lymphocytaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge M. Candeias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Congrès de la société française de radiothérapie oncologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics and oxygen dependence of uptake of nanozeolites by human glioblastoma cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayriye Özçelik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Komaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amedlous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ghojavand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Français des Zéolithes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Voguë, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical study of tumor hypoxia by multimodal MRI and PET imaging in brain metastases: interest of 64Cu-ATSM?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reactive species interactome and mitochondria in brain cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pérès Elodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Targeting Mitochondria Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation doses distribution to circulating blood cells following brain irradiation: a simplified model based on blood volume and blood flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Pham Thao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Thariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Mathematical and Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NanoEmulsions combining fenofibrate and SPIONs for the treatment of glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Chokry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Groo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ons Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFNano 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical model of radiation induced-neurotoxicity: longitudinal and multiparametric evaluation of tissue injury and cognitive deficits in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée scientifique nationale OncoNeuroTox</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of proton versus X-rays on circulating leukocytes in a context of brain irradiation: a preclinical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the effects of proton therapy versus X-rays on circulating leukocytes in a context of brain irradiation: a preclinical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical study of the effects of proton therapy vs conventional X-rays on circulating leukocytes to obtund radiation-induced lymphopenia in a context of brain tumor irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The whole-brain irradiation induces skeletal muscle damage in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bécam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'hadronthérapie par ions carbone et protons sur les cellules souches cancéreuses de chondrosarcome en hypoxie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Montanari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Commenchail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Guillamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14éme journée scientifique de la cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosized zeolite for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Amedlous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Français des Zéolithes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Voguë, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal and multiparametric study of radiotherapy toxicities on healthy brain in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bécam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, e-congrès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle préclinique de radiotoxicité cérébrale : évaluation longitudinale et multiparamétrique des atteintes tissulaires et cognitives chez le rat adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunaud Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Radiothérapie Oncologique (SFRO) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris (visioconférence), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the interest of proton therapy to obtund radiation-induced lymphopenia in a context of brain tumour irradiation: a preclinical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Meeting of the European Radiation Research Society (ERRS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the sensitivity of murine and human astrocytes after different modalities of irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l’association des Neuro-Oncologues d’Expression Française (ANOCEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the sensitivity of murine and human astrocytes after different modalities of irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, e-congrès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'une irradiation cérébrale hémisphérique sur le tissu cérébral sain et la cognition : étude longitudinale et multiparamétrique chez le rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bécam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunaud Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la sensibilité des astrocytes murins et humains à différentes modalités d’irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ang2 overexpression optimizes the efficacy of radiochemotherapy in glioblastoma by acting in an autocrine and paracrine manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF Angiogenèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, e-congrès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of targeted irradiation on the healthy brain tissue and cognition in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bécam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunaud Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Meeting for the European Radiation Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of targeted irradiation on the healthy brain tissue and cognition in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bécam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l’association des Neuro-Oncologues d’Expression Française (ANOCEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IRM de diffusion du muscle squelettique : une méthode pertinente pour détecter les effets à distance induits par l'irradiation cérébrale chez le rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bécam Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ropars Gwenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwiri Fatima-Azzahra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toutain Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chazalviel Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès Société Française de Résonance Magnétique en Biologie &amp; Médecine (SFRMBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’hypoxie dans les métastases cérébrales issues de cancer du poumon : de l’approche clinique à la pré-clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantin Jade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corroyer-Dulmont Aurélien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Teulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical study of the effects of proton therapy vs conventional X-rays on circulating leukocytes to obtund radiation-induced lymphopenia in a context of brain tumor irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Meeting for the European Radiation Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of targeted irradiation on the healthy brain tissue and cognition: longitudinal and multiparametric study in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bécam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Journée de l'Ecole Doctorale NBISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, e-congrès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de l'IRM multiparamétrique pour détecter les lésions cérébrales induites par l'irradiation chez le rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunaud Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwiri Fatima-Azzahra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ropars Gwenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toutain Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès Société Française de Résonance Magnétique en Biologie &amp; Médecine (SFRMBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The physical activity reduces the brain irradiation-induced skeletal muscle damage in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bécam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, e-congrès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain irradiation-induced skeletal muscle damage: Effects of physical activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bécam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l’association des Neuro-Oncologues d’Expression Française (ANOCEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la sensibilité des astrocytes murins et humains à différentes modalités d’irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Radiothérapie Oncologique (SFRO) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris (visioconférence), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of bioprinted 3D models of glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPH2020 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, e-congrès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypoxia image-Guided Radiotherapy for the treatment of brain metastases from primary lung cancer, a preclinical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méziane Ibazizène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Nuclear Technologies for Health Symposium, NTHS2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VCAM-1 targeted alpha-particle therapy for early brain metastases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Falzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Frelin-Labalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Tietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain &amp; Brain Pet 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. Journal of cerebral blood flow and metabolism, 39 (PB03-G06), pp.409-409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicenter evaluation of hypoxia effects on OER and RBE of charged particles on glioblastoma cell lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Torrisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Parenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Minafra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Network for Light Ion Hadron Therapy (ENLIGHT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la surexpression de Ang2 dans la récidive du glioblastome après chimio-radiothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale, JNRb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is MRI sensitive enough to detect radiation-induced brain alterations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toutain Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunaud Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LARC Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la surexpression de Ang2 dans la récidive du glioblastome après chimio-radiothérapie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corroyer-Dulmont Aurélien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiosensitizing Potential of Nanozeolites in Glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Özçelik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.Z. Komaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LARC-Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ang2 overexpression optimizes the efficacy of chemo-radiotherapy in glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernaudin Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LARC Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of rodent and human astrocytes sensitivity and responses after irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Edwige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernaudin Myriam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale, JNRb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of bioprinted 3D models of glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Vernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernaudin Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale, JNRb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of various radiotherapies to modulate glioblastoma inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Edwige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale, JNRb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Ang2 overexpression in the recurrence of glioblastoma after chemo-radiotherapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corroyer-Dulmont Aurélien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’Ecole Doctorale EdNBise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiparametric and longitudinal characterization of whole-brain irradiation model in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Network for Light Ion Hadron Therapy (ENLIGHT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of radiation-induced motor and cognitive impairments in the adult rat model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toutain Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernaudin Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LARC Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiosensitizing Potential of Nanozeolites in Glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Özçelik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.Z. Komaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale, JNRb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiosensitizing Potential of Nanozeolites in Glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Özçelik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.Z. Komaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology in Cancer: Engineering for Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radionuclide spatial distribution and dose deposition for in vitro assessments of targeted alpha therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Frelin-Labalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Falzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Quan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nr Sibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Congress of Radiation Research (ICRR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of rodent and human astrocytes sensitivity and responses after irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Edwige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LARC Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An animal model to evaluate radiation-induced damage on the healthy brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toutain Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale, JNRb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over modulation by let and hypoxia-dependent genes in glioblastoma cells exposed to carbon ions therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Network for Light Ion Hadron Therapy (ENLIGHT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI biomarkers for the detection of radiation-induced brain injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale, JNRb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Angiopoietin-2 on glioblastoma response to combined chemo-radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernaudin Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European society for medical oncology, ESMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain. Annals of oncology, 30, pp.1997P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of tumor reoxygenation by nanoparticles on Tumor Associated Macrophages (TAMs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ozcelik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Medical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain. Annals of oncology, 30, pp.1999P, </w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annonc/mdz269.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altérations cérébrales induites par la radiothérapie dans un modèle de rat adulte : évaluation par IRM multiparamétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème congrès de la SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiparametric and longitudinal characterization of whole-brain irradiation model in rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fa Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Congress of Radiation Research (ICRR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of bioprinted 3D models of glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Vernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernaudin Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LARC Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of various radiothérapies to modulate glioblastoma inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Edwige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENLIGHT meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de stratégies nanoparticulaires de réoxygénation sur les macrophages associés aux glioblastomes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ozcelik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VCAM-1 TARGETED ALPHA-PARTICLE THERAPY FOR EARLY BRAIN METASTASES.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Falzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Frelin-Labalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Tietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAF inhibition in glioma cells reduces tumor growth without modifying the efficacy of chemo- and adiotherapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Biennial Congress of the European Association for Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of tumor microenvironment on the sensitivity of glioblastoma vascularization to irradiation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divoux Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF Angiogenèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Reims, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[18F]Fludarabine-PET as a promising tool in differentiation between CNS lymphoma and glioblastoma: comparative analyses with [18F]FDG and [11C]MET in human xenograft models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Hovhannisyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Fillesoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dhilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ibazizène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dialogue between endothelial cells and macrophages might contribute to vasculopathy in response to brain radiotherapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corroyer-Dulmont Aurélien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e Journée de l'Ecole Doctorale NBISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophages contribute to vascular damage after irradiation in glioblastoma: in vitro and in vivo studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divoux Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marie Sklodowska-Curie Meeting: From Radiation to Innovation in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of radio-induced products from glioblastoma cells on macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Edwige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marie Sklodowska-Curie Meeting: From Radiation to Innovation in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imagerie IRM pour le suivi de cellules tumorales dans un modèle préclinique de stade précoce de métastases cérébrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corroyer-Dulmont Aurélien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Falzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Sibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNS lymphoma imaging with [18F]fludarabine-PET: comparison with [18F]FDG in a human lymphoma xenograft model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Hovhannisyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Fillesoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dhilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ibazizene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WMIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">StO2-MRI sensitively images the ischemic brain: a comparison to MRI perfusion/diffusion mismatch and [18F]-FMISO-PET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Symposium on Cerebral Blood Flow, Metabolism and Function &amp; 13th International Conference on Quantification of Brain Function with PET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Berlin, Germany. Journal of Cerebral Blood Flow and Metabolism, 37, S1, pp.219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par imagerie multimodale IRM et TEP des métastases cérébrales pour l’adaptation des traitements de radiothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corroyer-Dulmont Aurélien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toutain Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divoux Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méziane Ibazizene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche biomédicale, JNRB 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de l’IRM de Saturation à la TEP FMISO pour évaluer l’hypoxie des glioblastomes : une étude préclinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corroyer-Dulmont Aurélien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chakhoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toutain Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divoux Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAF: a potential mediator in glioblastoma growth?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordji K.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divoux Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toutain Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées de l’Ecole doctorale Normande de Biologie Intégrative, Santé, Environnement (EdNBISE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI imaging for sensitive tumour cell-tracking during development of early brain metastasis in a preclinical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corroyer-Dulmont Aurélien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Falzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Sibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Symposium on Cerebral Blood Flow, Metabolism and Function &amp; 13th International Conference on Quantification of Brain Function with PET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du microenvironnement tumoral sur la radiosensibilité de la composante vasculaire des glioblastomes : études in vivo et in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corroyer-Dulmont Aurélien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche biomédicale, JNRb 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[18F]Fludarabine-PET as a promising tool in differentiation between CNS lymphoma and glioblastoma: comparative analysis with [18F]FDG in human xenograft models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Hovhannisyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Fillesoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dhilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ibazizene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRB CHU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’irradiation par rayons X favorise le phénotype M2 des macrophages dans les glioblastomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la radiosensibilité du compartiment vasculaire dans un contexte de glioblastome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corroyer-Dulmont Aurélien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité de l’hadronthérapie par ions carbone en comparaison à la radiothérapie conventionnelle par rayons X dans les glioblastomes : quelle influence de l’oxygène ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité de l’hadronthérapie par ions carbone en comparaison à la radiothérapie par rayons X dans les glioblastomes : quelle influence de l’oxygène ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche biomédicale, JNRB 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI imaging for sensitive tumour cell-tracking during development of early brain metastasis in a preclinical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Falzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.R Sibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Symposium on Cerebral Blood Flow, Metabolism and Function &amp; 13th International Conference on Quantification of Brain Function with PET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Berlin, Germany. Journal of Cerebral Blood Flow and Metabolism, 37, S1, pp.323-324, </w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0271678X17695991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de faisabilité de la quantification par analyse d’images des marqueurs d’hypoxie HIF-1, HIF-2, HIF-3 dans les glioblastomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Pho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenaëlle Levallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Bordji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour Pathologie 2016, Société Française de Pathologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de nanovecteurs de thérapies gazeuses pour réoxygéner les glioblastomes et augmenter l’efficacité de la radiothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chakhoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Komaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la section 28 du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasculature and white matter follow-up after brain radiotherapy: preclinical study using multiparametric imaging and immunohistochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chakhoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corroyer-Dulmont Aurélien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th biennial International Cognition and Cancer Task Force (ICCTF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ONCOModels: a small animal dedicated platform for oncology research from model development to in vivo imaging at Caen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Haelewyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperoxic gas-induced changes in two models of glioma: an MRI study to assess blood volume and oxygen saturation in rats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chakhoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st World Congress on Advances in Oncology and 19th International Symposium on Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Athènes, Greece. International Journal of Molecular Medicine, 38, pp.S33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI imaging for sensitive tumour cell-tracking during development of early brain metastasis in a preclinical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Falzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Sibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the « ARC research foundation on cancer », Journées Jeunes Chercheurs, Fondation ARC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de nanovecteurs de thérapies gazeuses pour réoxygéner les glioblastomes et augmenter l’efficacité de la radiothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chakhoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Komaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hypoxie favorise le phénotype macrophagique pro-tumoral par la polarisation des macrophages M0 et la ré-éducation des macrophages M1 dans les glioblastomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Gerault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypoxia favors M2 macrophages by inducing macrophage polarization and re-education in glioblastoma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Edwige Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st World Congress on Advances in Oncology and 19th International Symposium on Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Athènes, Greece. International Journal of Molecular Medicine, 38, pp.S34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation in vitro de l’efficacité des ions carbone sur le tissu tumoral et de leur toxicité sur le tissu sain cérébral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Gerault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of hypoxia inducible constructs: application to the inhibition of erythropoietin on glioblastoma cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Bordji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keystone symposia’ 2015 conference on « Hypoxia: From Basic Mechanisms to Therapeutics»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypoxia induces macrophage polarization and re-education towards an M2 phenotype in glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACR Special Conference on Advances in Brain Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Washington, United States. Cancer research, 75, pp.S23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperoxic gas-induced changes in two models of glioma: an MRI study to assess blood volume and oxygen saturation in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chakhoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Symposium on Cerebral Blood Flow, Metabolism and Function &amp; 12th International Conference on Quantification of Brain Function with PET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Vancouver, Canada. Journal of Cerebral Blood Flow and Metabolism, 36 (S1), pp.525-526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude en TEP [18F]-FMISO de l’hypoxie tumorale : corrélations avec les marqueurs moléculaires d’hypoxie et d’angiogenèse dans les gliomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien Bekaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Lechapt Zalcman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ponte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l’ANOCEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hypoxie tumorale des glioblastomes favorise la migration et la polarisation des macrophages de type M2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Gerault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of hypoxia inducible constructs: application to the inhibition of erythropoietin on glioblastoma cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Bordji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème édition des journées de l'école doctorale EdNBISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperoxic gas-induced changes in two models of glioma: an MRI study to assess blood volume and oxygen saturation in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chakhoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corroyer-Dulmont Aurélien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXVIIth International Symposium on Cerebral Blood Flow, Metabolism and Function &amp; XIIth International Conference on Quantification of Brain Function with PET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the carbamylated erythropoietin (CEPO) on the expression of aquaporin 4 in a model of cerebral edema following traumatic brain injury in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Schilte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Boue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales françaises d'anesthésie et de réanimation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France. Société Française Anesthésie Réanimation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophage migration and polarization is triggered by oxygen gradient in glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Biennial Congress of the European Association for Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Munich, Germany. European Journal of Cancer, 50, pp.S23-S249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combined Study with 18F-FDG and 11C-Methionine Dynamic PET for the Grading of Brain Gliomas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Postnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Vikhrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Kalaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Konakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1051"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.50404312668px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samuel Valable </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CNRS Scientist (Research Director DR1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">samuel-valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0355-0270</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">085766127</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-7578-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">samuel valable,hypoxia</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (118)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenofibrate as an anti-cancer treatment: an in vitro study on glioblastoma cells at various oxygen levels and on normal astrocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Chokry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Groo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Corvaisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ons Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Cell International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12935-026-04309-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05615986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton radiotherapy offers immune-sparing benefits in glioblastoma treatment Proton therapy reduced radiation-induced lymphopenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriia Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrobp.2025.12.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiobiology Contributions and Perspectives in Hadron Therapy, with a focus on carbon ions: Report from the workshop Hadron therapy for life, Caen, March 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siamak Haghdoost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Thariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iluliana Toma-Dasu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rodriguez-Lafrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Particle Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19, pp.101289. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpt.2025.101289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal prediction of T and B lymphocyte kinetics following brain irradiation in rodents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Thariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 220 (1), pp.uxaf075. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cei/uxaf075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-dose ionizing radiation, a protective intervention to mitigate chronic cerebral hypoperfusioninduced brain damage and cognitive deficits in the rat Running</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bécam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20, pp.eRADE-25-00135.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manganese (III) tetrakis (4-benzoic acid) porphyrin (MnTBAP) represses sulfide:quinone oxidoreductase expression and targets the sulfido-redox system in glioblastoma models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Ballesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redox Report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (1), pp.2557081. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13510002.2025.2557081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of circulating lymphocyte kinetics following radiotherapy on patient survival: A model-based meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Thariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 186, pp.109702. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.109702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton therapy for adult type IDH-mutated glioma: Proglio-1, a multicenter retrospective study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jouglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Christy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Seutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (124), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13014-025-02702-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Neurocognitive impact of different irradiation modalities for patients with grade I-II skull base meningioma: a prospective multi-arm cohort study (CANCER COG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lequesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinu Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (1), pp.67. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13014-025-02650-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etoiles de l'europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphiregulin reflects brain metastasis progression and leads to PD-L1 expression in non-small cell lung cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Leite Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Biojout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bazille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedicine &amp; Pharmacotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 192, pp.118600. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biopha.2025.118600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Therapy to Overcome Cancer Radiation Resistance: “ARCHADE” Consortium Updates in Radiation Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Césaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Lecrosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Tudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (9), pp.1580. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers17091580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early characterization and prediction of glioblastoma and brain metastasis treatment efficacy using medical imagingbased radiomics and artificial intelligence algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Jaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïse Dessoude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leleu Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.1497195. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fonc.2025.1497195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injectable Biocompatible Zeolite Nanocrystals for Enhanced Tumor Oxygenation and MRI Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Amedlous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Dalena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (5), pp.8003-8016. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.4c20383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted versus whole-brain radiotherapy: systematic multiparametric and longitudinal investigations in the adult rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bécam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of glioblastoma and brain radiotherapy on T-lymphocyte subpopulations in rodents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge M. Candéias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Thariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 206, pp.110801. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radonc.2025.110801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurocognitive impact of different irradiation modalities for patients with grade I-II skull base meningioma: a prospective multi-arm cohort study (CANCER COG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lequesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinu Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (16), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13014-025-02591-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumor site-specific radiation-induced lymphocyte depletion models following fractionated radiotherapy: considerations of model structure from an aggregate data meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Thariat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCO Clinical Cancer Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.e2500144. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/CCI-25-00144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Nanomatériaux pour traiter le glioblastome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lymphocyte radiosensitivity: An extension to the linear-quadratic model?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Thariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 198, pp.110406. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radonc.2024.110406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation-based morphometry: a sensitive imaging approach to detect radiation-induced brain injury?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.95. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40644-024-00736-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian networks in modeling leucocyte interplay following brain irradiation: A comprehensive framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Thariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 257, pp.108421. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2024.108421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton therapy versus conventional radiotherapy for the treatment of cavernous sinus benign meningioma, a randomized controlled phase III study protocol (COG-PROTON-01)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Lequesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idlir Licaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Feuvret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.1594. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-024-13353-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the effect of X-ray or proton brain irradiation on systemic inflammation and leukocyte subpopulation interplay in rodents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Thariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Leukocyte Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 116 (6), pp.1530-1543. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jleuko/qiae156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiosensitizing Effect of PARP Inhibition on Chondrosarcoma and Chondrocyte Cells Is Dependent on Radiation LET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Tudor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Levilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (9), pp.1071. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom14091071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow cytometry detection and quantification of circulating leukocyte subpopulations in mice after brain irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Methods in Cell Biology, 189, pp.135-152. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.mcb.2024.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential plasma cytokine variation following X-ray or proton brain irradiation using machine-learning approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriia Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Thariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer/Radiothérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (5), pp.474-483. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canrad.2024.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo biodistribution and tumor uptake of [64Cu]-FAU nanozeolite via positron emission tomography Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Amedlous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.11959-11968. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3nr05947b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CYRAD: a translational study assessing immune response to radiotherapy by photons or protons in postoperative head and neck cancer patients through circulating leukocyte subpopulations and cytokine levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Thariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Grellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, pp.1230. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-024-13002-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Activity Attenuates Brain Irradiation-Associated Skeletal Muscle Damage in the Rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bécam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 118 (4), pp.1081-1093. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrobp.2023.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton therapy for adult-type diffuse glioma: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Mohssine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinu Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Oncology/Hematology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 204, pp.104501. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.critrevonc.2024.104501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early effects of different brain radiotherapy modalities on circulating leucocyte subpopulations in rodents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge M Candéias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 100 (5), pp.744-755. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09553002.2024.2324471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of hypoxia and oxidative-related changes in a lung-derived brain metastasis model by [64Cu][Cu(ATSM)] PET and proteomic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarina Maya Mehani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EJNMMI Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (102), </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13550-023-01052-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond lymphopenia, unraveling radiation-induced leucocyte subpopulation kinetics and mechanisms through modeling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge M Candeias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriia Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of experimental &amp; clinical cancer research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42, pp.50. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13046-023-02621-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional impact of oxygen-saturated zeolite nanoparticles on macrophages in the context of glioblastoma: an in vitro and in vivo study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie E Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Komaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ghojavand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 230, pp.113524. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2023.113524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypoxia-induced activation of NDR2 underlies brain metastases from Non-Small Cell Lung Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Levallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Biojout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bazille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Douyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatéméh Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Death and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.823. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41419-023-06345-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a new spectral deconvolution method for in vitro dosimetry in assessment of targeted alpha therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Jaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50 (6), pp.3762-3772. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mp.16279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gadolinium-loaded LTL nanosized zeolite for efficient oxygen delivery and magnetic resonance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Amedlous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Guillet-Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (9), pp.2665-2676. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3QI00169E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-in-Man Noninvasive Initial Diagnostic Approach of Primary CNS Lymphoma Versus Glioblastoma Using PET With 18F-Fludarabine and l-[methyl-11C]Methionine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Postnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Pronin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Gourand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (8), pp.699-706. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/RLU.0000000000004238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03672116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Resampling and Denoising Deep Learning Algorithms on Radiomics in Brain Metastases MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Moummad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Jaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lechervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Raboutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.36. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers14010036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internalization study of nanosized zeolite crystals in human glioblastoma cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayriye Özçelik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Komaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Amedlous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ghojavand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 218, pp.112732. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2022.112732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic resonance imaging of hypoxia in acute stroke: a cross‐validation study against FMISO‐positron emission tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (3), pp.e4858. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nbm.4858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous mapping of vasculature, hypoxia and proliferation using DSC-MRI, 18F-FMISO PET, and 18F-FLT PET in relation to contrast enhancement in newly diagnosed glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sébastien Guillamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hassanein Berro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ararat Chakhoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62 (10), pp.1349-1356. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2967/jnumed.120.249524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioimmunotherapy for Brain Metastases: The Potential for Inflammation as a Target of Choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Jaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Frelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Weyts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.714514. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fonc.2021.714514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal evaluation of hypoxia in brain metastases of lung cancer and interest of hypoxia image-guided radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.11239. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-90662-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reactive Species Interactome in the brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (14), pp.1176-1206. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/ars.2020.8238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connexin 43 and sonic hedgehog pathway interplay in glioblastoma cell proliferation and migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Torrisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Alberghina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Lo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Zappalà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (8), pp.767. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biology10080767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radionuclide spatial distribution and dose deposition for in vitro assessments of $^{212}$Pb-alphaVCAM-1 targeted alpha therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Frelin-Labalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Falzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boon Quan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola R. Sibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47, pp.1317-1326. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mp.13969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging issues specific to hadrontherapy (proton, carbon, helium therapy and other charged particles) for radiotherapy planning, setup, dose monitoring and tissue response assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beddok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Feuvret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer/Radiothérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (5), pp.429-436. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canrad.2020.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VCAM-1 Targeted Alpha-Particle Therapy for Early Brain Metastases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Falzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Frelin-Labalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Tietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuro-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (3), pp.357-368. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/neuonc/noz169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of hypoxia and SRC tyrosine kinase in glioblastoma invasiveness and radioresistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Torrisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nunzio Vicario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Spitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cammarata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Minafra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (10), pp.2860. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers12102860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosized zeolites as a gas delivery platform in a glioblastoma model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Komaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Zaarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 257, pp.120249. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2020.120249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Hypoxia on Carbon Ion Therapy in Glioblastoma Cells: Modulation by LET and Hypoxia-Dependent Genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (8), pp.2019. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers12082019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruthenium tris(2,2′-bipyridyl) complex encapsulated in nanosized faujasite zeolite as intracellular localization tracer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Komaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayriye Özçelik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Zaarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 581 (Part B), pp.919-927. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2020.08.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRC Tyrosine Kinase Inhibitor and X-rays Combined Effect on Glioblastoma Cell Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Torrisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Minafra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Cammarata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Savoca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Calvaruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (11), pp.3917. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21113917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of trivalent cations in NaX zeolite nanocrystals for the adsorption of O 2 in the presence of CO 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Komaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Daouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Badawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Zaarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (18), pp.9934-9942. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CP00111B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angiopoietin-2 Combined with Radiochemotherapy Impedes Glioblastoma Recurrence by Acting in an Autocrine and Paracrine Manner: A Preclinical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (12), pp.3585. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers12123585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrontherapy Interactions in Molecular and Cellular Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Thariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siamak Haghdoost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), pp.133. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21010133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential for nuclear medicine therapy for glioblastoma treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Bonnemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Kraeber-Bodéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chérel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.772. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2019.00772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper exchanged FAU nanozeolite as non-toxic nitric oxide and carbon dioxide gas carrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Goldyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Komaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special Issue dedicated to the 65 birthday of Prof. Wieslaw J. Roth, 280, pp.271-276. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2019.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypoxia Imaging and Adaptive Radiotherapy: A State-of-the-Art Approach in the Management of Glioma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chérel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6:117, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmed.2019.00117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prostate cancer heterogeneity: texture analysis score based on multiple magnetic resonance imaging sequences for detection, stratification and selection of lesions at time of biopsy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Orczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Villers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Rusinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lepennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bazille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BJU International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (1), pp.76-86. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bju.14603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper exchanged FAU nanozeolite as non-toxic nitric oxide and carbon dioxide gas carrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Goldyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Komatya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 280, pp.271-276. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2019.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">64Cu-ATSM/64Cu-Cl2 and their relationship to hypoxia in glioblastoma: a preclinical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toutain Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Paul Paty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méziane Ibazizène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EJNMMI Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (114), </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13550-019-0586-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between MRI-derived ADC maps and 18FLT-PET in pre-operative glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hassanein Berro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisa Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Derlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Neuroradiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (6), pp.359-366. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurad.2019.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La radiothérapie modifie l'inflammation tumorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une année avec le CNRS en Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[ 18 F]Fludarabine-PET as a promising tool for differentiating CNS lymphoma and glioblastoma: Comparative analysis with [ 18 F]FDG in human xenograft models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narinée Hovhannisyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fillesoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méziane Ibazizene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theranostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (16), pp.4563-4573. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7150/thno.26754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation of fluorescein into nanozeolites L and Y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Łukarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jankowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gapiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 260, pp.70--75. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2017.10.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Facile Route toward the Increase of Oxygen Content in Nanosized Zeolite by Insertion of Cerium and Fluorinated Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Komaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Zaarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Awala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (2), pp.37. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23020037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer l'imagerie de l'oxygénation pour optimiser les thérapies en cancérologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue parlementaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A heparan sulfate-based matrix therapy reduces brain damage and enhances functional recovery following stroke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chantepie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theranostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (21), pp.5814-5827. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7150/thno.28252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbogen-induced increases in tumor oxygenation depend on the vascular status of the tumor: A multiparametric MRI study in two rat glioblastoma models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chakhoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (6), pp.2270-2282. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0271678X16663947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of fluorescein by a ship-in-a-bottle method in different zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Łukarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jankowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gapiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (18), pp.9969--9976. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7NJ01427A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01840151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo relationship between hypoxia and angiogenesis in human glioblastoma: a multimodal imaging study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ferreira da Ponte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dh Berro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, 58, pp.1574-1579. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2967/jnumed.116.188557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FMISO-PET-derived brain oxygen tension maps: application to glioblastoma and less aggressive gliomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ararat Chakhoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Guillamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-08646-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging of brain oxygenation with magnetic resonance imaging : A validation with positron emission tomography in the healthy and tumoural brain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chakhoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (7), pp.2584-2597. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0271678X16671965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[18F]-FMISO PET study of hypoxia in gliomas before surgery: correlation with molecular markers of hypoxia and angiogenesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bekaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Lechapt-Zalcman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ponte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (8), pp.1383-1392. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00259-017-3677-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M2 macrophages are more resistant than M1 macrophages following radiation therapy in the context of glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (42), pp.72597-72612. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.19994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Registration of mpMRI for Assessment of Prostate Cancer Focal Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Orczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artem Mikheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Villers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (12), pp.1544-1555. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acra.2017.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les zéolithes de taille nanométrique comme outil théranostique pour les tumeurs cérébrales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une année avec le CNRS en Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute Toxicity of Silver Free and Encapsulated in Nanosized Zeolite for Eukaryotic Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Komaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (16), pp.13849-13854. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.7b00265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Lasting Effects of Chronic Intermittent Alcohol Exposure in Adolescent Mice on Object Recognition and Hippocampal Neuronal Activity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Lelong-Boulouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lanfumey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (12), pp.2591-2603. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acer.13256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal imaging based on MRI and PET reveals [(18)F]FLT PET as a specific and early indicator of treatment efficacy in a preclinical model of recurrent glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Savina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43 (4), pp.682-694. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00259-015-3225-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron loaded EMT nanosized zeolite with high affinity towards CO 2 and NO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veselina Georgieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Retoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Valtchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 232, pp.256-263. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuronal and Glial Changes in Rat Hippocampal Formation afterCholinergic Deafferentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Paban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomolecular Research &amp; Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, 5, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2167-7956.1000147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypoxia induces macrophage polarization and re-education toward an M2 phenotype in U87 and U251 glioblastoma models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OncoImmunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (1), pp.e1056442. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2162402X.2015.1056442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and encapsulation of fluorescein in zeolite Y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Łukarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldona Jankowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Gapiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 236, pp.79-84. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.02.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic arterial hypertension impedes glioma growth: a multiparametric MRI study in the rat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Fillesoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertension Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 ((11)), pp.723-32. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/hr.2015.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging Modalities to Assess Oxygen Status in Glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chakhoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.57. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmed.2015.00057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[(18)F]-fluoro-L-thymidine PET and advanced MRI for preoperative grading of gliomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Lechapt-Zalcman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroimage-Clinical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.448-54. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nicl.2015.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging modalities to assess oxygen status in glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ararat Chakhoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric T. Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.57. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmed.2015.00057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencing erythropoietin receptor on glioma cells reinforces efficacy of temozolomide and X-rays through senescence and mitotic catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (4), pp.2101-19. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.2937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi oncologique post thérapie focale du cancer de prostate : définition précise de la cible résiduelle par une nouvelle méthode de recalage-fusion d’image déformable en 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Orczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rusinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Nobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mikheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progrès en Urologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (13), </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.purol.2014.08.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDH1R132H Mutation Increases U87 Glioma Cell Sensitivity to Radiation Therapy in Hypoxia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Labussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Guillamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioMed Research International </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, pp.198697. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/198697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of glioblastoma response to temozolomide combined with bevacizumab based on µMRI and µPET imaging reveals [$^{18}$F]-fluoro-L-thymidine as an early and robust predictive marker for treatment efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Guillamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Varoqueaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuro-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (1), pp.41 - 56. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/neuonc/nos260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noninvasive assessment of hypoxia with 3-[18F]-fluoro-1-(2-nitro-1-imidazolyl)-2-propanol ([18F]-FMISO): a PET study in two experimental models of human glioma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 394 (4), </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/hsz-2012-0318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Leukocyte Antigen-G Is Frequently Expressed in Glioblastoma and May Be Induced in Vitro by Combined 5-Aza-2′-Deoxycytidine and Interferon-γ Treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela Wastowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata T. Simões</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layale Yaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo A. Donadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João T. Pancoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 182 (2), pp.540 - 552. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajpath.2012.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo imaging of vessel diameter, size, and density: a comparative study between MRI and histology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Farion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krainik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69 (1), pp.18-26. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrm.24218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00861168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angiopoietin-2 is Vasoprotective in the Acute Phase of Cerebral Ischemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon A Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (3), pp.389 - 395. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/jcbfm.2012.178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic resonance imaging and fluorescence labeling of clinical-grade mesenchymal stem cells without impacting their phenotype: study in a rat model of stroke.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Detante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence de Fraipont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Luc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cells Transl Med</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (4), pp.333-41. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5966/sctm.2011-0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00760939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion tensor imaging of diffuse axonal injury in a rat brain trauma model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan van de Looij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mauconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Farion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25 (1), pp.93-103. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nbm.1721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00755173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactivation of the HIF-1 /PDK3 Signaling Axis Drives Melanoma toward Mitochondrial Oxidative Metabolism and Potentiates the Therapeutic Activity of Pro-Oxidants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kluza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Corazao-Rozas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 72 (19), pp.5035 - 5047. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-12-0979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angiopoietin-2 Regulates Cortical Neurogenesis in the Developing Telencephalon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pacary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21, pp.1695 - 1702. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhq243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced brain edema and functional deficits after treatment of diffuse traumatic brain injury by carbamylated erythropoietin derivative.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Francony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mauconduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (9), pp.2099-105. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/CCM.0b013e31821cb7b2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00658345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of erythropoietin on short-term changes in phosphorylation of brain protein kinases in a rat model of traumatic brain injury.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Francony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Fevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouara Mahious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (2), pp.361-9. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/jcbfm.2009.222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00517172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autocrine and Paracrine Angiopoietin 1/Tie-2 Signaling Promotes Muscle Satellite Cell Self-Renewal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Abou-Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Pallafacchina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Jérôme Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Stem Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (3), pp.298-309. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.stem.2009.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of erythropoietin on short-term changes in phosphorylation of brain protein kinases in a rat model of traumatic brain injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Francony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Fevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouara Mahious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30, pp.361-369. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/jcbfm.2009.222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of blood volume, vessel size, and the expression of angiogenic factors in two rat glioma models: a longitudinal in vivo and ex vivo study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Farion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Segebarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (10), pp.1043-56. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nbm.1278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00381408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of blood volume, vessel size, and the expression of angiogenic factors in two rat glioma models: a longitudinal in vivo and ex vivo study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lemasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Farion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Segebarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (10), pp.1043-1056. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nbm.1278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo MRI tracking of exogenous monocytes/macrophages targeting brain tumors in a rat model of glioma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel L Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Segebarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (2), pp.973-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00536177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLIP(L) protects neurons against in vivo ischemia and in vitro glucose deprivation-induced cell death.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Era Taoufik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg J Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael L Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (25), pp.6633-46. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1091-07.2007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo MRI tracking of exogenous monocytes/macrophages targeting brain tumors in a rat model of glioma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel L Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Segebarth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 Suppl 1, pp.S47-58. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2007.05.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed administration of deferoxamine reduces brain damage and promotes functional recovery after transient focal cerebral ischemia in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23 (7), pp.1757-1765. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-9568.2006.04699.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effects of cocl2 and rock inhibition on mesenchymal stem cell differentiation into neuron-like cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pacary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duchatelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 119, pp.2667-2678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed administration of deferoxamine reduces brain damage and promotes functional recovery after transient focal cerebral ischemia in the rat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric T Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23 (7), pp.1757-65. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1460-9568.2006.04699.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen glucose deprivation switches the transport of tPA across the blood-brain barrier from an LRP-dependent to an increased LRP-independent process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benchenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berezowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Fernandez-Monreal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stroke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, p. 1059-1064</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VEGF-induced BBB permeability is associated with an MMP-9 activity increase in cerebral ischemia: both effects decreased by Ang-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Montaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Bellail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berezowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, p. 1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angiopoietin-1-induced PI3-kinase activation prevents neuronal apoptosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bellail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Liot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 17 (3), pp.443-445. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.02-0372fje⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (159)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging of oxygenation changes and strategies to re-oxygenate hypoxic tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Maladies Respiratoires J2R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, CAEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severity of lymphopenia by protons and photons under the same mean nodaldose in postoperative CNS/Head and neck cancer patients?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Césaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Moignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Grellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual Conference of the Particle Therapy Cooperative Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of boron-conjugated SRC inhibitor combined with proton irradiation in U87-MG and U-87 MG IDH1R132H cell lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Torrisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Alberghina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Botta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium of Italian Society for Radiation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Catane (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche &amp;quot;Deformation-based morphometry&amp;quot; (DBM) est-elle pertinente pour identifier les changements macrostructuraux cérébraux radio-induits ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème congrès de la SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de nanoparticules pour améliorer les effets de la radiothérapie dans le traitement du glioblastome par radiosensibilisation et réoxygénation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Amedlous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lozier-Desmurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Journées Scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cancéopôle Nord-Ouest, May 2025, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’association agonistes TLR et radiothérapie sur les macrophages associés aux tumeurs dans les glioblastomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anasthasia Ilongo Koumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Torres Andón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale (JNRB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating proton vs. x-ray brain radiotherapy on radiation-induced lymphopenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Section 28 du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cibler la voie HIF pour contrer la radiorésistance des cellules souches de glioblastome traitées par hadronthérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Proaño Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Aleixandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RadioTransNet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délivrance d'un siARN-anti-NDR2 à des cellules de lignées bronchiques tumorales humaines par nanoparticules de zéolithes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Hutinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Amedlous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bergot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Biojout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Maladies Respiratoires J2R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoémulsions combinant fénofibrate et oxydes de fer pour le traitement du glioblastome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Chokry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Groo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Corvaisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Malzert-Fréon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Journée Scientifique du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision-Cut Lung Slices (PCLS) as a Model to Study Radiation Induced Genome Instability and Pulmonary Fibrogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomas de Montpreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isis Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée Scientifique FHU RESPIRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Ailly sur Noye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05443287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse IRM par Deformation Based Morphometry (DBM) pour la mise en évidence des altérations cérébrales radio-induites dans un modèle de rat adulte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle de l'axe 3 "Imagerie et adaptation thérapeutique" du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling Brain tumor Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Assembly PianoForte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolites: a highly customizable platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Amedlous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Anfray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on NanoImmunoOncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming chemoresistance in glioblastoma with fenofibrate-loaded nanoemulsions combined with iron oxide nanoparticles (SPIONs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Chokry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Groo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ons Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katel Hervé-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’AlphaThérapie – introduction, organisation et forces en présence au sein du CNO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle de l'axe 3 "Imagerie et adaptation thérapeutique" du Canceropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie métabolique et Recherche de biomarqueurs dans le cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translationnelles Cancéropôle Nord Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NanoOncoImmunology: a Keynote Lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Worskhop on NanoOncoImmunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoemulsions combining fenofibrate and SPIONs for the treatment of glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Chokry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Groo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ons Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katel Hervé-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on NanoImmunoOncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of a new theranostic textile material by MRI for the treatment of chemoresistant cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gouriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Estour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramakrishna Gandikota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Cyclodextrin Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de l'intelligence artificielle en imagerie médicale pour la prédiction de l'efficacité des traitements des glioblastomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie N. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre G. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bougleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle de l'axe 3 "Imagerie et adaptation thérapeutique" du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-induced lymphopenia occurs acutely with x-rays in the context of brain tumor irradiation, what is the interest of proton therapy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. N. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Thariat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2eme Congres de la Société Française de Biologie des Radiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal assessment of hypoxia in brain tumor situations: from the preclinic to the clinic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar BRUKER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Webinaire, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic supramolecular assemblies based on amphiphilic cyclodextrins with intratumoral theranostic features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Mazzaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Zagami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Scala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Piperno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Cyclodextrin Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation par Deformation based Morphometry (DBM) des altérations cérébrales radio-induites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée Scientifique de la Structure Fédérative Normandie Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix therapy against radiation-induced brain injury and cognitive deficits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Douyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bécam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'EDnBISE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles de stratégies de radiothérapie pour le cerveau: cibler les cellules tumorales tout en préservant les défenses immunitaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique Régionale par la Ligue contre le cancer Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental dosimetry of in vitro irradiation of tumor cells with 212Pb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Molecular Radiotherapy Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrontherapy for glioblastoma: impact on tumor cells and on the healthy tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GANIL symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Souston, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical study of the comparative effects of protons vs conventional x-rays radiotherapy on radiation-induced lymphopenia in the context of brain irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriia Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'EDnBISE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical model of radiation induced-neurotoxicity: longitudinal and multiparametric evaluation of tissue injury and cognitive deficits in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale du GDR Mi2B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrontherapy to target glioblastoma stem cells to overcome radioresistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Aury-Landas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lebhertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale du GDR Mi2B (Outils et méthodes nucléaires pour la lutte contre le cancer)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the effects of protons vs conventional x-rays on radiation-induced lymphopenia in a context of brain irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriia Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Resplandir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro dosimetry for assessment of Targeted-Alpha-Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Radioactive Isotope Science (ARIS) workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning of zeolites for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Amedlous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3eme Workshop IRN Zeolite - France/Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute effects of brain irradiation with X-ray/Proton beam on circulating immune cells in rodents: A data and physiology-based modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge M. Candeias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Ecole Doctorale Normande de Biologie Intégrative, Santé, Environnement 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, ROUEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrontherapy to target glioblastoma stem cells to overcome radioresistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Aury-Landas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A. Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, CAEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of particle radiation for treating hypoxic tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pianoforte intensive Course, particle irradiation: molecular, cellular and tissue effects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie TEP des tumeurs cérébrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Hiver du Club Français des Radiopharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’oxygène pour les tumeurs cérébrales : un nouvel espoir ? (Grand public)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science, CYCERON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutiparametric and multiscale assessment of the brain reactions to conventional and recently developed radiation therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer and Cancer Treatments on Cognitive Functions: At the Era of Comprehensive Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de l’hadronthérapie pour favoriser l’immunité anti-tumorale dans un contexte de radiothérapie cérébrale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LABEX PRIMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomedical applications of zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Français des Zéolithes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Lou Capitelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI biomarkers for the detection of radiation-induced brain injury associated to cognitive deficits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunaud Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference on Small Animal Precision Image-Guided Radiotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude préclinique de l’hypoxie tumorale par imagerie multimodale en IRM et TEP dans les métastases cérébrales : intérêt du [64Cu]-ATSM ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative preclinical study of the effect of proton therapy versus conventional radiotherapy on circulating leukocytes in a context of brain tumour irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference on Small Animal Precision Image-Guided Radiotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zéolithes et applications biomédicales (conférence grand public)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soirée Annuelle Association EPOPEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, CAEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumor sensitization and reoxygenation with gadolinium-containing zeolites nanocrystals: a new theranostic strategy for glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OncoTrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, NANCY, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical model of radiation induced-neurotoxicity: longitudinal and multiparametric evaluation of tissue injury and cognitive deficits in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunaud Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer and Cancer Treatments on Cognitive Functions: At the Era of Comprehensive Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HadronThérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rotary Club</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRAINTEL : Modification du signal IRM chez les patients porteurs de tumeurs bénignes du cerveau et des méninges traitées par proton-thérapie : Impact du TEL et de la dose biologique reçue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lesueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tessonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunaud Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Moignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Vela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The physical activity attenuates the brain irradiation-induced cerebral and skeletal muscle injuries in the adult rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bécam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference on Small Animal Precision Image-Guided Radiotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical model of radiation induced-neurotoxicity: longitudinal and multiparametric evaluation of tissue injury and cognitive deficits in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er congrès de la Société Française de Biologie des Radiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Agay-Saint Raphaël, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie médicale et tumeurs: exemple de recherche translationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale de l'association CCJV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting hypoxic tumors with oxygen and gadolinium enriched nanozeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop IRN Zeolite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Ouistreham, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-cells kinetics after acute depletion following brain irradiation in preclinical context: A semi-mechanistic modeling and simulation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Thariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compsyscan 22 "A complex systems approach to cancer understanding"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical study of the interest of proton therapy vs conventional x-ray to limit radiation-induced lymphopenia in a context of brain irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriia Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RadioTransNet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemispheric versus whole-brain irradiation induced neurotoxicity: longitudinal studies in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bécam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer and Cancer Treatments on Cognitive Functions: At the Era of Comprehensive Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cancéropôle Nord Ouest, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude préclinique de l'hypoxie tumorale par imagerie multimodale en IRM et TEP dans les métastases cérébrales : intérêt du [64Cu]-ATSM ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Rencontre Scientifique sur les tumeurs cérébrales "Détecter et Cibler la Récidive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, e-congrès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets non-ciblés de l’irradiation globale du cerveau chez le rat : focus sur les muscles squelettiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bécam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er congrès de la Société Française de Biologie des Radiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Agay-Saint Raphaël, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des biomarqueurs d'imagerie pour guider les thérapies dans les gliomes de haut grade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Translationnelles en Oncologie 2022 sur les tumeurs cérébrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cancéropole Nord-Ouest, Dec 2022, Caen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-induced lymphopenia study: A simplified estimation approach for radiation dose distribution to circulating blood in the context of brain irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Pham Thao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Thariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée Normande de Recherche Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro dosimetry for assessment of Targeted-Alpha-Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Jaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canceropole Nord-Ouest “New modalities in cancer imaging and therapy“ workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Erquy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The whole-brain irradiation induces skeletal muscle damage in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bécam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer and Cancer Treatments on Cognitive Functions: At the Era of Comprehensive Mechanisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of proton versus X-rays on circulating leukocytes in a context of brain irradiation: a preclinical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier congrès de radiobiologie de la SFBR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFBR, Nov 2022, Agay-Saint Raphaël, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypoxie et tumeurs cérébrales : intérêt des biomarqueurs d’imagerie pour guider les traitements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de la SCMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of hadrontherapy to overcome hypoxia-induced radiorasistance of glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the Cancéropôle Grand Ouest workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Le Bono, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’un algorithme de machine learning de resampling sur les radiomiques en IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Moummad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lechervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raboutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’un algorithme de machine learning de resampling sur les radiomiques en IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Moummad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Jaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lechervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Raboutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique Santé et Sciences du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Hypoxia and Hadrontherapy on Radioresistant Chondrosarcoma Cancer Stem Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Guillamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siamak Haghdoost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the ERRS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, CAEN, France. pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal and multiparametric study of radiotherapy toxicities on healthy brain in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bécam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the Cancéropôle Grand Ouest workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Le Bono, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and strategies to overcome hypoxia-induced radioresistance in glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New approaches to tackle Glioblastoma resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Illkirch, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie simultanée de la vascularisation, de l'hypoxie et de la prolifération à l'aide de l’IRM de perfusion, la TEP au 18F-FMISO et au 18F-FLT, en relation avec la prise de contraste dans les glioblastomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.H. Berro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-S. Guillamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chakhoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème congrès de la Société Française de NeuroRadiologie (SFNR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’hypoxie et stratégies pour lever la radiorésistance dans les glioblastomes et les métastases cérébrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassanein Berro David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leblond M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ere e-Rencontre Scientifique sur les Tumeurs Cérébrales (CNO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, e-congrès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’un algorithme de machine learning de resampling sur les radiomiques en IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Moummad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Jaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lechervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Raboutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the Cancéropôle Grand Ouest workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie simultanée de la vascularisation, de l'hypoxie et de la prolifération à l'aide de l’IRM de perfusion, la TEP au 18F-FMISO et au 18F-FLT, en relation avec la prise de contraste dans les glioblastomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.H. Berro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-S. Guillamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chakhoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M. Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème congrès de la Société Française de NeuroRadiologie (SFNR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence : &amp;quot;De l’oxygène pour les tumeurs cérébrales : un nouvel espoir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science (Plateforme CYCERON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité physique réduit la cachexie observée après irradiation cérébrale chez le rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bécam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of hypoxia in brain metastases from lung cancer: from the preclinical approach to the clinic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Teulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of the Cancéropôle Grand Ouest workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Le Bono, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the interest of proton therapy to obtund radiation-induced lymphopenia in a context of brain tumour irradiation: a preclinical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation of the tumour and its ecosystem to radiotherapies workshop (14th CGO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Le Bono, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain Tumor Models & MRI Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual 'In vivo Preclinical Imaging and Drug Discovery Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Bombay, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming hypoxia-induced radioresistance of glioblastoma cells by hadrontherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERRS 2021 - 46th Annual Meeting of the European Radiation Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNicaen; ERRS Society, Nov 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI biomarkers for the detection of radiation-induced brain injury associated to cognitive deficits in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l’association des Neuro-Oncologues d’Expression Française (ANOCEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of nanosized zeolites to counteract hypoxia induced radio-resistance in glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Komaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ozcelik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEZA meeting virtual (Federation of European Zeolite Associations)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, e-congrès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of multiparametric MRI to accurately detect radiation-induced brain injury in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de travail Cancéropôle Nord-Ouest, Axe 3 « Imagerie et adaptation thérapeutique » : Place de l'imagerie médicale dans la précision thérapeutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, e-congrès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presse numérique CNRS : &amp;quot;Nanocrystals to deliver oxygen to brain tumours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiqué Presse CNRS lié à la parution du Biomaterials (Anfray et al. 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03564172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of radionuclide spatial and temporal distribution and dose calculation for in vitro assessments of 212Pb-αVCAM-1 targeted alpha therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Frelin-Labalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Falzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Quan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nr Sibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Nuclear Technologies for Health Symposium, NTHS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early brain metastases treatment using VCAM-1 targeted alpha-particle therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Falzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am Frelin-Labalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Tietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Nuclear Technologies for Health Symposium, NTHS2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and in vivo preclinical validation of [18F]FLUSONIM, a highly hydrophilic 18F-labelled 2-nitroimidazole derivative for high performance hypoxia PET imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maingueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-E. Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fillesoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Nuclear Technologies for Health Symposium, NTHS2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radionuclide spatial distribution mesurement and dose deposition for in vitro assessments of targeted alpha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Frelin-Labalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Falzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee B Quan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nr Sibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Medical Physics and School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Quy Nhon, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02305030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">64Cu-ATSM in glioblastoma and its relation to hypoxia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'université de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des dommages cérébraux radio-induits par l’exposition à de faibles et fortes doses de rayonnements ionisants sur un modèle de rat adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et validation préclinique in vivo du [18F]FLUSONIM pour l’imagerie TEP de l’hypoxie de haute performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Maingueneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Élodie Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fillesoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ONCOModels/Cyceron facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENLIGHT 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificité de l'imagerie en Hadronthérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel Axe 3 Cancéropôle Nord Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VCAM-1 targeted alpha-particle therapy for early brain metastases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Falzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Frelin-Labalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Tietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRR 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of tumor reoxygenation by nanoparticles on tumors associated macrophages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ozcelik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème édition des journées de l'école doctorale EdNBISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation par IRM des dommages cérébraux induits par la radiothérapie dans un modèle de rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès National d'Imagerie du Vivant (CNIV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude multiparamétrique des effets de l'irradiation cérébrale chez le rat : des altérations tissulaires jusqu'aux déficits cognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VCAM-1 targeted alpha-particle therapy for early brain metastases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Falzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Frelin-Labalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Tietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée Normande de Recherche Biomédicale, JNRB 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal and multiscale imaging for glioblastoma : interest for prognostic and assessment of treatment efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novel microscopy imaging techniques for tissue analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypoxia image-Guided Radiotherapy for the treatment of brain metastases from primary lung cancer, a preclinical study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méziane Ibazizene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès National d'Imagerie du Vivant (CNIV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02200579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new theranostic strategy for brain tumors using zeolites nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st international Workshop on zeolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Gqingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heparan sulfate mimetics are neuroprotective and neuroregenerative agents for ischemic stroke.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Khelif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ms Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Chantepie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioregate Forum - European Regenrative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosized zeolites as a theranostic tool to oxygenate and to image aggressive brain tumors with MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2018 Spring Meeting 1st international Workshop on zeolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Hadronthérapie : pourquoi, pour qui, comment ? Quelle place pour l’imagerie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème séminaire Scientifique du Réseau Normand d’Innovation Thérapeutique en Oncologie « OncoThera »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of immunological responses to different types of beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENLIGHT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypoxia imaging: interest of Image-Guided Radiotherapy for the treatment of brain metastases from lung cancer, a preclinical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ibazizène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Imaging and therapeutic targeting in cancerology: New advances and trends in preclinical and clinical studies”.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Le Bono, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prostate cancer heterogeneity: texture analysis of multiple MRI sequences for detection and selection of biopsy targets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Orczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Villers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Rusinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bazille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 American Urological Association's Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypoxia imaging: interest of Image-Guided Radiotherapy for the treatment of brain metastases from lung cancer, a preclinical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ibazizène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée Normande de Recherche Biomédicale, JNRB 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[18F]Fludarabine-PET as a promising tool in differentiation between CNS lymphoma and glioblastoma: comparative analysis with [18F]FDG in human xenograft models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hovhannisyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dhilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ibazizene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fillesoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès National d'Imagerie du Vivant CNIV 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosized zeolites do not induce adverse effect on eukaryotic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Matysiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Komaty-Zaarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Allioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Bordji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème réunion annuelle du Groupe Français des Zéolithes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal imaging for glioma : from diagnostic improvement to early evaluation of treatment efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Burdenko Institute Inauguration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">StO2-MRI sensitively images hypoxia in the brain: validation in both ischemic and tumoral situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chakhoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès National d'Imagerie du Vivant CNIV 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par imagerie multimodale IRM et TEP des métastases cérébrales pour l’adaptation des traitements de radiothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ibazizène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Cancéropôle Nord-Ouest Axe 3 : "Imagerie Fonctionnelle et Radiothérapie”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie médicale et tumeurs : diagnostic,orientation thérapeutique et suivi de l’efficacité des traitements. Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Poursuivre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de HAF dans la croissance des glioblastomes : caractérisation in vitro et in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Bordji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FMISO-PET-derived brain oxygen tension maps: application to glioblastoma and less aggressive gliomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chakhoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Js. Guillamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Cancéropôle Nord-Ouest Axe 3 : "Imagerie Fonctionnelle et Radiothérapie”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosized zeolites do not induce adverse effect on eucaryotic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Matysiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Komaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bordji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd GFZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation of CNS lymphoma and glioblastoma with [18F]fludarabine-PET: comparison with [18F]FDG in human xenograft models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hovhannisyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dhilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ibazizene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fillesoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual Congress of the European Association of Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosized zeolites do not induce adverse effect on eukaryotic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Goldyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Komaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bordji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Journées de l’Ecole doctorale Normande de Biologie Intégrative, Santé, Environnement (EdNBISE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Imaging: Application to brain tumors in preclinical situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preclinical imaging symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bombay, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new theranostic strategy for brain tumor treatment using zeolites nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th LCS Workshop “Zeolites: Prospects &amp; Challenges”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18F]Fludarabine-PET as a promising tool in differentiation between CNS lymphoma and glioblastoma: comparative analysis with [18F]FDG in human xenograft models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hovhannisyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dhilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ibazizene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fillesoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Cancéropôle Nord-Ouest Axe 3 : "Imagerie Fonctionnelle et Radiothérapie”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomedical use of nanosized zeolites for aggressive brain tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anfray C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goldyn K.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Komaty S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allioux C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaarour M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th FEZA Conference “The ZEOLITES: Materials with Engineered Properties”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosized zeolites for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Matysiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Komaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Bordji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th FEZA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hypoxie dans les tumeurs: comment l’imager ? Conférence GIP CYCERON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolites as hyperoxic gases carrier for glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th LCS Workshop “Zeolites: Prospects &amp; Challenges”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Ouistreham, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolites: a new theranostic tool for glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Komaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Allioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New chemical and biological tools for targeting in cancer imaging and therapy. Cancéropôle Grand-Ouest international workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Le Bono, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">64Cu-ATSM in oncology and neurology: preclinical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arronax Scientific Council</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypoxia induces macrophage polarization and re-education towards an M2 phenotype in U87 and U251 glioblastoma models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IGO Summer Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacologie, bio-ingenierie, imagerie, biotechnologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Section 28 CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Site Institut des Sciences Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-vitro comparison between three types of acrylic glue (Glubran 2®, Histoacryl® and Purefill®) at two different ratios and different temperatures of use: what is the most relevant for clinical application?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fohlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dencausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rebic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Pelage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Embolization Symposium and Technologies (GEST Asia 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative mpMRI parameters and derived metrics to assess heterogeneity, aggressiveness of prostate cancer and predict targeted biopsy outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Orczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Rusinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mikheev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bazille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Villers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Society of Urology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypoxia induces a pro-tumoral inflammation in brain tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème édition des journées de l'école doctorale EdNBISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La migration et la polarisation des macrophages sont-elles dépendantes du taux d’oxygénation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'université de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par IRM multiparamétrique des effets du Carbogène sur la vascularisation et l’oxygénation dans deux modèles de glioblastomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chakhoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Chazaviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop du Cancéropôle Nord-Ouest axe 3 - Imagerie fonctionnelle et radiothérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Imaging : Principles and examples for brain pathologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preclinical and Clinical imaging smposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bombay, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperoxic gas-induced changes in two models of glioma: an MRI study to assess blood volume and oxygen saturation in rats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chakhoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“New Advances in animal Models and preclinical Imaging for translational Research in Cancerology” Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, La Pointe de Pen Bron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new strategy for treatment of glioblastoma via reoxygenation using zeolites nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium of Advanced Micro- and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Burgas, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de constructions inductibles par l’hypoxie : application à l’inhibition de l’érythropoïétine dans les glioblastomes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Bordji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of hypoxia inducible constructs: application to the inhibition of erythropoietin on glioblastoma cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Bordji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de la Société de Cerveau et Maladies Cérébrovasculaires (SCMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’oxygénation tumorale dans les gliomes humains – une étude multimodale par IRM/TEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chakhoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Js Guillamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès de la Société Française de Résonance Magnétique en Biologie et Médecine, SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new strategy for treatment of glioblastoma via reoxygenation using zeolites nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veselina Georgieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Komaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Advanced Micro- and Mesoporous Materials (AMMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sunset Resort, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude en TEP [18F]-FMISO de l’hypoxie tumorale : corrélations avec les marqueurs moléculaires d’hypoxie et d’angiogenèse dans les gliomes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bekaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Lechapt-Zalcman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ponte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l’ANOCEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypoxia-inducible inhibition of erythropoietin pathway on glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.N. Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Annual meeting of the LARC-Neurosciences network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of hypoxia inducible constructions : application to the inhibition of erythropoietine in glioblastomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Bordji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’imagerie multimodale IRM et TEP dans la caractérisation précoce de l’efficacité du Bevacizumab combiné ou non au témozolomide dans un modèle de GBM humain de récidive tumorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gerault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Savina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès de la Société Française de Résonance Magnétique en Biologie et Médecine, SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier XPlore ton cerveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Bordji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chakhoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine du cerveau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de constructions inductibles par l’hypoxie pour l’inhibition de l’érythropoïétine dans les glioblastomes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Bordji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal imaging reveals [18F]-FLT-PET as a specific and early readout of temozolomide combined with Bevacizumab response in a recurrent glioblastoma model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Gerault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Savina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Nuclear Technologies for Health Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEP-IRM : évaluation de la réponse thérapeutique des gliomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interrégional Grand-Est de recherche translationnelle en oncologie - ONCOTRANS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Georges-François Leclerc; Ecole pratique des hautes études; Inserm; Université de Bourgogne; CHU de Dijon, Jun 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of oxygenation in human gliomas - A multimodal study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chakhoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Js Guillamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Nuclear Technologies for Health Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imagerie multimodale TEP et IRM au service des GBM : Intérêt pour le pronostic et le suivi de l’efficacité de thérapies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires GIP CYCERON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imagerie multimodale TEP et IRM au service des GBM : Intérêt pour le pronostic et le suivi de l’efficacité de thérapies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation multiparamétrique en cancérologie - de l'atome au patient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cancéropole Grand Ouest; Université de Nantes, Jun 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects biologiques de l’hypoxie et de la mort cellulaire apoptotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club Français des Radiopharmaceutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imagerie multimodale TEP et IRM au service des GBM : Intérêt pour le pronostic et le suivi de l’efficacité de thérapies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SFR NeuroImagerie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPOR deficiency on glioma cells induces sensitivity to ionizing radiation and temozolomide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Calipel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPO Meeting, Luebeck, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lübeck, Germany. pp.E95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (141)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of radiation-induced brain lesions in a rat model, using deformation-based morphometry (DBM), a method involving magnetic resonance imaging (MRI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Cognition and Cancer Task Force Conference (ICCTF 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel theranostic approaches for controlled release of temozolomide in the context of glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Onal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Mazzaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Gouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI International Summer School on Cyclodextrins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Gênes (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosized zeolites to synergize radiotherapy and TAM-targeted immunotherapy in glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Amedlous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ruaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lozier-Desmurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ImmunoRad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparing of organs at risk of head and neck in animal models of radiation-induced brain injury: focus on cognitive deficits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bécam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Cognition and Cancer Task Force Conference (ICCTF 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence prediction of the effectiveness of glioblastoma treatments based on pre-treatment MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie N. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre G. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Jaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI in oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic administration of poly(I:C) and resiquimod reprograms tumor-associated macrophages preventing tumor progression and lung metastasis in orthotopic murine cancer models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anasthasia Ilongo Koumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pensado-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ummarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Maladies Respiratoires (J2R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Matrix Therapy to counteract the early radiation-induced brain injury in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Douyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bécam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EACR Cancer Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiotherapy-induced cognitive deficits: a systematic comparison between targeted and whole-brain irradiation in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bécam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Cognition and Cancer Task Force Conference (ICCTF 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibiter la voie HIF pour améliorer l'efficacité de la carbone-thérapie sur les cellules souches de glioblastome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herrera Jeremy Proaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Flavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème journée scientifique du CNO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparing of organs at risk of head and neck in animal models of radiation-induced brain injury: focus on cognitive deficits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bécam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EACR Cancer Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-Driven prediction of treatment efficacy of glioblastoma using medical imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre G. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Jaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Medical Image Computing and Computer Assisted Intervention, MICCAI 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Daejeon, South Korea. Lecture Notes in Computer Science (LNCS), PRIME: International Workshop on PRedictive Intelligence In MEdicine, 16164, pp.24-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de l'efficacité des traitements des glioblastomes par intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie N Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre G Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bougleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain exposition to low-dose ionizing radiation mitigate chronic cerebral hypoperfusion-induced cognitive deficits in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bécam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Cognition and Cancer Task Force Conference (ICCTF 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel theranostic approaches for controlled release of temozolomide in the context of glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deniz Onal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Mazzaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Gouhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Ecole Doctorale Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton radiotherapy mitigates treatment-induced immunosuppression in glioblastoma treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ImmunoRad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction par intelligence artificielle de l’efficacité des traitements des glioblastomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre G. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Jaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Normandes de Recherche Biomédicale (JNRb)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming chemoresistance in glioblastoma with fenofibrate-loaded nanoemulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Chokry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Groo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Corvaisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Malzert-Fréon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Scientifiques du CNO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, DEAUVILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming chemoresistance in glioblastoma with fenofibrate-loaded nanoemulsions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Chokry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Groo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Corvaisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Malzert-Fréon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early characterization and prediction of glioblastoma and brain metastases treatment efficacy using medical imaging-based radiomic and artificial intelligence algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. N. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dessoude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Normandes de Recherche Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive impairments induced by brain irradiation: sparing risk Organs is important, even in animal models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bécam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Journées scientifiques 2024 du Cancéropôle Nord-Oues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early characterization and prediction of glioblastoma and brain metastases treatment efficacy using medical imaging-based radiomic and artificial intelligence algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. N. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Jaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dessoude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes d'intelligence artificielle (IA) dédiés à l'imagerie préclinique : débruitage des images et accélération des acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunaud Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveau Mikaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique " Vers une santé connectée : les implications de l'intelligence artificielle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoemulsions combining fenofibrate and SPIONs for the treatment of glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Chokry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Groo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ons Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katel Hervé-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming chemoresistance in glioblastoma with fenofibrate-loaded nanoemulsions combined with iron oxide nanoparticles (SPIONs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Chokry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Groo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ons Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katel Hervé-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the effects of protons versus x-rays on radiation-induced lymphopenia after brain irradiation: a preclinical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriia Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early characterization and prediction of glioblastoma and brain metastases treatment efficacy using medical imaging-based radiomic and artificial intelligence algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Jaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïse Dessoude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'École Doctorale Normande de Biologie Intégrative, Santé, Environnement (JED nBISE). 26ème édition : La santé et l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Caen, France. , Frontiers in Oncology, 15 (1497195), 11 p., 2025, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fonc.2025.1497195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming chemoresistance in glioblastoma with fenofibrate-loaded nanoemulsions combined with iron oxide nanoparticles (SPIONs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Chokry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Groo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ons Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katel Hervé-Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Ecole Doctorale nBISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoemulsions combining fenofibrate and SPIONs for the treatment of glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Chokry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Groo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ons Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé-Aubert Katel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ième anniversaire du Centre d’Etudes et de Recherche sur le Médicament de Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypoxia-induced activation of NDR2 underlies brain metastases from Non-Small Cell Lung Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Levallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Biojout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bazille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Normandes de Recherche Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming hypoxia induced chemoresistance with fenofibrate-loaded nanoemulsions in glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Chokry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Groo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Malzert-Fréon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale (JNRB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrontherapy and PARP inhibitors effects on chondrosarcoma cancer stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Commenchail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRR 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Montréal Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypoxia imaging to adapt radiation therapy: from a preclinical proof to the clinic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Baillarguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Derlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th international workshop “Optimizing Imaging and Dose-Response in RadiotherapieS” (Cancéropôle Grand-Ouest)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Erquy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro dosimetry for assessment of Targeted-Alpha-Therapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Jaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Ionization and Spectroscopy of Actinides » workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Leuven (Belgique), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a new spectral deconvolution method for in vitro dosimetry in assessment of targeted alpha therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect brain irradiation with X-ray/Proton beam on circulating immune cell in rodents: A longitudinal modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge M. Candeias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Population Approach Group in Europe Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, A CORONA, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hadronthérapie pour cibler les cellules souches de glioblastomes pour contrer la radiorésistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Helaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Requier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmine Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Scientifiques du CNO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, DEAUVILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lymphocyte recovery model after acute radiation-induced lymphopenia following brain irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Thariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th annual Uppsala Pharmacometrics Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Uppsala (Suède), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute effects of brain irradiation with X-ray/Proton beam on circulating immune cells in rodents: A data and physiology-based modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge M. Candeias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Immunotherapy Radiotherapy Combinations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of hypoxia on the effect of fenofibrate-loaded nanoemulsions in glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Chokry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Groo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Malzert-Fréon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Scientifiques du CNO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, DEAUVILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protons or X-rays-based radiotherapy: a preclinical study of the comparative effects on radiation-induced lymphopenia in the context of brain irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Thao-Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivanova Viktoriia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hue Erika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute effects of brain irradiation with X-ray/Proton beam on circulating immune cells in rodents: A data and physiology-based modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge M. Candeias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, DEAUVILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des modalités de radiothérapie sur les sous populations lymphocytaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge M. Candeias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Congrès de la société française de radiothérapie oncologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics and oxygen dependence of uptake of nanozeolites by human glioblastoma cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayriye Özçelik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Komaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amedlous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajjad Ghojavand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Français des Zéolithes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Voguë, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical study of tumor hypoxia by multimodal MRI and PET imaging in brain metastases: interest of 64Cu-ATSM?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Fantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NanoEmulsions combining fenofibrate and SPIONs for the treatment of glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Chokry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Groo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ons Ben Hadj Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFNano 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reactive species interactome and mitochondria in brain cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pérès Elodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Targeting Mitochondria Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation doses distribution to circulating blood cells following brain irradiation: a simplified model based on blood volume and blood flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Pham Thao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Thariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Mathematical and Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical model of radiation induced-neurotoxicity: longitudinal and multiparametric evaluation of tissue injury and cognitive deficits in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée scientifique nationale OncoNeuroTox</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of proton versus X-rays on circulating leukocytes in a context of brain irradiation: a preclinical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical study of the effects of proton therapy vs conventional X-rays on circulating leukocytes to obtund radiation-induced lymphopenia in a context of brain tumor irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the effects of proton therapy versus X-rays on circulating leukocytes in a context of brain irradiation: a preclinical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The whole-brain irradiation induces skeletal muscle damage in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bécam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'hadronthérapie par ions carbone et protons sur les cellules souches cancéreuses de chondrosarcome en hypoxie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Montanari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Commenchail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Guillamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14éme journée scientifique de la cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosized zeolite for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Amedlous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Mintova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Français des Zéolithes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Voguë, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the sensitivity of murine and human astrocytes after different modalities of irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l’association des Neuro-Oncologues d’Expression Française (ANOCEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the sensitivity of murine and human astrocytes after different modalities of irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, e-congrès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal and multiparametric study of radiotherapy toxicities on healthy brain in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bécam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, e-congrès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle préclinique de radiotoxicité cérébrale : évaluation longitudinale et multiparamétrique des atteintes tissulaires et cognitives chez le rat adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunaud Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Radiothérapie Oncologique (SFRO) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris (visioconférence), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the interest of proton therapy to obtund radiation-induced lymphopenia in a context of brain tumour irradiation: a preclinical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Meeting of the European Radiation Research Society (ERRS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ang2 overexpression optimizes the efficacy of radiochemotherapy in glioblastoma by acting in an autocrine and paracrine manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF Angiogenèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, e-congrès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of targeted irradiation on the healthy brain tissue and cognition in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bécam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunaud Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Meeting for the European Radiation Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of targeted irradiation on the healthy brain tissue and cognition in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bécam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l’association des Neuro-Oncologues d’Expression Française (ANOCEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’IRM de diffusion du muscle squelettique : une méthode pertinente pour détecter les effets à distance induits par l'irradiation cérébrale chez le rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bécam Julie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ropars Gwenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwiri Fatima-Azzahra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toutain Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chazalviel Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès Société Française de Résonance Magnétique en Biologie &amp; Médecine (SFRMBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'une irradiation cérébrale hémisphérique sur le tissu cérébral sain et la cognition : étude longitudinale et multiparamétrique chez le rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bécam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunaud Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la sensibilité des astrocytes murins et humains à différentes modalités d’irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’hypoxie dans les métastases cérébrales issues de cancer du poumon : de l’approche clinique à la pré-clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantin Jade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corroyer-Dulmont Aurélien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Teulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical study of the effects of proton therapy vs conventional X-rays on circulating leukocytes to obtund radiation-induced lymphopenia in a context of brain tumor irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Meeting for the European Radiation Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of targeted irradiation on the healthy brain tissue and cognition: longitudinal and multiparametric study in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bécam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Journée de l'Ecole Doctorale NBISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, e-congrès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de l'IRM multiparamétrique pour détecter les lésions cérébrales induites par l'irradiation chez le rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunaud Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwiri Fatima-Azzahra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ropars Gwenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toutain Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès Société Française de Résonance Magnétique en Biologie &amp; Médecine (SFRMBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The physical activity reduces the brain irradiation-induced skeletal muscle damage in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bécam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroFrance 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, e-congrès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain irradiation-induced skeletal muscle damage: Effects of physical activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bécam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l’association des Neuro-Oncologues d’Expression Française (ANOCEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la sensibilité des astrocytes murins et humains à différentes modalités d’irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Radiothérapie Oncologique (SFRO) 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris (visioconférence), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypoxia image-Guided Radiotherapy for the treatment of brain metastases from primary lung cancer, a preclinical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méziane Ibazizène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Nuclear Technologies for Health Symposium, NTHS2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of bioprinted 3D models of glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPH2020 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, e-congrès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VCAM-1 targeted alpha-particle therapy for early brain metastases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Falzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Frelin-Labalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Tietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain &amp; Brain Pet 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. Journal of cerebral blood flow and metabolism, 39 (PB03-G06), pp.409-409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicenter evaluation of hypoxia effects on OER and RBE of charged particles on glioblastoma cell lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Torrisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Parenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Minafra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Network for Light Ion Hadron Therapy (ENLIGHT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la surexpression de Ang2 dans la récidive du glioblastome après chimio-radiothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale, JNRb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiparametric and longitudinal characterization of whole-brain irradiation model in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Network for Light Ion Hadron Therapy (ENLIGHT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of radiation-induced motor and cognitive impairments in the adult rat model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toutain Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernaudin Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LARC Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiosensitizing Potential of Nanozeolites in Glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Özçelik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.Z. Komaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale, JNRb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is MRI sensitive enough to detect radiation-induced brain alterations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toutain Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunaud Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LARC Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la surexpression de Ang2 dans la récidive du glioblastome après chimio-radiothérapie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corroyer-Dulmont Aurélien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiosensitizing Potential of Nanozeolites in Glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Özçelik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.Z. Komaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LARC-Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ang2 overexpression optimizes the efficacy of chemo-radiotherapy in glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernaudin Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LARC Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of rodent and human astrocytes sensitivity and responses after irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Edwige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernaudin Myriam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale, JNRb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of bioprinted 3D models of glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Vernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernaudin Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale, JNRb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of various radiotherapies to modulate glioblastoma inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Edwige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale, JNRb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Ang2 overexpression in the recurrence of glioblastoma after chemo-radiotherapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corroyer-Dulmont Aurélien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’Ecole Doctorale EdNBise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiosensitizing Potential of Nanozeolites in Glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Özçelik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.Z. Komaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology in Cancer: Engineering for Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radionuclide spatial distribution and dose deposition for in vitro assessments of targeted alpha therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Frelin-Labalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Falzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Quan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nr Sibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Congress of Radiation Research (ICRR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of rodent and human astrocytes sensitivity and responses after irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Edwige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LARC Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An animal model to evaluate radiation-induced damage on the healthy brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toutain Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale, JNRb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over modulation by let and hypoxia-dependent genes in glioblastoma cells exposed to carbon ions therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Network for Light Ion Hadron Therapy (ENLIGHT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI biomarkers for the detection of radiation-induced brain injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale, JNRb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altérations cérébrales induites par la radiothérapie dans un modèle de rat adulte : évaluation par IRM multiparamétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème congrès de la SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Angiopoietin-2 on glioblastoma response to combined chemo-radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernaudin Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European society for medical oncology, ESMO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain. Annals of oncology, 30, pp.1997P</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of tumor reoxygenation by nanoparticles on Tumor Associated Macrophages (TAMs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ozcelik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Medical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelone, Spain. Annals of oncology, 30, pp.1999P, </w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annonc/mdz269.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiparametric and longitudinal characterization of whole-brain irradiation model in rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fa Dwiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Congress of Radiation Research (ICRR 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of bioprinted 3D models of glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Vernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernaudin Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LARC Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of various radiothérapies to modulate glioblastoma inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Edwige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENLIGHT meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de stratégies nanoparticulaires de réoxygénation sur les macrophages associés aux glioblastomes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ozcelik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VCAM-1 TARGETED ALPHA-PARTICLE THERAPY FOR EARLY BRAIN METASTASES.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Falzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Frelin-Labalme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Tietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAF inhibition in glioma cells reduces tumor growth without modifying the efficacy of chemo- and adiotherapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Biennial Congress of the European Association for Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[18F]Fludarabine-PET as a promising tool in differentiation between CNS lymphoma and glioblastoma: comparative analyses with [18F]FDG and [11C]MET in human xenograft models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Hovhannisyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Fillesoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dhilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ibazizène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of tumor microenvironment on the sensitivity of glioblastoma vascularization to irradiation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divoux Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF Angiogenèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Reims, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dialogue between endothelial cells and macrophages might contribute to vasculopathy in response to brain radiotherapy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corroyer-Dulmont Aurélien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e Journée de l'Ecole Doctorale NBISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophages contribute to vascular damage after irradiation in glioblastoma: in vitro and in vivo studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divoux Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marie Sklodowska-Curie Meeting: From Radiation to Innovation in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of radio-induced products from glioblastoma cells on macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit Edwige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marie Sklodowska-Curie Meeting: From Radiation to Innovation in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">StO2-MRI sensitively images the ischemic brain: a comparison to MRI perfusion/diffusion mismatch and [18F]-FMISO-PET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Symposium on Cerebral Blood Flow, Metabolism and Function &amp; 13th International Conference on Quantification of Brain Function with PET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Berlin, Germany. Journal of Cerebral Blood Flow and Metabolism, 37, S1, pp.219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par imagerie multimodale IRM et TEP des métastases cérébrales pour l’adaptation des traitements de radiothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corroyer-Dulmont Aurélien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toutain Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divoux Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méziane Ibazizene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche biomédicale, JNRB 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imagerie IRM pour le suivi de cellules tumorales dans un modèle préclinique de stade précoce de métastases cérébrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corroyer-Dulmont Aurélien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Falzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Sibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNS lymphoma imaging with [18F]fludarabine-PET: comparison with [18F]FDG in a human lymphoma xenograft model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Hovhannisyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Fillesoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dhilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ibazizene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WMIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de l’IRM de Saturation à la TEP FMISO pour évaluer l’hypoxie des glioblastomes : une étude préclinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valable Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corroyer-Dulmont Aurélien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chakhoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toutain Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divoux Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAF: a potential mediator in glioblastoma growth?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordji K.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divoux Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toutain Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées de l’Ecole doctorale Normande de Biologie Intégrative, Santé, Environnement (EdNBISE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI imaging for sensitive tumour cell-tracking during development of early brain metastasis in a preclinical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corroyer-Dulmont Aurélien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Falzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Sibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Symposium on Cerebral Blood Flow, Metabolism and Function &amp; 13th International Conference on Quantification of Brain Function with PET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du microenvironnement tumoral sur la radiosensibilité de la composante vasculaire des glioblastomes : études in vivo et in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corroyer-Dulmont Aurélien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche biomédicale, JNRb 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[18F]Fludarabine-PET as a promising tool in differentiation between CNS lymphoma and glioblastoma: comparative analysis with [18F]FDG in human xenograft models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Hovhannisyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Fillesoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Dhilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ibazizene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRB CHU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité de l’hadronthérapie par ions carbone en comparaison à la radiothérapie par rayons X dans les glioblastomes : quelle influence de l’oxygène ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche biomédicale, JNRB 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la radiosensibilité du compartiment vasculaire dans un contexte de glioblastome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corroyer-Dulmont Aurélien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité de l’hadronthérapie par ions carbone en comparaison à la radiothérapie conventionnelle par rayons X dans les glioblastomes : quelle influence de l’oxygène ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’irradiation par rayons X favorise le phénotype M2 des macrophages dans les glioblastomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI imaging for sensitive tumour cell-tracking during development of early brain metastasis in a preclinical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Falzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.R Sibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Symposium on Cerebral Blood Flow, Metabolism and Function &amp; 13th International Conference on Quantification of Brain Function with PET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Berlin, Germany. Journal of Cerebral Blood Flow and Metabolism, 37, S1, pp.323-324, </w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0271678X17695991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de faisabilité de la quantification par analyse d’images des marqueurs d’hypoxie HIF-1, HIF-2, HIF-3 dans les glioblastomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Pho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenaëlle Levallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Bordji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour Pathologie 2016, Société Française de Pathologie (SFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de nanovecteurs de thérapies gazeuses pour réoxygéner les glioblastomes et augmenter l’efficacité de la radiothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chakhoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Komaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la section 28 du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasculature and white matter follow-up after brain radiotherapy: preclinical study using multiparametric imaging and immunohistochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chakhoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corroyer-Dulmont Aurélien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th biennial International Cognition and Cancer Task Force (ICCTF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ONCOModels: a small animal dedicated platform for oncology research from model development to in vivo imaging at Caen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Haelewyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperoxic gas-induced changes in two models of glioma: an MRI study to assess blood volume and oxygen saturation in rats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chakhoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st World Congress on Advances in Oncology and 19th International Symposium on Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Athènes, Greece. International Journal of Molecular Medicine, 38, pp.S33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI imaging for sensitive tumour cell-tracking during development of early brain metastasis in a preclinical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Falzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Sibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the « ARC research foundation on cancer », Journées Jeunes Chercheurs, Fondation ARC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de nanovecteurs de thérapies gazeuses pour réoxygéner les glioblastomes et augmenter l’efficacité de la radiothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chakhoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Komaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hypoxie favorise le phénotype macrophagique pro-tumoral par la polarisation des macrophages M0 et la ré-éducation des macrophages M1 dans les glioblastomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Gerault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypoxia favors M2 macrophages by inducing macrophage polarization and re-education in glioblastoma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Edwige Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st World Congress on Advances in Oncology and 19th International Symposium on Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Athènes, Greece. International Journal of Molecular Medicine, 38, pp.S34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of hypoxia inducible constructs: application to the inhibition of erythropoietin on glioblastoma cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Bordji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keystone symposia’ 2015 conference on « Hypoxia: From Basic Mechanisms to Therapeutics»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation in vitro de l’efficacité des ions carbone sur le tissu tumoral et de leur toxicité sur le tissu sain cérébral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Gerault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Divoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypoxia induces macrophage polarization and re-education towards an M2 phenotype in glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACR Special Conference on Advances in Brain Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Washington, United States. Cancer research, 75, pp.S23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperoxic gas-induced changes in two models of glioma: an MRI study to assess blood volume and oxygen saturation in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chakhoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Symposium on Cerebral Blood Flow, Metabolism and Function &amp; 12th International Conference on Quantification of Brain Function with PET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Vancouver, Canada. Journal of Cerebral Blood Flow and Metabolism, 36 (S1), pp.525-526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hypoxie tumorale des glioblastomes favorise la migration et la polarisation des macrophages de type M2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Gerault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of hypoxia inducible constructs: application to the inhibition of erythropoietin on glioblastoma cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Anfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Bordji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème édition des journées de l'école doctorale EdNBISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude en TEP [18F]-FMISO de l’hypoxie tumorale : corrélations avec les marqueurs moléculaires d’hypoxie et d’angiogenèse dans les gliomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien Bekaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Lechapt Zalcman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ponte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l’ANOCEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperoxic gas-induced changes in two models of glioma: an MRI study to assess blood volume and oxygen saturation in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chakhoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corroyer-Dulmont Aurélien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXVIIth International Symposium on Cerebral Blood Flow, Metabolism and Function &amp; XIIth International Conference on Quantification of Brain Function with PET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the carbamylated erythropoietin (CEPO) on the expression of aquaporin 4 in a model of cerebral edema following traumatic brain injury in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Schilte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bouzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Boue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales françaises d'anesthésie et de réanimation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France. Société Française Anesthésie Réanimation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophage migration and polarization is triggered by oxygen gradient in glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Corroyer-Dulmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bernaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Biennial Congress of the European Association for Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Munich, Germany. European Journal of Cancer, 50, pp.S23-S249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Combined Study with 18F-FDG and 11C-Methionine Dynamic PET for the Grading of Brain Gliomas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Postnov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Vikhrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Kalaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Konakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1053"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="388A1A62"/>
+    <w:nsid w:val="54B59D7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-valable" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0355-0270" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085766127" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-7578-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05478222v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coupey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao-Nguyen Pham" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Toutain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Ivanova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2025.12.051" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05386921v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Haghdoost" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thariat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iluliana Toma-Dasu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Frey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rodriguez-Lafrasse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpt.2025.101289" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05448224v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Johnson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cei/uxaf075" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05551133v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Beaufils" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Azzahra Dwiri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie B&#233;cam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazalviel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05268938v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Malard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Ballesta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13510002.2025.2557081" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04913185v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.109702" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388061v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05274144v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Leite Ferreira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Biojout" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bazille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Guyot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Malandain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118600" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05064518v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu C&#233;saire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Lecrosnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gilbert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Tudor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers17091580" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05206470v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goliot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jouglar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Jacob" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Christy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Seutin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13014-025-02702-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195637v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lesueur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Clarisse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lequesne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinu Stefan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13014-025-02650-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04921089v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Moreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jaudet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Dessoude" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leleu Thomas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2025.1497195" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04920878v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Amedlous" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H&#233;laine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dalena" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Anfray" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#233;nard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c20383" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05374672v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Audebert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brunaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151385v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge M. Cand&#233;ias" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2025.110801" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04921160v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13014-025-02591-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333093v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/CCI-25-00144" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561039v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04865541v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idlir Licaj" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Feuvret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-024-13353-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04638592v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rousseau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jleuko/qiae156" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04679720v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Delaunay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Levilly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom14091071" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04735605v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Leblond" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2024.06.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04624287v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2024.110406" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04652900v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Ropars" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Naveau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40644-024-00736-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04697314v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2024.108421" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04705579v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2024.08.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04614420v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly H&#233;laine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr05947b" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04504965v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge M Cand&#233;ias" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simonin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2024.2324471" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04294870v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2023.10.007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723915v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Grellard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-024-13002-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04698393v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Mohssine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leclerc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Emery" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2024.104501" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04308804v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Fantin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarina Maya Mehani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-023-01052-8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04005732v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge M Candeias" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-023-02621-4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04190367v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie E Ferre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Komaty" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Ghojavand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2023.113524" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04404933v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Levallet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Douy&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fat&#233;m&#233;h Dubois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06345-3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042586v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Doudard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Corroyer-Dulmont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bernaudin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.16279" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04250335v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillet-Nicolas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valable Samuel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3QI00169E" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03672116v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Postnov" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Pronin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gourand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLU.0000000000004238" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03519111v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Moummad" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lechervy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Raboutet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14010036" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752239v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayriye &#214;z&#231;elik" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112732" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03831642v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Divoux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4858" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03123047v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Collet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Guillamo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hassanein Berro" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ararat Chakhoyan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Constans" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.120.249524" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03335353v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Frelin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Weyts" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.714514" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03244249v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chatre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90662-0" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03346396v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2020.8238" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03332317v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Torrisi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Alberghina" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Lo Furno" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Zappal&#224;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10080767" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409608v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Frelin-Labalme" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Falzone" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boon Quan Lee" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola R. Sibson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.13969" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535459v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thariat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Herault" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beddok" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Feuvret" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvergne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2020.01.010" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02912573v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Anfray" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Zaarour" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2020.120249" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02912590v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie G&#233;rault" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lambert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Leblond" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12082019" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02935419v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ferr&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.08.117" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02861596v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Minafra" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cammarata" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Savoca" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Calvaruso" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21113917" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02346582v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Tietz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noz169" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02989744v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzio Vicario" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Spitale" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12102860" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03027929v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Daouli" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP00111B" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03082539v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12123585" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02429129v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Laurent" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21010133" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02163322v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bailly" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vidal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bonnemaire" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Kraeber-Bod&#233;r&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ch&#233;rel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2019.00772" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086878v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Goldyn" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ruaux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.02.022" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153761v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G&#233;rard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2019.00117" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02090243v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Orczyk" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Villers" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Rusinek" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lepennec" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bazille" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bju.14603" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03027970v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Komatya" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409461v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toutain J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Paul Paty" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Ibaziz&#232;ne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-019-0586-6" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264986v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Barr&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Derlon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2019.05.011" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285007v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006576v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narin&#233;e Hovhannisyan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fillesoye" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillouet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Ibazizene" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.26754" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840129v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#321;ukarska" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jankowska" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gapi&#324;ski" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valable" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anfray" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2017.10.040" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410323v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awala" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ruaux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23020037" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02284998v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02018014v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Khelif" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Quittet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chantepie" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Laffray" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.28252" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840151v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ01427A" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575547v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ferreira da Ponte" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dh Berro" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Collet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Constans" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Emery" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.116.188557" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02043459v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Guillamo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kauffmann" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcroix" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08646-y" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575065v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Valable" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Corroyer-Dulmont" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chakhoyan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Durand" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Toutain" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X16671965" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575007v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bekaert" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lechapt-Zalcman" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ponte" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-017-3677-5" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575557v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A G&#233;rault" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X16663947" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285012v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02006264v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rosenkrantz" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Mikheev" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acra.2017.06.010" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02100869v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Moulin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.19994" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410404v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Dong" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Mintova" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b00265" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402344v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veselina Georgieva" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valtchev" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.06.015" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3W56HDQZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576066v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Beaudet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bourgine" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lelong-Boulouard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lanfumey" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.13256" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TH1ZL2L7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575614v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An G&#233;rault" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Savina" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouquet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-015-3225-0" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01433055v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Paban" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baril" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gilbert" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chambon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2167-7956.1000147" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576135v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Mackenzie" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Petit" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2015.1056442" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410457v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata &#321;ukarska" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldona Jankowska" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Gapi&#324;ski" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.02.043" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587404v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Letourneur" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Roussel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bernaudin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fillesoye" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hr.2015.66" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587314v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2015.00057" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585022v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2015.05.012" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02292354v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Durand" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric T. Mackenzie" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576268v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.2937" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626654v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Orczyk" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosenkrantz" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rusinek" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Nobin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mikheev" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2014.08.169" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01308328v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Wei Wang" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/198697" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655989v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Petit" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Varoqueaux" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/nos260" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660598v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Marteau" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hsz-2012-0318" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664738v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Wastowski" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata T. Sim&#245;es" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layale Yaghi" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo A. Donadi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o T. Pancoto" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2012.10.021" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00861168v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lemasson" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Farion" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krainik" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal R&#233;my" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.24218" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660588v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A Roussel" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Touzani" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2012.178" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00760939v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Detante" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Fraipont" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Grillon" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Luc Barbier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5966/sctm.2011-0043" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00755173v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan van de Looij" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mauconduit" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Beaumont" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1721" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89E301B1E3BCBA181180A8B6FD5FC0F8D01E3E09/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853694v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kluza" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Corazao-Rozas" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Touil" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jendoubi" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maire" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-12-0979" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768931v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pacary" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemot" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhq243" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00658345v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouzat" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Francony" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomas" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0b013e31821cb7b2" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00517172v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Fevre" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouara Mahious" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2009.222" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184334v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Abou-Khalil" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Grand" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Pallafacchina" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-J&#233;r&#244;me Authier" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stem.2009.06.001" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866969v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381408v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1278" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3AF5C3A525191ACE46251694771FE8F70886DE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677382v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00536177v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L Barbier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roussel" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178529v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Era Taoufik" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg J M&#252;ller" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L Roberts" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1091-07.2007" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178542v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2007.05.041" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4ZB5259-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023477v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Saulnier" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mackenzie" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.04699.x" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RVP4X5Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068390v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pacary" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legros" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duchatelle" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecocq" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865370v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric T Mackenzie" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00542010v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benchenane" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berezowski" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Fernandez-Monreal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brillault" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00542804v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Montaner" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Bellail" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472824v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellail" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lesn&#233;" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Liot" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mackenzie" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.02-0372fje" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376878v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Sarrazin" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Botta" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05198748v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nguyen Pham" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moignier" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Grellard" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388074v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05229690v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lozier-Desmurs" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05443235v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasthasia Ilongo Koumba" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Torres And&#243;n" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046508v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191483v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ismail" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05443221v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Proa&#241;o Herrera" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Aleixandre" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Miguel" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376928v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hutinet" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bergot" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05387187v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Chokry" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Groo" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Malzert-Fr&#233;on" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05443287v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Moussa" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomas de Montpreville" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Blanchard" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bernaudin" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836408v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835395v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683731v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Ben Hadj Hassen" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katel Herv&#233;-Aubert" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836389v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835265v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836398v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836376v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835352v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683679v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gouhier" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Martel" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouriou" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Estour" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramakrishna Gandikota" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835407v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N. Moreau" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G. Leclercq" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Desmonts" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bougleux" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835421v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Pham" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04684097v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683664v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Mazzaglia" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Zagami" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Scala" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Piperno" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835252v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683722v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262299v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262304v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685305v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04233371v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ropars" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04390509v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaudet" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262139v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aury-Landas" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Pasquet" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lebhertz" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685282v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04261877v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doudard" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179304v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179263v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Toutain" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge M. Candeias" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179273v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A. Peres" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Helaine" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Requier" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262093v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262051v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03761500v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03761506v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990771v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03643282v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000988v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990640v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03760839v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunaud Carole" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990690v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03643196v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gal" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699264v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bourgeois" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03618448v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699279v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tessonier" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vela" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03618436v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04192035v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990761v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938386v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936254v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04192029v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chazalviel" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685066v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699245v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179302v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990610v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936186v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Pham Thao" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03935731v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jaudet" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03760852v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845697v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ivanova" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03761492v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03364875v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03373182v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757408v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laurence" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Guillamin" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03368915v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03561724v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03284449v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Berro" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Collet" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-S. Guillamo" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chakhoyan" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Constant" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03284544v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassanein Berro David" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Leblond M" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03467508v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moummad" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lechervy" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raboutet" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03284428v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03373206v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Moummad" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lechervy" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Raboutet" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03561918v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03467478v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03364882v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Teulier" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03444560v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Richard" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03561756v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03616264v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03368867v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03284468v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Komaty" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ozcelik" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;laine" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toutain" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03167478v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brunaud" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Dwiri" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03564172v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02488871v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Frelin-Labalme" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roger" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Falzone" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Quan Lee" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nr Sibson" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02488870v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Frelin-Labalme" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Tietz" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02489356v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maingueneau" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-E. Lafargue" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fillesoye" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305030v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Roger" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee B Quan" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02284853v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02284844v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02429577v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266823v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02414509v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Maingueneau" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;lodie Lafargue" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266822v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266827v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ferr&#233;" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ozcelik" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Anfray" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266830v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266824v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Gal" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02402378v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02284903v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02200579v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02275010v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02275005v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02274996v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02267171v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Khelif" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Quittet" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chantepie" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Laffray" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02275001v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02267164v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Orczyk" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Villers" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rusinek" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Le Pennec" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bazille" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02267161v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Divoux" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ibaziz&#232;ne" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02267175v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02275200v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02320429v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hovhannisyan" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillouet" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dhilly" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ibazizene" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269639v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Matysiak" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Komaty-Zaarour" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Allioux" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bordji" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067551v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Matysiak" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allioux" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bordji" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02320446v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268080v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Goldyn" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268068v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268079v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332010v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268085v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lambert" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268075v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Js. Guillamo" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kauffmann" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delcroix" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02275209v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02275218v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268076v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268071v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfray C." TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goldyn K." TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komaty S." TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allioux C." TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaarour M." TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067251v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332031v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276104v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269683v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Touzani" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276077v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269688v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276098v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02384307v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fohlen" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dencausse" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rebic" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pelage" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269666v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331817v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269691v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mikheev" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276092v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02270581v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chazaviel" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276084v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02270583v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271846v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Js Guillamo" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Kauffmann" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Delcroix" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070809v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernaudin" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02270622v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269753v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. G&#233;rault" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276116v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02270592v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271975v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265461v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02270627v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gerault" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271854v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331578v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Belkacem" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271935v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Gerault" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276129v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271936v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276135v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276131v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276133v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276110v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265454v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Calipel" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046555v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190258v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Onal" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363344v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046597v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05199102v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387975v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castro" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pensado-L&#243;pez" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ummarino" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387838v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387894v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079959v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herrera Jeremy Proa&#241;o" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleixandre Flavie" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290050v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046568v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046647v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N Moreau" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G Leclercq" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bougleux" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046585v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190186v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340893v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05198990v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080050v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05229753v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04684043v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Moreau" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dessoude" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain H&#233;rault" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05087850v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835448v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveau Mika&#235;l" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683760v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683954v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683996v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685339v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04684026v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leleu" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683975v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835492v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233;-Aubert Katel" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04192455v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04390843v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Biojout" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazille" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douy&#232;re" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubois" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262018v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04261994v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217091v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Commenchail" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevalier" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262145v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Baillarguet" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04238694v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04390738v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139590v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Taylor" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04261919v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685329v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Thao-Nguyen" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanova Viktoriia" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Erika" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139609v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138799v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04390755v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03643253v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amedlous" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980228v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980450v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A P&#233;r&#232;s Elodie" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938410v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980562v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04192519v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980520v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980543v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699322v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03760862v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757233v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Montanari" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Commenchail" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03643269v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillet" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03368923v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03373228v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03444552v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03284581v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03364893v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03558094v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03467522v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03557900v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03558118v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03368936v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03364915v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;cam Julie" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ropars Gwenn" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwiri Fatima-Azzahra" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chazalviel Laurent" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03467539v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantin Jade" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corroyer-Dulmont Aur&#233;lien" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699307v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03368929v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03364907v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03259790v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03364900v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03373219v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03167512v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vernon" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pasquet" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02487602v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265974v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02406494v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Torrisi" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Parenti" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Russo" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Minafra" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02318474v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02318515v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Naveau" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266383v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02487591v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. &#214;z&#231;elik" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Z. Komaty" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferr&#233;" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02318483v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernaudin Myriam" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02318566v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Edwige" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02318582v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Vernon" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328559v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Ferr&#233;" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266381v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265960v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02318500v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02487594v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02487584v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02406477v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02318556v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02318494v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265958v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02617159v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266445v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328503v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdz269.017" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265969v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02406514v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Touzani" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ropars" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa Dwiri" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brunaud" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02318573v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328451v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266389v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266451v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266195v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert G" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266227v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divoux Didier" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02379585v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Hovhannisyan" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dhilly" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guillouet" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266455v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266224v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266228v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269218v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Falzone" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sibson" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386345v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ibazizene" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265365v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269255v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269169v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269226v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordji K." TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269059v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268986v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02380577v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269183v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269210v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269190v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269111v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265387v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R Sibson" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X17695991" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273521v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pho" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Elie" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guena&#235;lle Levallet" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273540v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Komaty" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269095v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273524v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Haelewyn" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265410v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273530v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273553v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273528v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265390v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Edwige Petit" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02274038v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02274090v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265428v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265416v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273987v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Bekaert" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lechapt Zalcman" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273918v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273822v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02274076v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265464v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boucheix" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Millet" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Schilte" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bouzat" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Boue" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265441v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03190931v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Vikhrova" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Kalaeva" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Konakova" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-valable" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0355-0270" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085766127" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-7578-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05615986v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Chokry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Groo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Corvaisier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Ben Hadj Hassen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Blanchard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12935-026-04309-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05478222v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coupey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao-Nguyen Pham" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Toutain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Ivanova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2025.12.051" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05386921v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Haghdoost" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thariat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iluliana Toma-Dasu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Frey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rodriguez-Lafrasse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpt.2025.101289" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05448224v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Johnson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cei/uxaf075" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05551133v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Beaufils" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Azzahra Dwiri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie B&#233;cam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chazalviel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05268938v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Malard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Ballesta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13510002.2025.2557081" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04913185v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.109702" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05206470v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goliot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jouglar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Jacob" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Christy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Seutin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13014-025-02702-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195637v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lesueur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Clarisse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lequesne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinu Stefan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13014-025-02650-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388061v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05274144v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Leite Ferreira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Biojout" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bazille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Guyot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Malandain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118600" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05064518v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu C&#233;saire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Lecrosnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gilbert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Tudor" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers17091580" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04921089v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Moreau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jaudet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Dessoude" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leleu Thomas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2025.1497195" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04920878v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Amedlous" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H&#233;laine" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dalena" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Anfray" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#233;nard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c20383" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05374672v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Audebert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brunaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151385v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge M. Cand&#233;ias" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2025.110801" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04921160v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13014-025-02591-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333093v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/CCI-25-00144" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561039v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04624287v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2024.110406" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04652900v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Ropars" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Naveau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40644-024-00736-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04697314v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2024.108421" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04865541v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idlir Licaj" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Feuvret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-024-13353-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04638592v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rousseau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jleuko/qiae156" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04679720v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Delaunay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Levilly" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom14091071" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04735605v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Leblond" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2024.06.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04705579v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2024.08.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04614420v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly H&#233;laine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr05947b" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723915v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Grellard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-024-13002-1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04294870v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2023.10.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04698393v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Mohssine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leclerc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Emery" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2024.104501" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04504965v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge M Cand&#233;ias" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simonin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2024.2324471" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04308804v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Fantin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarina Maya Mehani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-023-01052-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04005732v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge M Candeias" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13046-023-02621-4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04190367v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie E Ferre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Komaty" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajjad Ghojavand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2023.113524" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04404933v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Levallet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Douy&#232;re" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fat&#233;m&#233;h Dubois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06345-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042586v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Doudard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Corroyer-Dulmont" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bernaudin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.16279" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04250335v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillet-Nicolas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valable Samuel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3QI00169E" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03672116v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Postnov" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Pronin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gourand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLU.0000000000004238" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03519111v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Moummad" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lechervy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Raboutet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14010036" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752239v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayriye &#214;z&#231;elik" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112732" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03831642v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Divoux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4858" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03123047v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Collet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Guillamo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hassanein Berro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ararat Chakhoyan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Constans" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.120.249524" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03335353v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Frelin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Weyts" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.714514" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03244249v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chatre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90662-0" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03346396v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2020.8238" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03332317v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Torrisi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Alberghina" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Lo Furno" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Zappal&#224;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10080767" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409608v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Frelin-Labalme" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roger" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Falzone" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boon Quan Lee" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola R. Sibson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.13969" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535459v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thariat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Herault" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beddok" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Feuvret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvergne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2020.01.010" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02346582v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Tietz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noz169" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02989744v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzio Vicario" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Spitale" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cammarata" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Minafra" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12102860" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02912573v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Anfray" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Zaarour" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2020.120249" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02912590v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie G&#233;rault" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lambert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Leblond" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12082019" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02935419v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ferr&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.08.117" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02861596v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Savoca" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Calvaruso" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21113917" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03027929v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Daouli" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Badawi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP00111B" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03082539v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12123585" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02429129v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Laurent" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21010133" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02163322v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bailly" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vidal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bonnemaire" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Kraeber-Bod&#233;r&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ch&#233;rel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2019.00772" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086878v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Goldyn" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ruaux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.02.022" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153761v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G&#233;rard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2019.00117" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02090243v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Orczyk" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Villers" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Rusinek" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lepennec" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bazille" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bju.14603" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03027970v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Komatya" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409461v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toutain J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Paul Paty" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Ibaziz&#232;ne" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13550-019-0586-6" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264986v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Barr&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Derlon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2019.05.011" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285007v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006576v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narin&#233;e Hovhannisyan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fillesoye" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillouet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ziane Ibazizene" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.26754" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840129v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#321;ukarska" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jankowska" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gapi&#324;ski" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valable" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Anfray" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2017.10.040" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410323v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awala" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ruaux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23020037" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02284998v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02018014v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Khelif" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Quittet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chantepie" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Laffray" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.28252" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575557v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chakhoyan" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Corroyer-Dulmont" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A G&#233;rault" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Toutain" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X16663947" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840151v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ01427A" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575547v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ferreira da Ponte" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dh Berro" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Collet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Constans" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Emery" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.116.188557" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02043459v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Guillamo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kauffmann" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcroix" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08646-y" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575065v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Valable" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Durand" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X16671965" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575007v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bekaert" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lechapt-Zalcman" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ponte" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-017-3677-5" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02100869v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Moulin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.19994" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02006264v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Rosenkrantz" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Mikheev" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acra.2017.06.010" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02285012v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410404v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Dong" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Mintova" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b00265" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576066v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Beaudet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bourgine" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lelong-Boulouard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lanfumey" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.13256" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TH1ZL2L7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575614v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An G&#233;rault" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Savina" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bouquet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-015-3225-0" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402344v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veselina Georgieva" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valtchev" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.06.015" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3W56HDQZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01433055v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Paban" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baril" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gilbert" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chambon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2167-7956.1000147" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576135v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Mackenzie" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Petit" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2015.1056442" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410457v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata &#321;ukarska" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldona Jankowska" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Gapi&#324;ski" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.02.043" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587404v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Letourneur" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Roussel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bernaudin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fillesoye" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hr.2015.66" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587314v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2015.00057" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585022v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2015.05.012" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02292354v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Durand" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric T. Mackenzie" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576268v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.2937" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626654v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Orczyk" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosenkrantz" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rusinek" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Nobin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mikheev" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2014.08.169" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01308328v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Wei Wang" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/198697" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655989v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Petit" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Varoqueaux" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/nos260" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660598v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Marteau" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hsz-2012-0318" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664738v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Wastowski" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata T. Sim&#245;es" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layale Yaghi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo A. Donadi" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o T. Pancoto" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2012.10.021" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00861168v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lemasson" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Farion" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krainik" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal R&#233;my" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.24218" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660588v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A Roussel" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Touzani" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2012.178" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00760939v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Detante" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Fraipont" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Grillon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Luc Barbier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5966/sctm.2011-0043" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00755173v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan van de Looij" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mauconduit" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Beaumont" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1721" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/89E301B1E3BCBA181180A8B6FD5FC0F8D01E3E09/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853694v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kluza" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Corazao-Rozas" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Touil" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jendoubi" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maire" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-12-0979" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768931v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pacary" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhq243" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00658345v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouzat" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Francony" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomas" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0b013e31821cb7b2" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00517172v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Fevre" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouara Mahious" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2009.222" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184334v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Abou-Khalil" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Grand" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Pallafacchina" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-J&#233;r&#244;me Authier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stem.2009.06.001" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866969v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381408v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Segebarth" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1278" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3AF5C3A525191ACE46251694771FE8F70886DE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677382v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00536177v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L Barbier" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roussel" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178529v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Era Taoufik" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg J M&#252;ller" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael L Roberts" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1091-07.2007" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178542v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2007.05.041" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4ZB5259-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023477v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Saulnier" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mackenzie" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.04699.x" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RVP4X5Z-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068390v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pacary" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legros" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duchatelle" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lecocq" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865370v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric T Mackenzie" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00542010v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benchenane" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berezowski" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Fernandez-Monreal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brillault" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00542804v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Montaner" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Bellail" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472824v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellail" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lesn&#233;" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Liot" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mackenzie" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.02-0372fje" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388074v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05198748v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nguyen Pham" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moignier" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Grellard" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376878v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Sarrazin" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Botta" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046508v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05229690v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lozier-Desmurs" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05443235v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasthasia Ilongo Koumba" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Torres And&#243;n" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191483v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ismail" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05443221v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Proa&#241;o Herrera" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Aleixandre" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Miguel" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376928v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hutinet" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bergot" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05387187v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Malzert-Fr&#233;on" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05443287v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Moussa" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomas de Montpreville" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bernaudin" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835395v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836408v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835265v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683731v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katel Herv&#233;-Aubert" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836389v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836398v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836376v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835352v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683679v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gouhier" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Martel" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouriou" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Estour" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramakrishna Gandikota" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835407v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N. Moreau" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G. Leclercq" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Desmonts" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bougleux" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835421v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. Pham" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04684097v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683664v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Mazzaglia" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Zagami" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Scala" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Piperno" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835252v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683722v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262299v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04390509v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaudet" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262304v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685305v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04233371v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ropars" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262139v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aury-Landas" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Pasquet" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lebhertz" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685282v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04261877v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doudard" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179304v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179263v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Toutain" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge M. Candeias" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179273v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A. Peres" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Helaine" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Requier" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262093v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262051v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990771v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03761506v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03761500v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03643282v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03643196v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunaud Carole" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699264v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bourgeois" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03618448v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000988v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990640v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03760839v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990690v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699279v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tessonier" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Vela" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03618436v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04192035v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990761v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938386v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936254v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685066v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04192029v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chazalviel" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699245v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179302v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990610v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936186v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Pham Thao" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03935731v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jaudet" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03760852v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845697v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ivanova" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03761492v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03364875v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03467508v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moummad" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lechervy" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raboutet" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03373182v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757408v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laurence" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Guillamin" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03368915v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03561724v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03284449v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Berro" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Collet" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-S. Guillamo" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chakhoyan" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Constant" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03284544v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassanein Berro David" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Leblond M" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03373206v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Moummad" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lechervy" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Raboutet" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03284428v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03561918v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03467478v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03364882v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Teulier" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03444560v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Richard" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03561756v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03616264v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03368867v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03284468v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Komaty" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ozcelik" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;laine" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toutain" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03167478v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brunaud" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Dwiri" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03564172v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02488871v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Frelin-Labalme" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roger" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Falzone" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Quan Lee" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nr Sibson" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02488870v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Frelin-Labalme" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Tietz" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02489356v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maingueneau" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-E. Lafargue" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fillesoye" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305030v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Roger" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee B Quan" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02284853v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266823v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02414509v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Maingueneau" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;lodie Lafargue" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02284844v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02429577v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266822v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266827v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ferr&#233;" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ozcelik" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Anfray" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266830v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266824v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Gal" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02402378v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02284903v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02200579v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02275010v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02267171v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Khelif" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Quittet" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chantepie" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Laffray" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02275005v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02274996v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02275001v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02267161v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Divoux" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ibaziz&#232;ne" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02267164v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Orczyk" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Villers" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rusinek" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Le Pennec" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bazille" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02267175v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02320429v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hovhannisyan" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillouet" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dhilly" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ibazizene" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269639v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Matysiak" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Komaty-Zaarour" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Allioux" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bordji" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02275200v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268068v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268079v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332010v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268085v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lambert" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268075v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Js. Guillamo" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kauffmann" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delcroix" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067551v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Matysiak" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allioux" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bordji" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02320446v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268080v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Goldyn" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02275209v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02275218v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268076v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268071v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfray C." TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goldyn K." TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komaty S." TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allioux C." TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaarour M." TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067251v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332031v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276104v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269683v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Touzani" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276077v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269688v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276098v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331817v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02384307v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fohlen" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dencausse" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rebic" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pelage" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269691v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mikheev" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269666v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276092v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02270581v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chazaviel" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276084v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02270583v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276116v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02270592v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271975v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271846v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Js Guillamo" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Kauffmann" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Delcroix" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070809v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernaudin" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02270622v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269753v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. G&#233;rault" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265461v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02270627v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gerault" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331578v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Belkacem" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271854v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271935v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Gerault" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276129v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271936v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276135v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276131v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276133v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02276110v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265454v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Calipel" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046555v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190258v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Onal" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363344v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046597v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05199102v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387975v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castro" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pensado-L&#243;pez" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ummarino" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387838v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046568v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079959v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herrera Jeremy Proa&#241;o" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleixandre Flavie" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387894v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290050v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046647v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie N Moreau" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G Leclercq" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bougleux" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046585v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190186v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340893v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05198990v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080050v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05229753v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04684043v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. N. Moreau" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dessoude" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain H&#233;rault" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05087850v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683760v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835448v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveau Mika&#235;l" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683954v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683996v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685339v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04684026v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leleu" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683975v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835492v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233;-Aubert Katel" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04390843v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Biojout" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazille" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douy&#232;re" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubois" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04192455v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217091v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Commenchail" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevalier" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262145v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Baillarguet" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04262018v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04261994v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04238694v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139590v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Taylor" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04261919v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04390738v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139609v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685329v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Thao-Nguyen" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanova Viktoriia" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Erika" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138799v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04390755v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03643253v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amedlous" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980228v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980562v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980450v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A P&#233;r&#232;s Elodie" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938410v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04192519v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980520v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699322v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980543v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03760862v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757233v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Montanari" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Commenchail" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03643269v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Guillet" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03284581v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03364893v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03368923v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03373228v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03444552v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03557900v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03558118v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03368936v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03364915v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;cam Julie" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ropars Gwenn" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwiri Fatima-Azzahra" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chazalviel Laurent" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03558094v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03467522v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03467539v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantin Jade" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corroyer-Dulmont Aur&#233;lien" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699307v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03368929v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03364907v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03259790v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03364900v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03373219v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02487602v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03167512v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vernon" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pasquet" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265974v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02406494v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Torrisi" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Parenti" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Russo" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Minafra" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02318474v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265960v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02318500v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernaudin Myriam" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02487594v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. &#214;z&#231;elik" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Z. Komaty" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferr&#233;" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02318515v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Naveau" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266383v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02487591v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02318483v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02318566v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Edwige" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02318582v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Vernon" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328559v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Ferr&#233;" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266381v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02487584v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02406477v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02318556v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02318494v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265958v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02617159v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265969v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266445v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328503v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdz269.017" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02406514v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Touzani" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ropars" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa Dwiri" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brunaud" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02318573v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328451v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266389v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266451v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266195v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert G" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02379585v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Hovhannisyan" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dhilly" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guillouet" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266227v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divoux Didier" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266455v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266224v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02266228v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265365v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269255v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269218v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Falzone" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sibson" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386345v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ibazizene" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269169v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269226v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bordji K." TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269059v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268986v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02380577v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269111v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269210v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269190v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269183v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265387v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R Sibson" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X17695991" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273521v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pho" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Elie" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guena&#235;lle Levallet" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273540v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Komaty" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02269095v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273524v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Haelewyn" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265410v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273530v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273553v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273528v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265390v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Edwige Petit" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02274090v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02274038v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265428v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265416v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273918v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273822v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273987v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Bekaert" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lechapt Zalcman" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02274076v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265464v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boucheix" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Millet" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Schilte" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bouzat" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Boue" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265441v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03190931v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Vikhrova" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Kalaeva" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Konakova" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>