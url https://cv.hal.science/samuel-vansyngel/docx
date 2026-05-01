--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -735,372 +735,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04015225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'amateur, le semi-pro et le professionnel dans les sports électroniques. Ethnographie du travail des compétiteurs et de leur présentation de soi</w:t>
+                <w:t xml:space="preserve">The Magic Esport Strategy: Pratices And Critiscims From Competitive Players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vansyngel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loisirs et styles de vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RT 11 et 14 de l'AFS; MSH Paris Nord, Oct 2021, Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">Board Games Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Paris Nord; Université Sorbonne Paris Nord, Apr 2021, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04015228v1</w:t>
+                <w:t xml:space="preserve">hal-04015229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Magic Esport Strategy: Pratices And Critiscims From Competitive Players</w:t>
+                <w:t xml:space="preserve">L'amateur, le semi-pro et le professionnel dans les sports électroniques. Ethnographie du travail des compétiteurs et de leur présentation de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vansyngel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Board Games Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSH Paris Nord; Université Sorbonne Paris Nord, Apr 2021, Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">Loisirs et styles de vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RT 11 et 14 de l'AFS; MSH Paris Nord, Oct 2021, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04015229v1</w:t>
+                <w:t xml:space="preserve">hal-04015228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire du jeu vidéo un sport professionnel&amp;quot;. De la professionnalisation à l'institutionnalisation d'une passion ordinaire</w:t>
+                <w:t xml:space="preserve">Engaging Women In Games. The Stakes of Diversity Challenges in French Esport Institutionalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vansyngel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du GIS Jeu et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS Jeu et Société; Université Paris 1 Panthéon-Sorbonne, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">14th Conferences of the European Sociology Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RS01, Aug 2019, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04015231v1</w:t>
+                <w:t xml:space="preserve">hal-04015235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'usage informatique à l'attention des corps par la photo-etnographie</w:t>
+                <w:t xml:space="preserve">Faire du jeu vidéo un sport professionnel&amp;quot;. De la professionnalisation à l'institutionnalisation d'une passion ordinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vansyngel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème congrès de l'Association Française de Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RT 47, Aug 2019, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Colloque du GIS Jeu et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Jeu et Société; Université Paris 1 Panthéon-Sorbonne, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04015233v1</w:t>
+                <w:t xml:space="preserve">hal-04015231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engaging Women In Games. The Stakes of Diversity Challenges in French Esport Institutionalization</w:t>
+                <w:t xml:space="preserve">De l'usage informatique à l'attention des corps par la photo-etnographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vansyngel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Conferences of the European Sociology Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RS01, Aug 2019, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">8ème congrès de l'Association Française de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RT 47, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04015235v1</w:t>
+                <w:t xml:space="preserve">hal-04015233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà de l'écran/ Approche ethnographique du travail et de la présentation de soi des professionnels dans l'esport</w:t>
               </w:r>
@@ -1149,247 +1149,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04015237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French esports institutionalization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Esports institutionalization: The case of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vansyngel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Velpry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Besombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GamiFIN Conference 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Pori, Finland. pp.123-130</w:t>
+              <w:t xml:space="preserve">Esports Conference (ESC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of California in Irvine (UCI), Oct 2018, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02180671v1</w:t>
+                <w:t xml:space="preserve">hal-04015494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esports institutionalization: The case of France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">French esports institutionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vansyngel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Arthur Velpry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Besombes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Esports Conference (ESC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of California in Irvine (UCI), Oct 2018, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">GamiFIN Conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Pori, Finland. pp.123-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04015494v1</w:t>
+                <w:t xml:space="preserve">hal-02180671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émiettement institutionnel de l'esport en France : Une reconnaissance des pouvoirs publics malgré le désengagement du ministère des Sports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vansyngel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1665,51 +1665,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vansyngel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138im" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551601v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.6083" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888170v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.53264" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QB2LFXP5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237362v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888163v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.marti.2021.01.0121" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628751v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voisin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015225v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015228v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015229v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015231v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015233v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015235v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015237v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180671v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Velpry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besombes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015494v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015147v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015242v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vansyngel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138im" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551601v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.6083" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888170v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.53264" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QB2LFXP5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237362v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888163v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.marti.2021.01.0121" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628751v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voisin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015225v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015229v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015228v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015235v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015231v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015233v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015237v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015494v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besombes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Velpry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180671v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015147v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015242v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>