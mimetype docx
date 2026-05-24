--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -735,165 +735,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04015225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Magic Esport Strategy: Pratices And Critiscims From Competitive Players</w:t>
+                <w:t xml:space="preserve">L'amateur, le semi-pro et le professionnel dans les sports électroniques. Ethnographie du travail des compétiteurs et de leur présentation de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vansyngel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Board Games Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MSH Paris Nord; Université Sorbonne Paris Nord, Apr 2021, Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">Loisirs et styles de vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RT 11 et 14 de l'AFS; MSH Paris Nord, Oct 2021, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04015229v1</w:t>
+                <w:t xml:space="preserve">hal-04015228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'amateur, le semi-pro et le professionnel dans les sports électroniques. Ethnographie du travail des compétiteurs et de leur présentation de soi</w:t>
+                <w:t xml:space="preserve">The Magic Esport Strategy: Pratices And Critiscims From Competitive Players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vansyngel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loisirs et styles de vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RT 11 et 14 de l'AFS; MSH Paris Nord, Oct 2021, Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">Board Games Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Paris Nord; Université Sorbonne Paris Nord, Apr 2021, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04015228v1</w:t>
+                <w:t xml:space="preserve">hal-04015229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engaging Women In Games. The Stakes of Diversity Challenges in French Esport Institutionalization</w:t>
               </w:r>
@@ -1149,247 +1149,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04015237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esports institutionalization: The case of France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">French esports institutionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vansyngel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Arthur Velpry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Besombes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Velpry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Esports Conference (ESC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of California in Irvine (UCI), Oct 2018, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">GamiFIN Conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Pori, Finland. pp.123-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04015494v1</w:t>
+                <w:t xml:space="preserve">hal-02180671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French esports institutionalization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Esports institutionalization: The case of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vansyngel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Velpry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Besombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GamiFIN Conference 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Pori, Finland. pp.123-130</w:t>
+              <w:t xml:space="preserve">Esports Conference (ESC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of California in Irvine (UCI), Oct 2018, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02180671v1</w:t>
+                <w:t xml:space="preserve">hal-04015494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émiettement institutionnel de l'esport en France : Une reconnaissance des pouvoirs publics malgré le désengagement du ministère des Sports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vansyngel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1665,51 +1665,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vansyngel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138im" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551601v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.6083" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888170v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.53264" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QB2LFXP5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237362v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888163v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.marti.2021.01.0121" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628751v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voisin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015225v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015229v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015228v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015235v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015231v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015233v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015237v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015494v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besombes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Velpry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180671v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015147v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015242v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vansyngel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138im" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551601v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.6083" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888170v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.53264" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QB2LFXP5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237362v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888163v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.marti.2021.01.0121" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628751v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Voisin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015225v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015228v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015229v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015235v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015231v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015233v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015237v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180671v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Velpry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besombes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015494v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015147v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015242v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>