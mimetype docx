--- v0 (2026-03-07)
+++ v1 (2026-04-12)
@@ -187,248 +187,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dial-a-Ride Problem with School Bell Time Adjustment</w:t>
+                <w:t xml:space="preserve">The assignment-dial-a-ride-problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Vercraene</w:t>
+                <w:t xml:space="preserve">Timothée Chane-Haï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Lehuédé</w:t>
+                <w:t xml:space="preserve">Vercraene Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Péton</w:t>
+                <w:t xml:space="preserve">Monteiro Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1287/trsc.2022.1160⟩</w:t>
+              <w:t xml:space="preserve">Health Care Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (4), pp.770-784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10729-023-09655-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03771405v1</w:t>
+                <w:t xml:space="preserve">hal-04401502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The assignment-dial-a-ride-problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Dial-a-Ride Problem with School Bell Time Adjustment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vercraene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Chane-Haï</w:t>
+                <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vercraene Samuel</w:t>
+                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monteiro Thibaud</w:t>
+                <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Care Management Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (4), pp.770-784. </w:t>
+              <w:t xml:space="preserve">Transportation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (1), pp.156-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10729-023-09655-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1287/trsc.2022.1160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401502v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The time-consistent dial-a-ride problem</w:t>
               </w:r>
@@ -440,77 +440,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 79 (4), pp.452-478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -687,64 +687,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geovanny Osorio Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -925,77 +925,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 91, pp.99-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1133,51 +1133,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination of manufacturing, remanufacturing and returns acceptance in hybrid manufacturing/remanufacturing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1237,51 +1237,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal control of a production-inventory system with product returns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1345,51 +1345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D.P. Flapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 218 (2), pp.392-400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1506,51 +1506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Oulad Kouider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1575,77 +1575,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'optimisation conjointe de l'affectation et du transport d'enfant en situation de handicap dans des établissements médicaux-sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Chane-Haï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1683,77 +1683,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dial-A-Ride Problem with School Bell time Adjustment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2023 : 24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Rennes (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1778,90 +1778,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the non-urgent sanitary transportation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Chane-Haï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Control, Automation and Diagnosis (ICCAD 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Rome, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1908,77 +1908,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated School Bell Time Adjustment and Vehicle Routing for Paratransit Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Triennial Symposium on Transportation Analysis conference (TRISTAN XI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Balaclava, Mauritius</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2003,90 +2003,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidage des métaheuristiques par machine-learning, application au transport d'enfants en situation de handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Chane-Haï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2111,90 +2111,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge-guided search applied to the transportation of disabled people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Chane-Haï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Healthcare International Conference (SHeIC 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Troyes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2219,77 +2219,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharing a ride time constraint in a multi-trip dial-a-ride problem. An application to the non-urgent patient transportation problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Chane-Haï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Modeling, Optimization and Simulation (MOSIM 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2308,745 +2308,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economically Optimal Control of a Cold Room Using an Artificial Neural Network and Dynamic Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alnour Ribault</w:t>
+                <w:t xml:space="preserve">Consistent-DARP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lucie Peguet</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lehuédé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization (VeRoLog 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Seville, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02450380v1</w:t>
+                <w:t xml:space="preserve">hal-03127945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent-DARP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oscar Tellez</w:t>
+                <w:t xml:space="preserve">Economically Optimal Control of a Cold Room Using an Artificial Neural Network and Dynamic Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alnour Ribault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Peguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization (VeRoLog 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.2002-2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127945v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dial-a-ride problem with school bell adjustment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Workshop on Synchronization in Transport SynchroTrans 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Nantes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1287/trsc.2022.1160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification des opérations de ballastage pour la maintenance des voies ferrées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
+                <w:t xml:space="preserve">The time consistent Dial-a-Ride Problem in the transport of people with disabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bontems</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lehuédé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
+              <w:t xml:space="preserve">Les 25es journées STP du GdR MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765077v1</w:t>
+                <w:t xml:space="preserve">hal-03127950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The time consistent Dial-a-Ride Problem in the transport of people with disabilities</w:t>
+                <w:t xml:space="preserve">Consistent Dial-a-Ride Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 25es journées STP du GdR MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">60th Annual Conference Canadian Operational Research Society (CORS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Halifax, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127950v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent Dial-a-Ride Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oscar Tellez</w:t>
+                <w:t xml:space="preserve">Planification des opérations de ballastage pour la maintenance des voies ferrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Roux-Sablier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bontems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60th Annual Conference Canadian Operational Research Society (CORS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Halifax, Canada</w:t>
+              <w:t xml:space="preserve">19ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986181v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude pour l'analyse et l'optimisation du transport des personnes en situation de handicap</w:t>
               </w:r>
@@ -3058,64 +3058,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geovanny Osorio Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3183,77 +3183,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IFAC World Congress of the International Federation of Automatic Control (IFAC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3304,77 +3304,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Ciudad Región sostenible como proyecto :desafíos actules. Visiones cruzadas y perspectivas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Bogotá, Colombie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3501,269 +3501,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du transport mutualisé d'enfants en situation de handicap avec véhicules reconfigurables</w:t>
+                <w:t xml:space="preserve">The heterogeneous dial-a-ride problem with reconfigurable vehicle capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
+              <w:t xml:space="preserve">VeRoLog 2016: annual workshop of the EURO working group on Vehicle Routing and Logistics optimization (VeRoLog)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01314741v1</w:t>
+                <w:t xml:space="preserve">hal-03127936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The heterogeneous dial-a-ride problem with reconfigurable vehicle capacity</w:t>
+                <w:t xml:space="preserve">LNS based Matheuristic for the Dial-a-Ride Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VeRoLog 2016: annual workshop of the EURO working group on Vehicle Routing and Logistics optimization (VeRoLog)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">23ème Journées STP du GDR MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127936v1</w:t>
+                <w:t xml:space="preserve">hal-03127934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logistical Optimization of Nuclear Waste Flows during Decommissioning</w:t>
               </w:r>
@@ -3801,51 +3801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Energy Management (ICEM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
@@ -3868,178 +3868,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LNS based Matheuristic for the Dial-a-Ride Problem</w:t>
+                <w:t xml:space="preserve">Optimisation du transport mutualisé d'enfants en situation de handicap avec véhicules reconfigurables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Journées STP du GDR MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Colmar, France</w:t>
+              <w:t xml:space="preserve">17ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127934v1</w:t>
+                <w:t xml:space="preserve">hal-01314741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification et gestion des flux de déchets issus du démantèlement d'installations nucléaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4129,77 +4129,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21e journées STP du GDR MACS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4224,51 +4224,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de sensibilité dans une classe de processus de décision markoviens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4319,51 +4319,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination of manufacturing, remanufacturing and returns acceptance in a hybrid production-inventory system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D.P. Flapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4414,51 +4414,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de sensibilité d'un système de contrôle d'admission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Karaesmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4509,51 +4509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-stage production/inventory system with admission control of product returns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4591,51 +4591,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of a two-stage production/inventory system with products returns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4740,77 +4740,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dial-A-Ride Problem with School Bell time Adjustment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4873,90 +4873,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fleet size and mix dial-a-ride problem with reconfigurable vehicle capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Laboratoire DISP. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5068,51 +5068,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="16FFF0C5"/>
+    <w:nsid w:val="8B0237A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5299,51 +5299,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-vercraene" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7501-1837" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170685578" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771405v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vercraene" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monteiro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2022.1160" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401502v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chane-Ha&#239;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vercraene Samuel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monteiro Thibaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10729-023-09655-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460670v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Tellez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vercraene Vercraene" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22063" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003595v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alnour Ribault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Henry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1831705" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546111v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daguet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geovanny Osorio Montoya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2020.1768435" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858481v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gayon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Karaesmen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2017.1600" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768291v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2018.03.020" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497901v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simme Douwe Flapper" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.03.018" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947104v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2013.11.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789178v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678603v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D.P. Flapper" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2011.10.051" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN3D9QZ3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534961v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur H&#233;am" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Oulad Kouider" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820590v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987613v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423051v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152350" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709753v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595296v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398625v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124964v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450380v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Peguet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.497" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127945v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285166v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765077v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roux-Sablier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bontems" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127950v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986181v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882752v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760353v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127942v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887261v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314741v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127936v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408799v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannina Dottavio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Andrade" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Renard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127934v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496074v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dachicourt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127929v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789175v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789179v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579911v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Karaesmen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789176v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579897v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Jemai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100712-3-FR-2020.00039" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327511v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619103v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-vercraene" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7501-1837" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170685578" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401502v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chane-Ha&#239;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vercraene Samuel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monteiro Thibaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10729-023-09655-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771405v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vercraene" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monteiro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2022.1160" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460670v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Tellez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vercraene Vercraene" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22063" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003595v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alnour Ribault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Henry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1831705" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546111v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daguet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geovanny Osorio Montoya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2020.1768435" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858481v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gayon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Karaesmen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2017.1600" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768291v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2018.03.020" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497901v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simme Douwe Flapper" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.03.018" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947104v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2013.11.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789178v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678603v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D.P. Flapper" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2011.10.051" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN3D9QZ3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534961v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur H&#233;am" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Oulad Kouider" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820590v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987613v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423051v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152350" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709753v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595296v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398625v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124964v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127945v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450380v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Peguet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.497" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285166v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127950v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986181v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765077v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roux-Sablier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bontems" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882752v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760353v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127942v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887261v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127936v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127934v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408799v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannina Dottavio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Andrade" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Renard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314741v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496074v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dachicourt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127929v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789175v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789179v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579911v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Karaesmen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789176v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579897v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Jemai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100712-3-FR-2020.00039" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327511v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619103v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>