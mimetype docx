--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -1889,243 +1889,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated School Bell Time Adjustment and Vehicle Routing for Paratransit Optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Lehuédé</w:t>
+                <w:t xml:space="preserve">Guidage des métaheuristiques par machine-learning, application au transport d'enfants en situation de handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Chane-Haï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vercraene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Triennial Symposium on Transportation Analysis conference (TRISTAN XI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Balaclava, Mauritius</w:t>
+              <w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03709753v1</w:t>
+                <w:t xml:space="preserve">hal-03595296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidage des métaheuristiques par machine-learning, application au transport d'enfants en situation de handicap</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Robardet</w:t>
+                <w:t xml:space="preserve">Integrated School Bell Time Adjustment and Vehicle Routing for Paratransit Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+              <w:t xml:space="preserve">11th Triennial Symposium on Transportation Analysis conference (TRISTAN XI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Balaclava, Mauritius</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595296v1</w:t>
+                <w:t xml:space="preserve">hal-03709753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge-guided search applied to the transportation of disabled people</w:t>
               </w:r>
@@ -2308,278 +2308,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent-DARP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oscar Tellez</w:t>
+                <w:t xml:space="preserve">Economically Optimal Control of a Cold Room Using an Artificial Neural Network and Dynamic Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alnour Ribault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Peguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization (VeRoLog 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Berlin, Germany. pp.2002-2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127945v1</w:t>
+                <w:t xml:space="preserve">hal-02450380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economically Optimal Control of a Cold Room Using an Artificial Neural Network and Dynamic Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alnour Ribault</w:t>
+                <w:t xml:space="preserve">Consistent-DARP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lucie Peguet</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lehuédé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization (VeRoLog 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Seville, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.497⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02450380v1</w:t>
+                <w:t xml:space="preserve">hal-03127945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dial-a-ride problem with school bell adjustment</w:t>
               </w:r>
@@ -2676,269 +2676,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The time consistent Dial-a-Ride Problem in the transport of people with disabilities</w:t>
+                <w:t xml:space="preserve">Consistent Dial-a-Ride Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 25es journées STP du GdR MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">60th Annual Conference Canadian Operational Research Society (CORS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Halifax, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127950v1</w:t>
+                <w:t xml:space="preserve">hal-01986181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent Dial-a-Ride Problem</w:t>
+                <w:t xml:space="preserve">The time consistent Dial-a-Ride Problem in the transport of people with disabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60th Annual Conference Canadian Operational Research Society (CORS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Halifax, Canada</w:t>
+              <w:t xml:space="preserve">Les 25es journées STP du GdR MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986181v1</w:t>
+                <w:t xml:space="preserve">hal-03127950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification des opérations de ballastage pour la maintenance des voies ferrées</w:t>
               </w:r>
@@ -3272,256 +3272,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutualisation du transport d'enfants en situation de handicap avec de véhicules reconfigurables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oscar Tellez</w:t>
+                <w:t xml:space="preserve">Optimisation économique de la production d'énergie thermique avec stockage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alnour Ribault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Ciudad Región sostenible como proyecto :desafíos actules. Visiones cruzadas y perspectivas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Bogotá, Colombie</w:t>
+              <w:t xml:space="preserve">18ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127942v1</w:t>
+                <w:t xml:space="preserve">hal-01887261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation économique de la production d'énergie thermique avec stockage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alnour Ribault</w:t>
+                <w:t xml:space="preserve">Mutualisation du transport d'enfants en situation de handicap avec de véhicules reconfigurables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lehuédé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
+              <w:t xml:space="preserve">La Ciudad Región sostenible como proyecto :desafíos actules. Visiones cruzadas y perspectivas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Bogotá, Colombie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887261v1</w:t>
+                <w:t xml:space="preserve">hal-03127942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The heterogeneous dial-a-ride problem with reconfigurable vehicle capacity</w:t>
               </w:r>
@@ -3622,51 +3622,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LNS based Matheuristic for the Dial-a-Ride Problem</w:t>
+                <w:t xml:space="preserve">Optimisation du transport mutualisé d'enfants en situation de handicap avec véhicules reconfigurables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
@@ -3697,319 +3697,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Journées STP du GDR MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Colmar, France</w:t>
+              <w:t xml:space="preserve">17ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127934v1</w:t>
+                <w:t xml:space="preserve">hal-01314741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logistical Optimization of Nuclear Waste Flows during Decommissioning</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LNS based Matheuristic for the Dial-a-Ride Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Tellez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lehuédé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Energy Management (ICEM 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">23ème Journées STP du GDR MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01408799v1</w:t>
+                <w:t xml:space="preserve">hal-03127934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du transport mutualisé d'enfants en situation de handicap avec véhicules reconfigurables</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Logistical Optimization of Nuclear Waste Flows during Decommissioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giannina Dottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. F. Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cheutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Energy Management (ICEM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01314741v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification et gestion des flux de déchets issus du démantèlement d'installations nucléaires</w:t>
               </w:r>
@@ -4021,51 +4021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dachicourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5068,51 +5068,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B0237A9"/>
+    <w:nsid w:val="96055D3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5299,51 +5299,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-vercraene" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7501-1837" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170685578" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401502v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chane-Ha&#239;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vercraene Samuel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monteiro Thibaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10729-023-09655-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771405v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vercraene" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monteiro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2022.1160" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460670v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Tellez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vercraene Vercraene" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22063" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003595v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alnour Ribault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Henry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1831705" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546111v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daguet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geovanny Osorio Montoya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2020.1768435" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858481v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gayon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Karaesmen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2017.1600" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768291v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2018.03.020" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497901v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simme Douwe Flapper" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.03.018" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947104v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2013.11.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789178v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678603v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D.P. Flapper" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2011.10.051" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN3D9QZ3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534961v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur H&#233;am" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Oulad Kouider" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820590v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987613v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423051v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152350" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709753v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595296v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398625v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124964v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127945v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450380v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Peguet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.497" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285166v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127950v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986181v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765077v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roux-Sablier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bontems" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882752v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760353v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127942v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887261v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127936v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127934v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408799v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannina Dottavio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Andrade" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Renard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314741v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496074v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dachicourt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127929v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789175v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789179v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579911v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Karaesmen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789176v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579897v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Jemai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100712-3-FR-2020.00039" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327511v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619103v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-vercraene" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7501-1837" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170685578" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401502v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chane-Ha&#239;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vercraene Samuel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monteiro Thibaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10729-023-09655-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771405v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vercraene" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monteiro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2022.1160" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460670v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Tellez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vercraene Vercraene" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22063" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003595v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alnour Ribault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Henry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1831705" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546111v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daguet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geovanny Osorio Montoya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2020.1768435" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858481v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gayon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Karaesmen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2017.1600" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768291v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2018.03.020" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497901v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simme Douwe Flapper" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.03.018" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947104v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2013.11.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789178v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678603v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D.P. Flapper" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2011.10.051" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN3D9QZ3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534961v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur H&#233;am" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Oulad Kouider" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820590v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987613v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423051v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152350" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595296v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709753v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398625v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124964v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450380v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Peguet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.497" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127945v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285166v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986181v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127950v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765077v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roux-Sablier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bontems" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882752v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760353v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887261v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127942v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127936v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314741v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127934v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408799v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannina Dottavio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Andrade" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Renard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496074v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dachicourt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127929v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789175v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789179v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579911v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Karaesmen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789176v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579897v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Jemai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100712-3-FR-2020.00039" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327511v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619103v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>