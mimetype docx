--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -187,248 +187,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The assignment-dial-a-ride-problem</w:t>
+                <w:t xml:space="preserve">The Dial-a-Ride Problem with School Bell Time Adjustment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Chane-Haï</w:t>
+                <w:t xml:space="preserve">Samuel Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vercraene Samuel</w:t>
+                <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monteiro Thibaud</w:t>
+                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Care Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10729-023-09655-2⟩</w:t>
+              <w:t xml:space="preserve">Transportation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (1), pp.156-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/trsc.2022.1160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401502v1</w:t>
+                <w:t xml:space="preserve">hal-03771405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dial-a-Ride Problem with School Bell Time Adjustment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The assignment-dial-a-ride-problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Lehuédé</w:t>
+                <w:t xml:space="preserve">Timothée Chane-Haï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
+                <w:t xml:space="preserve">Vercraene Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Péton</w:t>
+                <w:t xml:space="preserve">Monteiro Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 57 (1), pp.156-173. </w:t>
+              <w:t xml:space="preserve">Health Care Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (4), pp.770-784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1287/trsc.2022.1160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10729-023-09655-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771405v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The time-consistent dial-a-ride problem</w:t>
               </w:r>
@@ -440,77 +440,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 79 (4), pp.452-478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -687,64 +687,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geovanny Osorio Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -925,77 +925,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 91, pp.99-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1133,51 +1133,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination of manufacturing, remanufacturing and returns acceptance in hybrid manufacturing/remanufacturing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1237,51 +1237,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal control of a production-inventory system with product returns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1345,51 +1345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D.P. Flapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 218 (2), pp.392-400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1506,51 +1506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Oulad Kouider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1575,77 +1575,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'optimisation conjointe de l'affectation et du transport d'enfant en situation de handicap dans des établissements médicaux-sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Chane-Haï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Chane-Haï</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1683,77 +1683,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dial-A-Ride Problem with School Bell time Adjustment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2023 : 24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Rennes (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1778,90 +1778,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the non-urgent sanitary transportation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Chane-Haï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Control, Automation and Diagnosis (ICCAD 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Rome, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1889,312 +1889,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidage des métaheuristiques par machine-learning, application au transport d'enfants en situation de handicap</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Integrated School Bell Time Adjustment and Vehicle Routing for Paratransit Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lehuédé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+              <w:t xml:space="preserve">11th Triennial Symposium on Transportation Analysis conference (TRISTAN XI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Balaclava, Mauritius</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595296v1</w:t>
+                <w:t xml:space="preserve">hal-03709753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated School Bell Time Adjustment and Vehicle Routing for Paratransit Optimization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guidage des métaheuristiques par machine-learning, application au transport d'enfants en situation de handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Lehuédé</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Timothée Chane-Haï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vercraene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Robardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Triennial Symposium on Transportation Analysis conference (TRISTAN XI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Balaclava, Mauritius</w:t>
+              <w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03709753v1</w:t>
+                <w:t xml:space="preserve">hal-03595296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge-guided search applied to the transportation of disabled people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Chane-Haï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Chane-Haï</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Healthcare International Conference (SHeIC 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Troyes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2219,77 +2219,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharing a ride time constraint in a multi-trip dial-a-ride problem. An application to the non-urgent patient transportation problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Chane-Haï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Modeling, Optimization and Simulation (MOSIM 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2470,77 +2470,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization (VeRoLog 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2578,600 +2578,600 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dial-a-ride problem with school bell adjustment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Workshop on Synchronization in Transport SynchroTrans 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Nantes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1287/trsc.2022.1160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent Dial-a-Ride Problem</w:t>
+                <w:t xml:space="preserve">Étude pour l'analyse et l'optimisation du transport des personnes en situation de handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geovanny Osorio Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60th Annual Conference Canadian Operational Research Society (CORS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Halifax, Canada</w:t>
+              <w:t xml:space="preserve">9ème Conférence francophone en Gestion et Ingénierie de SystèmEs Hospitaliers (GISEH 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Geneve, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986181v1</w:t>
+                <w:t xml:space="preserve">hal-01882752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The time consistent Dial-a-Ride Problem in the transport of people with disabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oscar Tellez</w:t>
+                <w:t xml:space="preserve">Planification des opérations de ballastage pour la maintenance des voies ferrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Roux-Sablier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Péton</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bontems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 25es journées STP du GdR MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">19ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127950v1</w:t>
+                <w:t xml:space="preserve">hal-01765077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification des opérations de ballastage pour la maintenance des voies ferrées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
+                <w:t xml:space="preserve">Consistent Dial-a-Ride Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bontems</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lehuédé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
+              <w:t xml:space="preserve">60th Annual Conference Canadian Operational Research Society (CORS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Halifax, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765077v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude pour l'analyse et l'optimisation du transport des personnes en situation de handicap</w:t>
+                <w:t xml:space="preserve">The time consistent Dial-a-Ride Problem in the transport of people with disabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Péton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Conférence francophone en Gestion et Ingénierie de SystèmEs Hospitaliers (GISEH 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Geneve, Suisse</w:t>
+              <w:t xml:space="preserve">Les 25es journées STP du GdR MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882752v1</w:t>
+                <w:t xml:space="preserve">hal-03127950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dial-a-ride problem for disabled people using vehicles with reconfigurable capacity</w:t>
               </w:r>
@@ -3183,77 +3183,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IFAC World Congress of the International Federation of Automatic Control (IFAC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3412,77 +3412,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Ciudad Región sostenible como proyecto :desafíos actules. Visiones cruzadas y perspectivas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Bogotá, Colombie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3501,571 +3501,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The heterogeneous dial-a-ride problem with reconfigurable vehicle capacity</w:t>
+                <w:t xml:space="preserve">Optimisation du transport mutualisé d'enfants en situation de handicap avec véhicules reconfigurables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VeRoLog 2016: annual workshop of the EURO working group on Vehicle Routing and Logistics optimization (VeRoLog)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">17ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127936v1</w:t>
+                <w:t xml:space="preserve">hal-01314741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du transport mutualisé d'enfants en situation de handicap avec véhicules reconfigurables</w:t>
+                <w:t xml:space="preserve">The heterogeneous dial-a-ride problem with reconfigurable vehicle capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
+              <w:t xml:space="preserve">VeRoLog 2016: annual workshop of the EURO working group on Vehicle Routing and Logistics optimization (VeRoLog)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01314741v1</w:t>
+                <w:t xml:space="preserve">hal-03127936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LNS based Matheuristic for the Dial-a-Ride Problem</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Logistical Optimization of Nuclear Waste Flows during Decommissioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giannina Dottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. F. Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cheutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Journées STP du GDR MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Colmar, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Energy Management (ICEM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127934v1</w:t>
+                <w:t xml:space="preserve">hal-01408799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logistical Optimization of Nuclear Waste Flows during Decommissioning</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LNS based Matheuristic for the Dial-a-Ride Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Tellez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lehuédé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Péton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Energy Management (ICEM 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">23ème Journées STP du GDR MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01408799v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification et gestion des flux de déchets issus du démantèlement d'installations nucléaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dachicourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4129,77 +4129,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21e journées STP du GDR MACS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4224,51 +4224,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de sensibilité dans une classe de processus de décision markoviens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4319,51 +4319,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination of manufacturing, remanufacturing and returns acceptance in a hybrid production-inventory system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D.P. Flapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4414,51 +4414,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de sensibilité d'un système de contrôle d'admission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Karaesmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4509,51 +4509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-stage production/inventory system with admission control of product returns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4591,51 +4591,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of a two-stage production/inventory system with products returns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4740,77 +4740,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dial-A-Ride Problem with School Bell time Adjustment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4873,90 +4873,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fleet size and mix dial-a-ride problem with reconfigurable vehicle capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Tellez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lehuédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Péton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Laboratoire DISP. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5068,51 +5068,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="96055D3A"/>
+    <w:nsid w:val="A8FB95FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5299,51 +5299,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-vercraene" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7501-1837" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170685578" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401502v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chane-Ha&#239;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vercraene Samuel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monteiro Thibaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10729-023-09655-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771405v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vercraene" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monteiro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2022.1160" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460670v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Tellez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vercraene Vercraene" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22063" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003595v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alnour Ribault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Henry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1831705" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546111v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daguet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geovanny Osorio Montoya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2020.1768435" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858481v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gayon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Karaesmen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2017.1600" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768291v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2018.03.020" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497901v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simme Douwe Flapper" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.03.018" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947104v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2013.11.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789178v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678603v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D.P. Flapper" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2011.10.051" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN3D9QZ3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534961v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur H&#233;am" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Oulad Kouider" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820590v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987613v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423051v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152350" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595296v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709753v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398625v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124964v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450380v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Peguet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.497" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127945v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285166v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986181v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127950v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765077v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roux-Sablier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bontems" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882752v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760353v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887261v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127942v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127936v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314741v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127934v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408799v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannina Dottavio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Andrade" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Renard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496074v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dachicourt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127929v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789175v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789179v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579911v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Karaesmen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789176v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579897v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Jemai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100712-3-FR-2020.00039" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327511v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619103v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-vercraene" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7501-1837" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170685578" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771405v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vercraene" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monteiro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2022.1160" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401502v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Chane-Ha&#239;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vercraene Samuel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monteiro Thibaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10729-023-09655-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460670v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Tellez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vercraene Vercraene" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22063" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003595v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alnour Ribault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Henry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2020.1831705" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546111v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daguet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geovanny Osorio Montoya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2020.1768435" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858481v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gayon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Karaesmen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2017.1600" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768291v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2018.03.020" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497901v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simme Douwe Flapper" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.03.018" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947104v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2013.11.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789178v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678603v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D.P. Flapper" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2011.10.051" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN3D9QZ3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534961v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur H&#233;am" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Oulad Kouider" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820590v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987613v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423051v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152350" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709753v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595296v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398625v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124964v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450380v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Peguet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.497" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127945v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285166v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882752v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765077v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roux-Sablier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bontems" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986181v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127950v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760353v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887261v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127942v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314741v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127936v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408799v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannina Dottavio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Andrade" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Renard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127934v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496074v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dachicourt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127929v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789175v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789179v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579911v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Karaesmen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789176v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579897v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Jemai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100712-3-FR-2020.00039" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327511v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619103v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>