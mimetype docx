--- v1 (2026-03-28)
+++ v2 (2026-05-06)
@@ -66,1249 +66,1692 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Democracy under attack”: Viewpoint and doxa in the coverage of the Jan. 6th, 2021 events at the US Capitol</w:t>
+                <w:t xml:space="preserve">Médias numériques et débats démocratiques : Discours de haine et discours numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Hambye</w:t>
+                <w:t xml:space="preserve">Malin Roitman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prémat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sullet-Nylander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language and Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.langcom.2024.11.001⟩</w:t>
+              <w:t xml:space="preserve">Nordic Journal of Francophone Studies/Revue nordique des études francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9 (1), 2026, Médias numériques et débats démocratiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulation et instrumentalisation de la notion de discours de haine dans l’espace médiatique français. Plaidoyer pour une définition politique du discours de haine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nordic Journal of Francophone Studies/Revue nordique des études francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 9 (1), pp.88-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16993/rnef.168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858400v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les voix de François: Discours de résistance et doxa hétéronormative dans l’Église catholique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social media and digital platforms: polarization and hate speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malin Roitman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Premat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sullet-Nylander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Letrônica PUCRS </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15448/1984-4301.2024.1.46099⟩</w:t>
+              <w:t xml:space="preserve">Nordic Journal of Francophone Studies/Revue nordique des études francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Médias numériques et débats démocratiques, 9 (1), pp.34-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16993/rnef.201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858401v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reacting to homophobia in a French online discussion: The fuzzy boundaries between heteronormativity and homophobia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Robert Butler (ed.), Political discourse analysis. Legitimisation strategies in crisis and conflict</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discourse and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/09579265231168760⟩</w:t>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/144qb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04858391v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalités syntaxiques et argumentatives du discours homophobe en ligne : chroniques de la haine ordinaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">“Democracy under attack”: Viewpoint and doxa in the coverage of the Jan. 6th, 2021 events at the US Capitol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hambye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simo Määttä</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/mots.27943⟩</w:t>
+              <w:t xml:space="preserve">Language and Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 100, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.langcom.2024.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193250v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marché linguistique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les voix de François: Discours de résistance et doxa hétéronormative dans l’Église catholique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Fernandino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Trimaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langage et Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ls.hs01.0230⟩</w:t>
+              <w:t xml:space="preserve">Revista Letrônica PUCRS </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (1), pp.e46099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15448/1984-4301.2024.1.46099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544437v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur quelques principes d’argumentation néolibérale dans l’enseignement du français en Acadie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Reacting to homophobia in a French online discussion: The fuzzy boundaries between heteronormativity and homophobia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simo Määttä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circula : revue d'idéologies linguistiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17118/11143/17841⟩</w:t>
+              <w:t xml:space="preserve">Discourse and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (5), pp.617-635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09579265231168760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192724v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Université de Moncton, la langue et les normes. Enjeux acadiens, échos finlandais</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modalités syntaxiques et argumentatives du discours homophobe en ligne : chroniques de la haine ordinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simo K Määttä</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simo Määttä</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Université de Moncton</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125, pp.35-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.27943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544443v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « diversité linguistique » dans un modèle d'enseignement du français standardisé : les cours de français à l'Université de Moncton</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Marché linguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Trimaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Série monographique en sciences humaines/Human Sciences Monograph Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N°174, pp.229 - 232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.hs01.0230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193000v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discours, idéologies linguistiques et enseignement du français à l’Université de Moncton, en Acadie du Nouveau-Brunswick</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sur quelques principes d’argumentation néolibérale dans l’enseignement du français en Acadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/eccs.1004⟩</w:t>
+              <w:t xml:space="preserve">Circula : revue d'idéologies linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.64 - 84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17118/11143/17841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193024v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour ou contre une réforme de l’orthographe française ? Comme un parfum d’imaginaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L’Université de Moncton, la langue et les normes. Enjeux acadiens, échos finlandais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Groupe Ro</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simo K Määttä</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">Revue de l'Université de Moncton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (1-2), pp.49-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195044v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aménagement linguistique de l'orthographe... Que pourrait-on réformer ? L'avis d'enseignants francophones.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La « diversité linguistique » dans un modèle d'enseignement du français standardisé : les cours de français à l'Université de Moncton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La lettre de l'AIRDF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 52, pp.18-25</w:t>
+              <w:t xml:space="preserve">Série monographique en sciences humaines/Human Sciences Monograph Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22, pp.363-380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013534v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réforme de l'orthographe du français : qu'en pense le monde enseignant ? Enquête dans six pays francophones</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Discours, idéologies linguistiques et enseignement du français à l’Université de Moncton, en Acadie du Nouveau-Brunswick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/shsconf/20120100290⟩</w:t>
+              <w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 83, pp.177-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eccs.1004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193287v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une réforme de l’orthographe ? Quels positionnements ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Aménagement linguistique de l'orthographe... Que pourrait-on réformer ? L'avis d'enseignants francophones.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Mout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinette Matthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre de l'AIRDF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52, pp.18-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour ou contre une réforme de l’orthographe française ? Comme un parfum d’imaginaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaura Buisson-Buellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Mout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groupe Ro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme de l'orthographe du français : qu'en pense le monde enseignant ? Enquête dans six pays francophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Mout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1, pp.2203 - 2215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20120100290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une réforme de l’orthographe ? Quels positionnements ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaura Buisson-Buellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Mout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groupe Ro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1318,655 +1761,655 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doxa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discours de haine et de radicalisation. Les notions clés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Éditions, pp.31-39, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.enseditions.43835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discours de haine et de radicalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Éditions, pp.57-63, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.enseditions.43865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching French in Acadia: From a discourse of linguistic diversity to a standard ideology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mapping Ideology in Discourse Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.45-66, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9781501513602-003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre français standard et vernaculaire acadien, l'invisibilisation du conflit linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geneviève Bernard Barbeau; Franz Meier; Sabine Schwarze. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conflits sur/dans la langue : perspectives linguistiques, argumentatives et discursives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang D, pp.99-117, 2021, 978-3-631-83778-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/b17693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà de la notion de minorité linguistique en Acadie : penser le croisement des processus de minorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karine Gauvin; Isabelle Violette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minorisation linguistique et inégalités sociales. Rapports complexes aux langues dans l’espace francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang D, pp.45-67, 2020, 978-3-631-81320-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/b16597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensions identitaires et discours de radicalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Lorenzi Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Alen Garabato, H. Boyer, L. Ksenija Djordjevic et B. Pivot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identités, conflits et interventions d’ordre sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.251-273, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’humour comme mise en jeu (enjeu) des identités : Djihad, une pièce de théâtre en contre-discours de propagande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Garabato C.A, Boyer H., Djordjevic K. et Pivot B. </w:t>
+              <w:t xml:space="preserve">Carmen Alén Garabato, Henri Boyer, Ksenija Djordjevic et Bénédicte Pivot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identités, conflits et interventions d’ordre sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions Lambert Lucas, pp.266-272, 2018</w:t>
+              <w:t xml:space="preserve">, Éditions Lambert Lucas, pp.266-272, 2018, 9782359352504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01972748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1976,1821 +2419,1821 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catégoriser et désigner l’homosexualité. Le marquage de l’axiologie négative dans les discours en ligne contre la loi “PMA pour toutes” en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Congrès international des Francoromantistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Vienne, Autriche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“I have nothing against homosexuals but…”: Discursive construction of homophobia on a French discussion forum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simo Määttä</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Lavender Languages and Linguistic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can the testimony counter online homophobia? The example of a prevention campaign of the association Le Refuge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th ESTIDIA conference (European Society for Transcultural and Interdisciplinary Dialogue)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire accepter le standard en cours de français à Moncton : expressions d’un néolibéralisme linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès RFS 2019 (Réseau Francophone de Sociolingusitique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting the ‘Standard French’ in French classes at the Université de Moncton: Expressions of linguistic neoliberalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on analysing ideologies, attitudes, and power in language contact setting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment faire accepter un français « standard » face aux vernaculaires ? Les stratégies discursives déployées à l’Université de Moncton, en Acadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frankoromanistentag 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Osnabrück, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment sécuriser les étudiant·e·s en cours de français dans un espace francophone minoritaire ? Stratégies d’enseignant·e·s à l’Université de Moncton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’(in)sécurité linguistique aujourd’hui : perspective in(ter)disciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà de la minorité. Penser l’intersectionnalité des processus de minorisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">De l’humour comme mise en jeu (enjeu) des identités. Djihad, une pièce de théâtre en contre discours de propagande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minorisations linguistiques et inégalités sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Moncton, Canada</w:t>
+              <w:t xml:space="preserve">Congrès RFS 2017 (Réseau Francophone de Sociolinguistique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195024v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘A la place que moi je viens de, on parle pas chiac’ : images du chiac chez des étudiant·e·s en Acadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’image des langues : 20 ans après</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Neuchâtel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’humour comme mise en jeu (enjeu) des identités. Djihad, une pièce de théâtre en contre discours de propagande</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Au-delà de la minorité. Penser l’intersectionnalité des processus de minorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès RFS 2017 (Réseau Francophone de Sociolinguistique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Minorisations linguistiques et inégalités sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Moncton, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195025v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régimenter la différence : la place du chiac dans un modèle d’enseignement du français standardisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue et territoire 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Kenitra, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer la diversité linguistique dans les cours de français à l’Université de Moncton : l’insécurisation des professeur·e·s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VALS-ASLA 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How anglicisms are perceived in French classes within a francophone minority setting in Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium of Bilingualism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, New Brunswick, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idéologies et pratiques linguistiques dans Le Moniteur Acadien et l’Évangéline (1871-1913)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e colloque "Les idéologies linguistiques dans la presses écrite"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les discours sur le recul du français face à l’anglais, d’un continent à l’autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Delpérié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du Réseau Francophone de Sociolinguistique: Hétérogénéité et changement: perspectives sociolinguistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Université de Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’université en milieu minoritaire francophone au Canada : norme(s) et idéologie(s) linguistique à l’Université de Moncton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VALS-ASLA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Lugano, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours et idéologies linguistiques dans les cours de français à l’Université de Moncton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Français d’Ici</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Moncton, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir de la norme dans l’interaction : analyse de discours métalinguistiques spontanés sur Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès RFS 2013 (Réseau Francophone de Sociolinguistique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport à la norme dans les discours métalinguistiques spontanés de francophones sur Internet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Réforme de l’orthographe du français : qu’en pense le monde enseignant ? Enquête dans six pays francophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La construction discursive du locuteur francophone en milieu minoritaire : problématiques, enjeux et méthodes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Moncton, Canada</w:t>
+              <w:t xml:space="preserve">Congrès Mondial de Linguistique Française 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195037v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réforme de l’orthographe du français : qu’en pense le monde enseignant ? Enquête dans six pays francophones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Rapport à la norme dans les discours métalinguistiques spontanés de francophones sur Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Mondial de Linguistique Française 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">La construction discursive du locuteur francophone en milieu minoritaire : problématiques, enjeux et méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Moncton, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195038v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonetic and argumentative analysis. Misuse of meaning, manipulation and emotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Lorenzi Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Grenoble Alpes [2020-..]; H2020 Practicies. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un regard sociolinguistique sur la radicalisation liée à l’Islam. Practicies Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Lorenzi Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Projet Européen H2020. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu d’une étude des idéologies linguistiques de journaux acadiens à travers leurs pratiques linguistiques et journalistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Moncton (Canada). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3800,100 +4243,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours, idéologies linguistiques et enseignement du français à l'Université de Moncton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Grenoble Alpes; Université de Moncton (Canada), 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016GREAL021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01691070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3903,91 +4346,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de l'ouvrage &amp;quot;Des paroles, des langues et des pouvoirs&amp;quot;, R. Colonna Paris : L’Harmattan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, pp.215-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3997,167 +4440,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport à la norme : discours métalinguistique spontané sur des forums anglophones et francophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-00704879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthographe du français : demande sociale et aménagement linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-00607948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId88"/>
+      <w:footerReference w:type="default" r:id="rId100"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4304,51 +4747,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858400v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hambye" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vernet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langcom.2024.11.001" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858401v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fernandino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15448/1984-4301.2024.1.46099" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858391v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simo M&#228;&#228;tt&#228;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09579265231168760" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193250v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.27943" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544437v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Trimaille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0230" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192724v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/17841" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544443v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simo K M&#228;&#228;tt&#228;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193000v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193024v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.1004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195044v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaura Buisson-Buellet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mout" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Ro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013534v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Simon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Matthey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Millet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193287v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100290" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195043v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858382v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.43835" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858387v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.43865" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858379v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781501513602-003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192934v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17693" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192899v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16597" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068397v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi Bailly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bernard Barbeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972748v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315370v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hugonnier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195017v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195018v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195019v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195020v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195021v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195022v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195024v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195023v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195026v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195027v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195030v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195029v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01955672v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delp&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Forlot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195033v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195032v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195036v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195037v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195038v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195040v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482042v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195041v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01691070v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAL021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195016v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00704879v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00607948v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05596416v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Roitman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lacaze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pr&#233;mat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sullet-Nylander" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vernet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593328v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16993/rnef.168" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593335v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Premat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16993/rnef.201" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593340v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144qb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858400v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hambye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langcom.2024.11.001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858401v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fernandino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15448/1984-4301.2024.1.46099" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858391v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simo M&#228;&#228;tt&#228;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09579265231168760" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193250v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.27943" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544437v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Trimaille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0230" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192724v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/17841" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544443v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simo K M&#228;&#228;tt&#228;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193000v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193024v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.1004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013534v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Simon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mout" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Matthey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Millet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaura Buisson-Buellet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Ro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193287v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100290" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195043v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858382v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.43835" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858387v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.43865" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858379v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781501513602-003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192934v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17693" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192899v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16597" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068397v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi Bailly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bernard Barbeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972748v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315370v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hugonnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195017v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195018v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195019v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195020v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195021v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195022v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195025v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195023v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195024v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195026v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195027v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195030v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195029v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01955672v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delp&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Forlot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195033v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195032v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195036v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195038v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195037v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195040v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482042v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195041v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01691070v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAL021" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195016v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00704879v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00607948v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>