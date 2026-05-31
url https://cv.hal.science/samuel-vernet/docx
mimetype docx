--- v2 (2026-05-06)
+++ v3 (2026-05-31)
@@ -66,1698 +66,1698 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulation et instrumentalisation de la notion de discours de haine dans l’espace médiatique français. Plaidoyer pour une définition politique du discours de haine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nordic Journal of Francophone Studies/Revue nordique des études francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 9 (1), pp.88-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16993/rnef.168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social media and digital platforms: polarization and hate speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malin Roitman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Premat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sullet-Nylander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nordic Journal of Francophone Studies/Revue nordique des études francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Médias numériques et débats démocratiques, 9 (1), pp.34-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16993/rnef.201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Democracy under attack”: Viewpoint and doxa in the coverage of the Jan. 6th, 2021 events at the US Capitol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hambye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language and Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 100, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.langcom.2024.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Butler (ed.), Political discourse analysis. Legitimisation strategies in crisis and conflict</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/144qb⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voix de François: Discours de résistance et doxa hétéronormative dans l’Église catholique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Fernandino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Letrônica PUCRS </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (1), pp.e46099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15448/1984-4301.2024.1.46099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reacting to homophobia in a French online discussion: The fuzzy boundaries between heteronormativity and homophobia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simo Määttä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discourse and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (5), pp.617-635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09579265231168760⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modalités syntaxiques et argumentatives du discours homophobe en ligne : chroniques de la haine ordinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simo Määttä</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125, pp.35-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.27943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marché linguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Trimaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N°174, pp.229 - 232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.hs01.0230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur quelques principes d’argumentation néolibérale dans l’enseignement du français en Acadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circula : revue d'idéologies linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.64 - 84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17118/11143/17841⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Université de Moncton, la langue et les normes. Enjeux acadiens, échos finlandais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simo K Määttä</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Université de Moncton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (1-2), pp.49-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « diversité linguistique » dans un modèle d'enseignement du français standardisé : les cours de français à l'Université de Moncton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Série monographique en sciences humaines/Human Sciences Monograph Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22, pp.363-380</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours, idéologies linguistiques et enseignement du français à l’Université de Moncton, en Acadie du Nouveau-Brunswick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études canadiennes / Canadian Studies : Revue interdisciplinaire des études canadiennes en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 83, pp.177-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eccs.1004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aménagement linguistique de l'orthographe... Que pourrait-on réformer ? L'avis d'enseignants francophones.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Mout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinette Matthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre de l'AIRDF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52, pp.18-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour ou contre une réforme de l’orthographe française ? Comme un parfum d’imaginaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaura Buisson-Buellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Mout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groupe Ro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme de l'orthographe du français : qu'en pense le monde enseignant ? Enquête dans six pays francophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Mout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1, pp.2203 - 2215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20120100290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une réforme de l’orthographe ? Quels positionnements ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaura Buisson-Buellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Mout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groupe Ro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médias numériques et débats démocratiques : Discours de haine et discours numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malin Roitman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prémat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Sullet-Nylander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nordic Journal of Francophone Studies/Revue nordique des études francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9 (1), 2026, Médias numériques et débats démocratiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05596416v1</w:t>
-              </w:r>
-[...1514 lines deleted...]
-                <w:t xml:space="preserve">hal-03195043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1775,51 +1775,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doxa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discours de haine et de radicalisation. Les notions clés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Éditions, pp.31-39, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1853,51 +1853,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discours de haine et de radicalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Éditions, pp.57-63, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1931,51 +1931,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching French in Acadia: From a discourse of linguistic diversity to a standard ideology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mapping Ideology in Discourse Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.45-66, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2009,51 +2009,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre français standard et vernaculaire acadien, l'invisibilisation du conflit linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geneviève Bernard Barbeau; Franz Meier; Sabine Schwarze. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conflits sur/dans la langue : perspectives linguistiques, argumentatives et discursives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang D, pp.99-117, 2021, 978-3-631-83778-8. </w:t>
@@ -2091,51 +2091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà de la notion de minorité linguistique en Acadie : penser le croisement des processus de minorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karine Gauvin; Isabelle Violette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minorisation linguistique et inégalités sociales. Rapports complexes aux langues dans l’espace francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang D, pp.45-67, 2020, 978-3-631-81320-1. </w:t>
@@ -2328,51 +2328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carmen Alén Garabato, Henri Boyer, Ksenija Djordjevic et Bénédicte Pivot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identités, conflits et interventions d’ordre sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Lambert Lucas, pp.266-272, 2018, 9782359352504</w:t>
@@ -2446,51 +2446,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catégoriser et désigner l’homosexualité. Le marquage de l’axiologie négative dans les discours en ligne contre la loi “PMA pour toutes” en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Congrès international des Francoromantistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Vienne, Autriche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2515,64 +2515,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“I have nothing against homosexuals but…”: Discursive construction of homophobia on a French discussion forum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simo Määttä</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Lavender Languages and Linguistic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2597,51 +2597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can the testimony counter online homophobia? The example of a prevention campaign of the association Le Refuge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2679,51 +2679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire accepter le standard en cours de français à Moncton : expressions d’un néolibéralisme linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès RFS 2019 (Réseau Francophone de Sociolingusitique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2748,51 +2748,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting the ‘Standard French’ in French classes at the Université de Moncton: Expressions of linguistic neoliberalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on analysing ideologies, attitudes, and power in language contact setting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2817,51 +2817,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment faire accepter un français « standard » face aux vernaculaires ? Les stratégies discursives déployées à l’Université de Moncton, en Acadie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frankoromanistentag 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Osnabrück, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2886,51 +2886,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment sécuriser les étudiant·e·s en cours de français dans un espace francophone minoritaire ? Stratégies d’enseignant·e·s à l’Université de Moncton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’(in)sécurité linguistique aujourd’hui : perspective in(ter)disciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2949,290 +2949,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’humour comme mise en jeu (enjeu) des identités. Djihad, une pièce de théâtre en contre discours de propagande</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Au-delà de la minorité. Penser l’intersectionnalité des processus de minorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès RFS 2017 (Réseau Francophone de Sociolinguistique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Minorisations linguistiques et inégalités sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Moncton, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03195025v1</w:t>
+                <w:t xml:space="preserve">hal-03195024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘A la place que moi je viens de, on parle pas chiac’ : images du chiac chez des étudiant·e·s en Acadie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">De l’humour comme mise en jeu (enjeu) des identités. Djihad, une pièce de théâtre en contre discours de propagande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’image des langues : 20 ans après</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Neuchâtel, Suisse</w:t>
+              <w:t xml:space="preserve">Congrès RFS 2017 (Réseau Francophone de Sociolinguistique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03195023v1</w:t>
+                <w:t xml:space="preserve">hal-03195025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà de la minorité. Penser l’intersectionnalité des processus de minorisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">‘A la place que moi je viens de, on parle pas chiac’ : images du chiac chez des étudiant·e·s en Acadie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minorisations linguistiques et inégalités sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Moncton, Canada</w:t>
+              <w:t xml:space="preserve">L’image des langues : 20 ans après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Neuchâtel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03195024v1</w:t>
+                <w:t xml:space="preserve">hal-03195023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régimenter la différence : la place du chiac dans un modèle d’enseignement du français standardisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue et territoire 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Kenitra, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3257,51 +3257,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer la diversité linguistique dans les cours de français à l’Université de Moncton : l’insécurisation des professeur·e·s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VALS-ASLA 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3326,51 +3326,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How anglicisms are perceived in French classes within a francophone minority setting in Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium of Bilingualism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, New Brunswick, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3395,51 +3395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idéologies et pratiques linguistiques dans Le Moniteur Acadien et l’Évangéline (1871-1913)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e colloque "Les idéologies linguistiques dans la presses écrite"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3490,51 +3490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Delpérié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3572,51 +3572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’université en milieu minoritaire francophone au Canada : norme(s) et idéologie(s) linguistique à l’Université de Moncton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VALS-ASLA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Lugano, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3641,51 +3641,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours et idéologies linguistiques dans les cours de français à l’Université de Moncton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Français d’Ici</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Moncton, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3710,51 +3710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir de la norme dans l’interaction : analyse de discours métalinguistiques spontanés sur Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès RFS 2013 (Réseau Francophone de Sociolinguistique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3773,165 +3773,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réforme de l’orthographe du français : qu’en pense le monde enseignant ? Enquête dans six pays francophones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Rapport à la norme dans les discours métalinguistiques spontanés de francophones sur Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Mondial de Linguistique Française 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">La construction discursive du locuteur francophone en milieu minoritaire : problématiques, enjeux et méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Moncton, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03195038v1</w:t>
+                <w:t xml:space="preserve">hal-03195037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport à la norme dans les discours métalinguistiques spontanés de francophones sur Internet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Réforme de l’orthographe du français : qu’en pense le monde enseignant ? Enquête dans six pays francophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La construction discursive du locuteur francophone en milieu minoritaire : problématiques, enjeux et méthodes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Moncton, Canada</w:t>
+              <w:t xml:space="preserve">Congrès Mondial de Linguistique Française 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03195037v1</w:t>
+                <w:t xml:space="preserve">hal-03195038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3949,51 +3949,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonetic and argumentative analysis. Misuse of meaning, manipulation and emotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4054,51 +4054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un regard sociolinguistique sur la radicalisation liée à l’Islam. Practicies Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hugonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4159,51 +4159,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu d’une étude des idéologies linguistiques de journaux acadiens à travers leurs pratiques linguistiques et journalistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Moncton (Canada). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4257,51 +4257,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours, idéologies linguistiques et enseignement du français à l'Université de Moncton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Grenoble Alpes; Université de Moncton (Canada), 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016GREAL021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4360,51 +4360,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de l'ouvrage &amp;quot;Des paroles, des langues et des pouvoirs&amp;quot;, R. Colonna Paris : L’Harmattan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, pp.215-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4454,51 +4454,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport à la norme : discours métalinguistique spontané sur des forums anglophones et francophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4516,51 +4516,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthographe du français : demande sociale et aménagement linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4747,51 +4747,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05596416v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Roitman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lacaze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pr&#233;mat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sullet-Nylander" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vernet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593328v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16993/rnef.168" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593335v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Premat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16993/rnef.201" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593340v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144qb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858400v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hambye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langcom.2024.11.001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858401v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fernandino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15448/1984-4301.2024.1.46099" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858391v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simo M&#228;&#228;tt&#228;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09579265231168760" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193250v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.27943" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544437v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Trimaille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0230" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192724v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/17841" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544443v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simo K M&#228;&#228;tt&#228;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193000v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193024v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.1004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013534v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Simon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mout" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Matthey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Millet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaura Buisson-Buellet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Ro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193287v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100290" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195043v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858382v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.43835" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858387v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.43865" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858379v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781501513602-003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192934v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17693" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192899v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16597" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068397v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi Bailly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bernard Barbeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972748v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315370v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hugonnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195017v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195018v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195019v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195020v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195021v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195022v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195025v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195023v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195024v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195026v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195027v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195030v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195029v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01955672v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delp&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Forlot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195033v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195032v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195036v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195038v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195037v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195040v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482042v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195041v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01691070v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAL021" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195016v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00704879v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00607948v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593328v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vernet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16993/rnef.168" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593335v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Roitman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lacaze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Premat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sullet-Nylander" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16993/rnef.201" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858400v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hambye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langcom.2024.11.001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593340v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144qb" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858401v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fernandino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15448/1984-4301.2024.1.46099" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858391v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simo M&#228;&#228;tt&#228;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09579265231168760" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193250v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.27943" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544437v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Trimaille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.hs01.0230" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192724v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17118/11143/17841" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544443v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simo K M&#228;&#228;tt&#228;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193000v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193024v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eccs.1004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013534v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Simon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Matthey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Millet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195044v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaura Buisson-Buellet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Ro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193287v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100290" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195043v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05596416v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pr&#233;mat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858382v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.43835" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858387v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.43865" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858379v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781501513602-003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192934v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17693" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192899v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b16597" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068397v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi Bailly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bernard Barbeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972748v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315370v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hugonnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195017v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195018v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195019v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195020v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195021v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195022v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195024v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195025v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195023v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195026v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195027v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195030v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195029v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01955672v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delp&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Forlot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195033v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195032v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195036v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195037v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195038v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195040v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482042v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195041v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01691070v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAL021" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195016v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00704879v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00607948v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>