--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -875,269 +875,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04061395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positioning aquatic animals with acoustic transmitters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert J Lennox</w:t>
+                <w:t xml:space="preserve">Correction: European catfish Silurus glanis behaviour in response to a strong summer hypoxic event in a shallow lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Westrelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Aarestrup</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Boulêtreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santoul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.14191⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 58 (2), pp.533-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10452-023-10068-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04225122v1</w:t>
+                <w:t xml:space="preserve">hal-04628234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: European catfish Silurus glanis behaviour in response to a strong summer hypoxic event in a shallow lake</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Westrelin</w:t>
+                <w:t xml:space="preserve">Positioning aquatic animals with acoustic transmitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J Lennox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Aarestrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Alós</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Arlinghaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Boulêtreau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eneko Aspillaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 58 (2), pp.533-533. </w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 14 (10), pp.2514-2530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10452-023-10068-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.14191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04628234v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interannual variability in the trophic niche of young‐of‐year fish belonging to four piscivorous species coexisting in a natural lake</w:t>
               </w:r>
@@ -1266,77 +1266,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ran Nathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Monk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Arlinghaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timo Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Alós</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 375 (6582), pp.1-15. </w:t>
@@ -1387,51 +1387,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European catfish Silurus glanis behaviour in response to a strong summer hypoxic event in a shallow lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Westrelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Boulêtreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2790,51 +2790,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does the European catfish Silurus glanis behave under an hypoxic stress ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Westrelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Boulêtreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5401,51 +5401,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04890622v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Salmon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Westrelin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dublon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fonbonne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2024025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689958v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Garron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Althaea Pangaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Taubaty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Rolan-Meynard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.4152" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04541396v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Miguet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tissot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ine S Pauwels" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2024001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04541362v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Lennox" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Afonso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Birnie-Gauvin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte S Dahlmo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie I Nilsen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2023-0145" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888182v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Abadie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2024022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04061395v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourcassi&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santoul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-023-00373-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225122v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Aarestrup" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Al&#243;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Arlinghaus" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Aspillaga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14191" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628234v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-023-10068-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04017992v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paride Balzani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Joschka Haubrock" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14041" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821413v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Nathan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Monk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Adam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abg1780" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791179v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-022-09952-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03268555v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12619" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821409v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lennox" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Souza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek &#352;mejkal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan &#344;&#237;ha" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-021-00244-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821414v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106509" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825222v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goulon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Samedy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2017001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832981v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tissot-Rey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Argillier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3454-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937006v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dalle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fradon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jamet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/52056" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338183v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Montroty" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rabier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Faure" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viltard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.308" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00311760v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D.R. Roy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04919374v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Peroux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rebi&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Diouloufet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980370v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Rolan-Meynard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Raymond" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077397v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608099v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taubaty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolan-Meynard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Raymond" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607913v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602617v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumoulin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pauwels" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602616v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tissot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300955v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Oliveira" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602912v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Henrique de Oliveira" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511157v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meriaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tabary" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aubert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962281v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tsenova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mitzeva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pinty" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962287v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jolivet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barbary" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chane-Ming" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Roux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241659v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Raymond" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606044v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Javelle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Defrance" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ecrepont" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fouchier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594894v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ch&#232;ze" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886140v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meriaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cheze" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tabary" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Javelle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04061426v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Milesi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Molina" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608713v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609916v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605650v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dublon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Baudoin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625882v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Coarer Yann" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrel Georges" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beguin J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delpuech Martin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peroux Tiphaine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601321v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04049260v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022TOU30261" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04890622v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Salmon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Westrelin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dublon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fonbonne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2024025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689958v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Garron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Althaea Pangaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Taubaty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Rolan-Meynard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.4152" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04541396v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Miguet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tissot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ine S Pauwels" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2024001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04541362v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Lennox" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Afonso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Birnie-Gauvin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte S Dahlmo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie I Nilsen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2023-0145" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888182v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Abadie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2024022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04061395v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourcassi&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santoul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-023-00373-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628234v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-023-10068-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225122v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Aarestrup" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Al&#243;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Arlinghaus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Aspillaga" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14191" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04017992v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paride Balzani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Joschka Haubrock" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14041" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821413v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Nathan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Monk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Adam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abg1780" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791179v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-022-09952-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03268555v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12619" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821409v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lennox" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Souza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek &#352;mejkal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan &#344;&#237;ha" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-021-00244-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821414v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106509" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825222v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goulon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Samedy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2017001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832981v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tissot-Rey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Argillier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3454-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937006v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dalle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fradon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jamet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/52056" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338183v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Montroty" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rabier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Faure" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viltard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.308" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00311760v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D.R. Roy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04919374v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Peroux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rebi&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Diouloufet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980370v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Rolan-Meynard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Raymond" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077397v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608099v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taubaty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolan-Meynard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Raymond" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607913v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602617v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumoulin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pauwels" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602616v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tissot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300955v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Oliveira" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602912v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Henrique de Oliveira" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511157v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meriaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tabary" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aubert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962281v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tsenova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mitzeva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pinty" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962287v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jolivet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barbary" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chane-Ming" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Roux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241659v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Raymond" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606044v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Javelle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Defrance" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ecrepont" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fouchier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594894v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ch&#232;ze" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886140v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meriaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cheze" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tabary" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Javelle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04061426v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Milesi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Molina" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608713v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609916v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605650v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dublon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Baudoin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625882v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Coarer Yann" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrel Georges" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beguin J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delpuech Martin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peroux Tiphaine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601321v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04049260v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022TOU30261" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>