--- v1 (2026-04-12)
+++ v2 (2026-05-19)
@@ -875,269 +875,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04061395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: European catfish Silurus glanis behaviour in response to a strong summer hypoxic event in a shallow lake</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Westrelin</w:t>
+                <w:t xml:space="preserve">Positioning aquatic animals with acoustic transmitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J Lennox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Boulêtreau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kim Aarestrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Alós</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Arlinghaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eneko Aspillaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10452-023-10068-0⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 14 (10), pp.2514-2530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.14191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628234v1</w:t>
+                <w:t xml:space="preserve">hal-04225122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positioning aquatic animals with acoustic transmitters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Robert Arlinghaus</w:t>
+                <w:t xml:space="preserve">Correction: European catfish Silurus glanis behaviour in response to a strong summer hypoxic event in a shallow lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Westrelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eneko Aspillaga</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphanie Boulêtreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santoul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 14 (10), pp.2514-2530. </w:t>
+              <w:t xml:space="preserve">Aquatic Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 58 (2), pp.533-533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.14191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10452-023-10068-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04225122v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interannual variability in the trophic niche of young‐of‐year fish belonging to four piscivorous species coexisting in a natural lake</w:t>
               </w:r>
@@ -1266,77 +1266,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ran Nathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Monk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Arlinghaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timo Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Alós</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 375 (6582), pp.1-15. </w:t>
@@ -1387,51 +1387,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European catfish Silurus glanis behaviour in response to a strong summer hypoxic event in a shallow lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Westrelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Boulêtreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1472,295 +1472,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat partitioning among three predatory fish in a temperate reservoir</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A role for lakes in revealing the nature of animal movement using high dimensional telemetry systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lennox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Westrelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Roy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Santoul</w:t>
+                <w:t xml:space="preserve">Allan Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Šmejkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Říha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eff.12619⟩</w:t>
+              <w:t xml:space="preserve">Movement Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp. 1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40462-021-00244-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03268555v1</w:t>
+                <w:t xml:space="preserve">hal-03821409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A role for lakes in revealing the nature of animal movement using high dimensional telemetry systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Habitat partitioning among three predatory fish in a temperate reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Westrelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek Šmejkal</w:t>
+                <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milan Říha</w:t>
+                <w:t xml:space="preserve">Romain Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (1), pp. 1-28. </w:t>
+              <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40462-021-00244-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eff.12619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821409v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floating Littoral Zone (FLOLIZ): A solution to sustain macroinvertebrate communities in regulated lakes?</w:t>
               </w:r>
@@ -2790,51 +2790,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does the European catfish Silurus glanis behave under an hypoxic stress ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Westrelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Boulêtreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5401,51 +5401,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04890622v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Salmon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Westrelin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dublon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fonbonne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2024025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689958v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Garron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Althaea Pangaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Taubaty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Rolan-Meynard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.4152" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04541396v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Miguet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tissot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ine S Pauwels" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2024001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04541362v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Lennox" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Afonso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Birnie-Gauvin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte S Dahlmo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie I Nilsen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2023-0145" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888182v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Abadie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2024022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04061395v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourcassi&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santoul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-023-00373-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628234v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-023-10068-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225122v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Aarestrup" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Al&#243;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Arlinghaus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Aspillaga" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14191" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04017992v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paride Balzani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Joschka Haubrock" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14041" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821413v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Nathan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Monk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Adam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abg1780" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791179v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-022-09952-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03268555v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12619" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821409v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lennox" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Souza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek &#352;mejkal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan &#344;&#237;ha" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-021-00244-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821414v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106509" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825222v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goulon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Samedy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2017001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832981v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tissot-Rey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Argillier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3454-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937006v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dalle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fradon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jamet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/52056" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338183v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Montroty" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rabier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Faure" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viltard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.308" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00311760v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D.R. Roy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04919374v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Peroux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rebi&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Diouloufet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980370v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Rolan-Meynard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Raymond" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077397v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608099v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taubaty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolan-Meynard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Raymond" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607913v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602617v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumoulin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pauwels" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602616v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tissot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300955v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Oliveira" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602912v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Henrique de Oliveira" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511157v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meriaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tabary" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aubert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962281v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tsenova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mitzeva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pinty" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962287v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jolivet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barbary" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chane-Ming" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Roux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241659v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Raymond" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606044v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Javelle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Defrance" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ecrepont" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fouchier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594894v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ch&#232;ze" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886140v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meriaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cheze" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tabary" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Javelle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04061426v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Milesi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Molina" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608713v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609916v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605650v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dublon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Baudoin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625882v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Coarer Yann" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrel Georges" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beguin J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delpuech Martin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peroux Tiphaine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601321v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04049260v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022TOU30261" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04890622v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Salmon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Westrelin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dublon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fonbonne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2024025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04689958v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Garron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Althaea Pangaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Taubaty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Rolan-Meynard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.4152" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04541396v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Miguet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tissot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ine S Pauwels" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2024001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04541362v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J Lennox" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Afonso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Birnie-Gauvin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte S Dahlmo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie I Nilsen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2023-0145" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888182v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Abadie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2024022" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04061395v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourcassi&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santoul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-023-00373-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225122v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Aarestrup" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Al&#243;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Arlinghaus" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Aspillaga" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.14191" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628234v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boul&#234;treau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-023-10068-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04017992v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paride Balzani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Joschka Haubrock" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14041" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821413v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Nathan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Monk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Adam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abg1780" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791179v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-022-09952-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821409v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lennox" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Souza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek &#352;mejkal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan &#344;&#237;ha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-021-00244-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03268555v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12619" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821414v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106509" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825222v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goulon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Samedy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/hydro/2017001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832981v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tissot-Rey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Argillier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3454-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937006v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dalle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fradon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jamet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/52056" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338183v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Montroty" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rabier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Faure" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viltard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.308" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-00311760v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D.R. Roy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04919374v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Peroux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rebi&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Diouloufet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980370v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Rolan-Meynard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Raymond" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077397v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608099v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taubaty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rolan-Meynard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Raymond" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607913v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602617v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumoulin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pauwels" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602616v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tissot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300955v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Oliveira" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602912v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Henrique de Oliveira" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511157v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meriaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tabary" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aubert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962281v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tsenova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mitzeva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pinty" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962287v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Jolivet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barbary" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chane-Ming" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Roux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241659v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Raymond" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606044v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Javelle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Defrance" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ecrepont" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fouchier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594894v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Ch&#232;ze" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886140v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meriaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cheze" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tabary" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Javelle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04061426v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Milesi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Molina" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608713v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609916v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605650v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dublon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Baudoin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625882v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Coarer Yann" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrel Georges" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beguin J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delpuech Martin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peroux Tiphaine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601321v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04049260v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022TOU30261" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>