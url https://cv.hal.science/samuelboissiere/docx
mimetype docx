--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -1971,235 +1971,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cohomological crepant resolution conjecture for P(1,3,4,4)</w:t>
+                <w:t xml:space="preserve">A model for the orbifold Chow ring of weighted projective spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Perroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Vol. 20, (No. 6), pp.791-801. </w:t>
+              <w:t xml:space="preserve">Communications in Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37, pp.503-514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0129167X09005479⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00927870802248902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00124723v1</w:t>
+                <w:t xml:space="preserve">hal-00271627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model for the orbifold Chow ring of weighted projective spaces</w:t>
+                <w:t xml:space="preserve">The cohomological crepant resolution conjecture for P(1,3,4,4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Perroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Algebra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 37, pp.503-514. </w:t>
+              <w:t xml:space="preserve">International Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vol. 20, (No. 6), pp.791-801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00927870802248902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0129167X09005479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00271627v1</w:t>
+                <w:t xml:space="preserve">hal-00124723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Néron-Severi group of surfaces with many lines</w:t>
               </w:r>
@@ -2984,51 +2984,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219274v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloire Gr&#226;ce Bockondas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boissi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.410" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219275v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Bini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminio Flamini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00229-022-01439-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706617v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nieper-Wi&#223;kirchen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1902.01685" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358609v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Abdelfattah Barkatou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caubet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Imekraz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Loub&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706618v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Floris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epiga.2021.7020" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136267v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cattaneo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G. Markushevich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1070/IM8823" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269437v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Camere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Sarti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-018-1766-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269445v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2018.05.017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64T9D0T6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269448v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cesare Veniani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12215-016-0270-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269462v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mongardi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnv137" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269451v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/21562261-3600139" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269464v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Artebani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mana.201500055" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269466v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2014.02.005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269468v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nieper-Wisskirchen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jtopol/jtt002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269471v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/CJM-2011-041-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269469v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-2012-11277-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269472v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2010.12.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789790v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Perroni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00277630-2010-015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124723v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boissiere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129167X09005479" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271627v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00927870802248902" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269477v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-08-09475-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269481v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2007.04.027" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269480v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2315" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269460v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattaneo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358584v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007177v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219274v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloire Gr&#226;ce Bockondas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boissi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.410" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219275v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Bini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminio Flamini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00229-022-01439-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706617v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nieper-Wi&#223;kirchen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1902.01685" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358609v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Abdelfattah Barkatou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caubet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Imekraz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Loub&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706618v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Floris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epiga.2021.7020" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136267v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cattaneo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G. Markushevich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1070/IM8823" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269437v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Camere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Sarti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-018-1766-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269445v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2018.05.017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64T9D0T6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269448v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cesare Veniani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12215-016-0270-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269462v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mongardi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnv137" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269451v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/21562261-3600139" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269464v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Artebani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mana.201500055" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269466v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2014.02.005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269468v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nieper-Wisskirchen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jtopol/jtt002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269471v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/CJM-2011-041-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269469v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-2012-11277-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269472v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2010.12.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789790v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Perroni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00277630-2010-015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271627v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boissiere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00927870802248902" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124723v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129167X09005479" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269477v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-08-09475-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269481v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2007.04.027" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269480v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2315" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269460v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattaneo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358584v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007177v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>