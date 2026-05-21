--- v1 (2026-04-09)
+++ v2 (2026-05-21)
@@ -75,2398 +75,2502 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triple lines on a cubic threefold</w:t>
+                <w:t xml:space="preserve">The Fano variety of lines of a cuspidal cyclic cubic fourfold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloire Grâce Bockondas</w:t>
+                <w:t xml:space="preserve">Samuel Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Boissière</w:t>
+                <w:t xml:space="preserve">Tobias Heckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Sarti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crmath.410⟩</w:t>
+              <w:t xml:space="preserve">Annali della Scuola Normale Superiore di Pisa, Classe di Scienze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1929-1946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2422/2036-2145.202303_018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219274v1</w:t>
+                <w:t xml:space="preserve">hal-05623897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some families of big and stable bundles on K3 surfaces and on their Hilbert schemes of points</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Triple lines on a cubic threefold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloire Grâce Bockondas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boissière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flaminio Flamini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manuscripta mathematica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 361 (G4), pp.747-755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00229-022-01439-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crmath.410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219275v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some algebraic and geometric properties of hyper-Kähler fourfold symmetries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Some families of big and stable bundles on K3 surfaces and on their Hilbert schemes of points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberto Bini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Tari</w:t>
+                <w:t xml:space="preserve">Flaminio Flamini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contemporary mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Geometry at the Frontier: Symmetries and Moduli Spaces of Algebraic Varieties, 766, </w:t>
+              <w:t xml:space="preserve">Manuscripta mathematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.1902.01685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00229-022-01439-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706617v1</w:t>
+                <w:t xml:space="preserve">hal-04219275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naissance de la fédération MARGAUx (FR-2045) (MAthématiques de Recherche en réGion nouvelle-AqUitaine)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some algebraic and geometric properties of hyper-Kähler fourfold symmetries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">My Abdelfattah Barkatou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Boissière</w:t>
+                <w:t xml:space="preserve">Marc Nieper-Wißkirchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Caubet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Loubère</w:t>
+                <w:t xml:space="preserve">Kévin Tari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matapli</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Contemporary mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Geometry at the Frontier: Symmetries and Moduli Spaces of Algebraic Varieties, 766, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.1902.01685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358609v1</w:t>
+                <w:t xml:space="preserve">hal-03706617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divisorial contractions to codimension three orbits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Naissance de la fédération MARGAUx (FR-2045) (MAthématiques de Recherche en réGion nouvelle-AqUitaine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">My Abdelfattah Barkatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrica Floris</w:t>
+                <w:t xml:space="preserve">Fabien Caubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Imekraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Loubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Épijournal de Géométrie Algébrique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Matapli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706618v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the non-symplectic involutions of the Hilbert square of a K3 surface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Divisorial contractions to codimension three orbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. G. Markushevich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Sarti</w:t>
+                <w:t xml:space="preserve">Enrica Floris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Izvestiya: Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1070/IM8823⟩</w:t>
+              <w:t xml:space="preserve">Épijournal de Géométrie Algébrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/epiga.2021.7020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04136267v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cubic threefolds and hyperkähler manifolds uniformized by the 10-dimensional complex ball</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the non-symplectic involutions of the Hilbert square of a K3 surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cattaneo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Camere</w:t>
+                <w:t xml:space="preserve">D. G. Markushevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Sarti</w:t>
+                <w:t xml:space="preserve">A. Sarti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematische Annalen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 373 (3-4), pp.1429-1455. </w:t>
+              <w:t xml:space="preserve">Izvestiya: Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 83 (4), pp.731-742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00208-018-1766-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1070/IM8823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269437v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex ball quotients from manifolds of K3[n]-type</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cubic threefolds and hyperkähler manifolds uniformized by the 10-dimensional complex ball</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Camere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Sarti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pure and Applied Algebra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpaa.2018.05.017⟩</w:t>
+              <w:t xml:space="preserve">Mathematische Annalen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 373 (3-4), pp.1429-1455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00208-018-1766-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269445v1</w:t>
+                <w:t xml:space="preserve">hal-02269437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On prime degree isogenies between K3 surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Complex ball quotients from manifolds of K3[n]-type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Camere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Sarti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davide Cesare Veniani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendiconti del Circolo Matematico di Palermo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Pure and Applied Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 223 (3), pp.1123-1138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpaa.2018.05.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12215-016-0270-x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269448v1</w:t>
+                <w:t xml:space="preserve">hal-02269445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isometries of Ideal Lattices and Hyperkähler Manifolds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On prime degree isogenies between K3 surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chiara Camere</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Sarti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Mongardi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Sarti</w:t>
+                <w:t xml:space="preserve">Davide Cesare Veniani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2016 (4), pp.963-977. </w:t>
+              <w:t xml:space="preserve">Rendiconti del Circolo Matematico di Palermo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66 (1), pp.3-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imrn/rnv137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12215-016-0270-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269462v1</w:t>
+                <w:t xml:space="preserve">hal-02269448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of automorphisms on a deformation family of hyper-Kähler four-folds by $p$ -elementary lattices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Isometries of Ideal Lattices and Hyperkähler Manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Camere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Mongardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Sarti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kyoto Journal of Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1215/21562261-3600139⟩</w:t>
+              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (4), pp.963-977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imrn/rnv137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269451v1</w:t>
+                <w:t xml:space="preserve">hal-02269462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borcea-Voisin Calabi-Yau threefolds and invertible potentials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Classification of automorphisms on a deformation family of hyper-Kähler four-folds by $p$ -elementary lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Camere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Sarti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical News / Mathematische Nachrichten</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 288 (14-15), pp.1581-1591. </w:t>
+              <w:t xml:space="preserve">Kyoto Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56 (3), pp.465-499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mana.201500055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1215/21562261-3600139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269464v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Berglund–Hübsch–Chiodo–Ruan mirror symmetry for K3 surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Borcea-Voisin Calabi-Yau threefolds and invertible potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Artebani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Sarti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matpur.2014.02.005⟩</w:t>
+              <w:t xml:space="preserve">Mathematical News / Mathematische Nachrichten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 288 (14-15), pp.1581-1591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mana.201500055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269466v1</w:t>
+                <w:t xml:space="preserve">hal-02269464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smith theory and irreducible holomorphic symplectic manifolds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Berglund–Hübsch–Chiodo–Ruan mirror symmetry for K3 surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Artebani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Sarti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of topology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 6 (2), pp.361-390. </w:t>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 102 (4), pp.758-781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1112/jtopol/jtt002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2014.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269468v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automorphismes naturels de l'espace de Douady de points sur une surface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Smith theory and irreducible holomorphic symplectic manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Nieper-Wisskirchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Sarti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Mathematics = Journal Canadien de Mathématiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4153/CJM-2011-041-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of topology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (2), pp.361-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1112/jtopol/jtt002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269471v1</w:t>
+                <w:t xml:space="preserve">hal-02269468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on automorphisms and birational transformations of holomorphic symplectic manifolds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Automorphismes naturels de l'espace de Douady de points sur une surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boissière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Sarti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Mathematics = Journal Canadien de Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64 (1), pp.3-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4153/CJM-2011-041-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1090/S0002-9939-2012-11277-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02269469v1</w:t>
+                <w:t xml:space="preserve">hal-02269471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher dimensional Enriques varieties and automorphisms of generalized Kummer varieties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A note on automorphisms and birational transformations of holomorphic symplectic manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Sarti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 140 (12), pp.4053-4062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0002-9939-2012-11277-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matpur.2010.12.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02269472v1</w:t>
+                <w:t xml:space="preserve">hal-02269469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing certain Gromov-Witten invariants of the crepant resolution of P(1,3,4,4)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Higher dimensional Enriques varieties and automorphisms of generalized Kummer varieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabio Perroni</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Nieper-Wisskirchen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Sarti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nagoya Mathematical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1215/00277630-2010-015⟩</w:t>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 95 (5), pp.553-563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2010.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789790v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model for the orbifold Chow ring of weighted projective spaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computing certain Gromov-Witten invariants of the crepant resolution of P(1,3,4,4)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Perroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Algebra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 37, pp.503-514. </w:t>
+              <w:t xml:space="preserve">Nagoya Mathematical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 201, pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00927870802248902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1215/00277630-2010-015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00271627v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cohomological crepant resolution conjecture for P(1,3,4,4)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A model for the orbifold Chow ring of weighted projective spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Perroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0129167X09005479⟩</w:t>
+              <w:t xml:space="preserve">Communications in Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37, pp.503-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00927870802248902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00124723v1</w:t>
+                <w:t xml:space="preserve">hal-00271627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Néron-Severi group of surfaces with many lines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Sarti</w:t>
+                <w:t xml:space="preserve">The cohomological crepant resolution conjecture for P(1,3,4,4)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Perroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vol. 20, (No. 6), pp.791-801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0129167X09005479⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1090/S0002-9939-08-09475-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02269477v1</w:t>
+                <w:t xml:space="preserve">hal-00124723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal formulas for characteristic classes on the Hilbert schemes of points on surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the Néron-Severi group of surfaces with many lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Nieper-Wisskirchen</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Sarti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Algebra</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 136 (11), pp.3861-3867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0002-9939-08-09475-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2007.04.027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02269481v1</w:t>
+                <w:t xml:space="preserve">hal-02269477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Universal formulas for characteristic classes on the Hilbert schemes of points on surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Nieper-Wisskirchen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 315 (2), pp.924-953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2007.04.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Contraction of excess fibres between the McKay correspondences in dimensions two and three</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Sarti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 57 (6), pp.1839-1861. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/aif.2315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2476,137 +2580,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Automorphism Group of the Hilbert Scheme of Two Points on a Generic Projective K3 Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cattaneo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Nieper-Wisskirchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Sarti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">K3 surfaces and their moduli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-15, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2616,111 +2720,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fédérer les recherches en mathématiques en Nouvelle-Aquitaine MARGAUx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Loubère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'actualité Nouvelle-Aquitaine n°132 été-automne 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2730,114 +2834,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les correspondances de McKay pour le schéma de Hilbert de points sur le plan affine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université de Nantes, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00007177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId82"/>
+      <w:footerReference w:type="default" r:id="rId85"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2984,51 +3088,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219274v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloire Gr&#226;ce Bockondas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boissi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.410" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219275v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Bini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminio Flamini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00229-022-01439-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706617v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nieper-Wi&#223;kirchen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1902.01685" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358609v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Abdelfattah Barkatou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caubet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Imekraz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Loub&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706618v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Floris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epiga.2021.7020" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136267v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cattaneo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G. Markushevich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1070/IM8823" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269437v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Camere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Sarti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-018-1766-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269445v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2018.05.017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64T9D0T6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269448v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cesare Veniani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12215-016-0270-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269462v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mongardi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnv137" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269451v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/21562261-3600139" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269464v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Artebani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mana.201500055" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269466v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2014.02.005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269468v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nieper-Wisskirchen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jtopol/jtt002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269471v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/CJM-2011-041-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269469v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-2012-11277-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269472v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2010.12.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789790v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Perroni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00277630-2010-015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271627v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boissiere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00927870802248902" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124723v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129167X09005479" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269477v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-08-09475-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269481v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2007.04.027" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269480v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2315" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269460v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattaneo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358584v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007177v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623897v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boissi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Heckel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Sarti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.202303_018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219274v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloire Gr&#226;ce Bockondas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.410" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219275v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Bini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminio Flamini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00229-022-01439-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706617v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nieper-Wi&#223;kirchen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1902.01685" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358609v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Abdelfattah Barkatou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caubet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Imekraz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Loub&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706618v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Floris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epiga.2021.7020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136267v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cattaneo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G. Markushevich" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1070/IM8823" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269437v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Camere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-018-1766-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269445v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpaa.2018.05.017" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64T9D0T6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269448v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cesare Veniani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12215-016-0270-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269462v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mongardi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnv137" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269451v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/21562261-3600139" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269464v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Artebani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mana.201500055" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269466v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2014.02.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269468v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nieper-Wisskirchen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jtopol/jtt002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269471v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/CJM-2011-041-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269469v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-2012-11277-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269472v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2010.12.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789790v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Perroni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00277630-2010-015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271627v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boissiere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00927870802248902" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124723v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129167X09005479" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269477v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9939-08-09475-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269481v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2007.04.027" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269480v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2315" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269460v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattaneo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358584v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007177v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>