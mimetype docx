--- v0 (2026-03-21)
+++ v1 (2026-05-04)
@@ -1205,209 +1205,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommer pendant les périodes de transitions de vie : comment les expériences de services impactent les consommateurs en deuil ?</w:t>
+                <w:t xml:space="preserve">The role of technology in collaborative consumer communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Plaud</w:t>
+                <w:t xml:space="preserve">Hélène Privat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 130, pp.61-83. </w:t>
+              <w:t xml:space="preserve">Journal of Services Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (7), pp.837-850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/resg.130.0061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/JSM-12-2018-0361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130666v1</w:t>
+                <w:t xml:space="preserve">hal-02466593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of technology in collaborative consumer communities</w:t>
+                <w:t xml:space="preserve">Consommer pendant les périodes de transitions de vie : comment les expériences de services impactent les consommateurs en deuil ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Privat</w:t>
+                <w:t xml:space="preserve">Cécile Plaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Services Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 33 (7), pp.837-850. </w:t>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 130, pp.61-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/JSM-12-2018-0361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/resg.130.0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02466593v1</w:t>
+                <w:t xml:space="preserve">hal-02130666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence de la consommation régionale sur l'identité personnelle : l'exemple de la Bretagne</w:t>
               </w:r>
@@ -1419,51 +1419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chédotal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2049,248 +2049,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service interactions and subjective well-being in later life</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le recrutement et la fidélisation des bénévoles retraités par les associations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Plaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Guillemot</w:t>
+                <w:t xml:space="preserve">Hélène Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Services Marketing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/JSM-05-2014-0154⟩</w:t>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 73, pp.105-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.073.109.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381154v1</w:t>
+                <w:t xml:space="preserve">hal-01205965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le recrutement et la fidélisation des bénévoles retraités par les associations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
+                <w:t xml:space="preserve">Service interactions and subjective well-being in later life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Plaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 73, pp.105-118. </w:t>
+              <w:t xml:space="preserve">Journal of Services Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (4), pp.245-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7193/DM.073.109.122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/JSM-05-2014-0154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205965v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legacy writing among the elderly: conceptual bases, dimensioning and a proposed scale for measuring motivations</w:t>
               </w:r>
@@ -2955,247 +2955,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommation de demain : étude de l’acceptabilité et de l’adaptation des personnes âgées et des professionnels de santé à l'introduction des protéines d'algues marines en milieu hospitalier et en EHPAD</w:t>
+                <w:t xml:space="preserve">Une exploration ethnomarketing des facteurs d’appropriation des véhicules intermédiaires : lecture à la lueur de la théorie des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apolline Barbot</w:t>
+                <w:t xml:space="preserve">Alexandre Dargos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Joud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Consommation(s), société(s) et territoires au prisme du vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIT AFM Temps et Vieillisement, Apr 2025, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">41ème congrès international de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFM, May 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167635v1</w:t>
+                <w:t xml:space="preserve">hal-05167621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une exploration ethnomarketing des facteurs d’appropriation des véhicules intermédiaires : lecture à la lueur de la théorie des pratiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Gentric</w:t>
+                <w:t xml:space="preserve">Consommation de demain : étude de l’acceptabilité et de l’adaptation des personnes âgées et des professionnels de santé à l'introduction des protéines d'algues marines en milieu hospitalier et en EHPAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème congrès international de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFM, May 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque Consommation(s), société(s) et territoires au prisme du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIT AFM Temps et Vieillisement, Apr 2025, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167621v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REPENSER L'ASSIETTE : LES IDENTITES SOCIALES COMME DETERMINANTS DE L'APPRENTISSAGE ET ENJEUX DANS L'ADOPTION DES REGIMES PLUS VEGETALISES</w:t>
               </w:r>
@@ -3371,51 +3371,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux comprendre les représentations de la transition vers des mobilités durables : un agenda de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dargos Le Goascoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3473,217 +3473,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre et surmonter les barrières de l’apprentissage pour l’adoption de régimes alimentaires sans viande : le rôle critique des identités sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Guibé</w:t>
+                <w:t xml:space="preserve">Les consommateurs face au changement climatique : questions d’âges, de générations et de vieillissement (session spéciale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Malas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gabriel</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Normandes de Recherches sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Cherbourg, France</w:t>
+              <w:t xml:space="preserve">Actes du 39ème congrès international de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française du Marketing, May 2023, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04357705v1</w:t>
+                <w:t xml:space="preserve">hal-04108448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les consommateurs face au changement climatique : questions d’âges, de générations et de vieillissement (session spéciale)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ziad Malas</w:t>
+                <w:t xml:space="preserve">Comprendre et surmonter les barrières de l’apprentissage pour l’adoption de régimes alimentaires sans viande : le rôle critique des identités sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 39ème congrès international de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française du Marketing, May 2023, Vannes, France</w:t>
+              <w:t xml:space="preserve">Journées Normandes de Recherches sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108448v1</w:t>
+                <w:t xml:space="preserve">hal-04357705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les consommateurs face au changement climatique : questions d’âges, de générations et de vieillissement,</w:t>
               </w:r>
@@ -4151,571 +4151,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’alimentation durable : dimensionnement et proposition d’une mesure de cette pratique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les leviers de l’adaptation à l’alimentation en EHPAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Dyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Tamaro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de recherche interdisciplinaire : Pratiques alimentaires, santé et territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02867031v1</w:t>
+                <w:t xml:space="preserve">hal-02867027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition entre le 3ème et le 4ème âge : Comment se construit l’attitude vis-à-vis de la dépendance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margot Dyen</w:t>
+                <w:t xml:space="preserve">L’alimentation durable : dimensionnement et proposition d’une mesure de cette pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Divard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Joournées Normandes de la Recherche sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Caen, France</w:t>
+              <w:t xml:space="preserve">Journée de recherche interdisciplinaire : Pratiques alimentaires, santé et territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027098v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les leviers de l’adaptation à l’alimentation en EHPAD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transition entre le 3ème et le 4ème âge : Comment se construit l’attitude vis-à-vis de la dépendance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Dyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Tamaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de recherche interdisciplinaire : Pratiques alimentaires, santé et territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Brest, France</w:t>
+              <w:t xml:space="preserve">19ème Joournées Normandes de la Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02867027v1</w:t>
+                <w:t xml:space="preserve">hal-03027098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité des implications du consommateur dans les pratiques alimentaires durables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Innocent</w:t>
+                <w:t xml:space="preserve">Impact des dimensions du vieillissement sur les changements de pratiques alimentaires : Une approche compréhensive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Dyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Malas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Tamaro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dargos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème congrès international de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2020, Biaritz, France</w:t>
+              <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02867019v1</w:t>
+                <w:t xml:space="preserve">hal-02867017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des dimensions du vieillissement sur les changements de pratiques alimentaires : Une approche compréhensive</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
+                <w:t xml:space="preserve">La diversité des implications du consommateur dans les pratiques alimentaires durables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Tamaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dargos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème congrès international de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
+              <w:t xml:space="preserve">, Jun 2020, Biaritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02867017v1</w:t>
+                <w:t xml:space="preserve">hal-02867019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les consommateurs et l’alimentation durable : une implication multiforme</w:t>
               </w:r>
@@ -4740,51 +4740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Tamaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dargos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de recherche interdisciplinaire : Pratiques alimentaires, santé et territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5025,51 +5025,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des pratiques numériques de la consommation collaborative non marchande : Le cas des Systèmes d’Echanges Locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5278,241 +5278,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le marché s’empare de la mort numérique : analyse des prestations de service de digital afterlife</w:t>
+                <w:t xml:space="preserve">Quand le marché s’empare de la mort numérique : analyse des prestations de services de digital afterlife</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Congrès de l’Association Française du Marketing</w:t>
+              <w:t xml:space="preserve">Actes du 31ème congrès de l’Association Française du Marketing (AFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04025387v1</w:t>
+                <w:t xml:space="preserve">hal-01993755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le marché s’empare de la mort numérique : analyse des prestations de services de digital afterlife</w:t>
+                <w:t xml:space="preserve">Quand le marché s’empare de la mort numérique : analyse des prestations de service de digital afterlife</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 31ème congrès de l’Association Française du Marketing (AFM)</w:t>
+              <w:t xml:space="preserve">31ème Congrès de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01993755v1</w:t>
+                <w:t xml:space="preserve">hal-04025387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les possessions numériques au travers le prisme du temps : une approche exploratoire</w:t>
+                <w:t xml:space="preserve">Les possessions numériques à travers le prisme du temps : une approche exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
@@ -5530,440 +5530,440 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kövesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Tamaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème séminaire M@rsouin</w:t>
+              <w:t xml:space="preserve">12ème congrès de M@rsouin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Le Bono, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475080v1</w:t>
+                <w:t xml:space="preserve">hal-01337470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le concept de transmission dans la recherche marketing</w:t>
+                <w:t xml:space="preserve">Intergenerational transmission of digital data : user perceptions and the future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème congrès de l’Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Montpelier, France</w:t>
+              <w:t xml:space="preserve">1er colloque Digital Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475075v1</w:t>
+                <w:t xml:space="preserve">hal-01993758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intergenerational transmission of digital data : user perceptions and the future</w:t>
+                <w:t xml:space="preserve">Le concept de transmission dans la recherche marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er colloque Digital Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">30ème congrès de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montpelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01993758v1</w:t>
+                <w:t xml:space="preserve">hal-02475075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les possessions numériques à travers le prisme du temps : une approche exploratoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapeaux ronds ou bonnets rouges ? La consommation régionale de produits/services bretons et l’identité personnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chédotal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Annick Tamaro</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Plaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème congrès de M@rsouin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Le Bono, France</w:t>
+              <w:t xml:space="preserve">13èmes Journées Normandes de Recherches sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01337470v1</w:t>
+                <w:t xml:space="preserve">hal-02475435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapeaux ronds ou bonnets rouges ? La consommation régionale de produits/services bretons et l’identité personnelle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les possessions numériques au travers le prisme du temps : une approche exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Sommier</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kövesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Tamaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées Normandes de Recherches sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">12ème séminaire M@rsouin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Le Bono, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475435v1</w:t>
+                <w:t xml:space="preserve">hal-02475080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of the Motivations and Antecedents of Legacy Writing on the Consumption of Biographic Services by the Elderly</w:t>
               </w:r>
@@ -6094,325 +6094,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi donner son temps lorsque celui-ci est compté ? Une typologie des bénévoles retraités expliquée par des caractéristiques psychosociales du vieillissement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transmission et fondations d’entreprises familiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristen Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 11ème Conférence Internationale Marketing Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Venise, Italie</w:t>
+              <w:t xml:space="preserve">3ème colloque fédérateur de l’IBSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01993798v1</w:t>
+                <w:t xml:space="preserve">hal-02474843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission et fondations d’entreprises familiales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kristen Cadiou</w:t>
+                <w:t xml:space="preserve">Pourquoi donner son temps lorsque celui-ci est compté ? L’influence de la générativité sur les motivations des bénévoles retraités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème colloque fédérateur de l’IBSHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Brest, France</w:t>
+              <w:t xml:space="preserve">Actes du 28ème congrès de l’Association Française du Marketing (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02474843v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01993791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi donner son temps lorsque celui-ci est compté ? L’influence de la générativité sur les motivations des bénévoles retraités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pourquoi donner son temps lorsque celui-ci est compté ? Une typologie des bénévoles retraités expliquée par des caractéristiques psychosociales du vieillissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Guillemot</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 28ème congrès de l’Association Française du Marketing (AFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Brest, France</w:t>
+              <w:t xml:space="preserve">Actes de la 11ème Conférence Internationale Marketing Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Venise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01993791v1</w:t>
+                <w:t xml:space="preserve">hal-01993798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche fonctionnelle de la mémoire : Présentation et adaptation d’une échelle de mesure de la réminiscence</w:t>
               </w:r>
@@ -6873,52 +6873,202 @@
               <w:t xml:space="preserve">, Sep 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02475911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vélis et mobilités durables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dargos Le Goascoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Joux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de bretagne occidentale; Laboratoire d'Économie et de Gestion de l'Ouest; Laboratoire d'Études et de Recherche en Sociologie. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId132"/>
+      <w:footerReference w:type="default" r:id="rId135"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7065,51 +7215,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gourmelen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Malas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356128v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tamaro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJM-11-2020-0845" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356188v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gabriel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707231175756" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394470v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Francois Lecompte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Divard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/bfj-09-2023-0797" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100799v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701231166312" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04173243v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Josion-Portail" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04012426v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48748/RDJC-CE73" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567883v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10946705211044838" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03610973v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2021.2004198" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660066v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sommier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ch&#233;dotal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.386.0067" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130666v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.130.0061" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02466593v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Privat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSM-12-2018-0361" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828078v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.183.0037" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02466675v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570718774009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370118755100" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01676282v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00114" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02466648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Urien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.20931" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-41314DR1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02466699v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.077.0051" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01337472v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara K&#246;vesi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1130" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381154v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSM-05-2014-0154" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205965v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.073.109.122" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00587011v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/205157071002500402" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00587667v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.135.0133" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00583848v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011002500402" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03933333v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781802202595.Service.and.Aging" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474775v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/tel-02867043v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00542744v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167635v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Barbot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167621v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dargos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gentric" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Joud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195078v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guib&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845872v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Laroum" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845837v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dargos Le Goascoz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legall-Ely" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04357705v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108448v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395531v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108450v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vong" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03933263v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429334v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429310v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867031v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Divard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fran&#231;ois-Lecompte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027098v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867027v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867019v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867017v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867028v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475910v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475907v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lavaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Dupr&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475444v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475456v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04246791v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04025387v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993755v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02475080v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02475075v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993758v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01337470v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475435v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474853v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474846v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993798v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474843v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Cadiou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993791v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474820v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474818v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474806v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474801v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474792v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475911v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gourmelen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Malas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dyen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356128v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tamaro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJM-11-2020-0845" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356188v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gabriel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707231175756" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394470v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Francois Lecompte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Divard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/bfj-09-2023-0797" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100799v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701231166312" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04173243v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Josion-Portail" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04012426v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48748/RDJC-CE73" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567883v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10946705211044838" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03610973v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2021.2004198" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660066v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sommier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ch&#233;dotal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.386.0067" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02466593v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Privat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSM-12-2018-0361" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130666v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.130.0061" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828078v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.183.0037" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02466675v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570718774009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370118755100" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01676282v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00114" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02466648v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Urien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.20931" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-41314DR1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02466699v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.077.0051" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01337472v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara K&#246;vesi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1130" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205965v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.073.109.122" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381154v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JSM-05-2014-0154" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00587011v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/205157071002500402" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00587667v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.135.0133" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00583848v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011002500402" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03933333v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781802202595.Service.and.Aging" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474775v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/tel-02867043v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00542744v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167621v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dargos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gentric" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Joud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167635v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Barbot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195078v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guib&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845872v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Laroum" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845837v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dargos Le Goascoz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legall-Ely" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108448v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04357705v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395531v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108450v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vong" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03933263v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429334v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429310v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867027v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867031v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Divard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fran&#231;ois-Lecompte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027098v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867017v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867019v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867028v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475910v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475907v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lavaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Dupr&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475444v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475456v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04246791v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993755v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04025387v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01337470v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993758v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02475075v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475435v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02475080v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474853v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474846v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474843v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Cadiou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993791v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993798v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474820v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474818v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474806v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474801v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474792v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475911v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568487v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Joux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Grasset" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>