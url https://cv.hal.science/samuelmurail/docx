--- v0 (2026-03-27)
+++ v1 (2026-05-07)
@@ -842,429 +842,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Silico and In Vivo Studies of a Tumor-Penetrating and Interfering Peptide with Antitumoral Effect on Xenograft Models of Breast Cancer</w:t>
+                <w:t xml:space="preserve">PEP-FOLD4: a pH-dependent force field for peptide structure prediction in aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo H Marin</w:t>
+                <w:t xml:space="preserve">Julien Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Murail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Andrini</w:t>
+                <w:t xml:space="preserve">Sjoerd de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcela Garcia</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Derreumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tuffery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15041180⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (W1), pp.W432-W437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkad376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441860v1</w:t>
+                <w:t xml:space="preserve">hal-05441879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring a Structural Data Mining Approach to Design Linkers for Head-to-Tail Peptide Cyclization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Silico and In Vivo Studies of a Tumor-Penetrating and Interfering Peptide with Antitumoral Effect on Xenograft Models of Breast Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo H Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Murail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasaman Karami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Murail</w:t>
+                <w:t xml:space="preserve">Laura Andrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Giribaldi</w:t>
+                <w:t xml:space="preserve">Marcela Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Lefranc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Defontaine</w:t>
+                <w:t xml:space="preserve">Severine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jcim.3c00865⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (4), pp.1180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15041180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04406845v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PEP-FOLD4: a pH-dependent force field for peptide structure prediction in aqueous solution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring a Structural Data Mining Approach to Design Linkers for Head-to-Tail Peptide Cyclization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasaman Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Murail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Rey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Murail</w:t>
+                <w:t xml:space="preserve">Julien Giribaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sjoerd de Vries</w:t>
+                <w:t xml:space="preserve">Benjamin Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Derreumaux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florian Defontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 51 (W1), pp.W432-W437. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 63 (20), pp.6436-6450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkad376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.3c00865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05441879v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binding and Kinetic Analysis of Human Protein Phosphatase PP2A Interactions with Caspase 9 Protein and the Interfering Peptide C9h</w:t>
               </w:r>
@@ -1378,736 +1378,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InterEvDock3: a combined template-based and free docking server with increased performance through explicit modeling of complex homologs and integration of covariation-based contact maps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SeamDock: An Interactive and Collaborative Online Docking Resource to Assist Small Compound Molecular Docking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Murail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloe Quignot</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Sjoerd J. de Vries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Moroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tuffery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkab358⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmolb.2021.716466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03677216v1</w:t>
+                <w:t xml:space="preserve">hal-03677201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics simulations reveal statistics and microscopic mechanisms of water permeation in membrane-embedded artificial water channel nanoconstructs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">InterEvDock3: a combined template-based and free docking server with increased performance through explicit modeling of complex homologs and integration of covariation-based contact maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Quignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Postic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Hardiagon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fabio Sterpone</w:t>
+                <w:t xml:space="preserve">Pierre Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0044360⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (W1), pp.W277-W284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkab358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410227v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SeamDock: An Interactive and Collaborative Online Docking Resource to Assist Small Compound Molecular Docking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular dynamics simulations reveal statistics and microscopic mechanisms of water permeation in membrane-embedded artificial water channel nanoconstructs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hardiagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Murail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Bo Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie van Der Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sjoerd J. de Vries</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabio Sterpone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8, </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154 (18), pp.184102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmolb.2021.716466⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0044360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677201v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutathionylation primes soluble GAPDH for late collapse into insoluble aggregates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Malferrari</w:t>
+                <w:t xml:space="preserve">DaReUS-Loop: a web server to model multiple loops in homology models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasaman Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Postic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Murail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sara Bonacchi</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tuffery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1914484116⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (W1), pp.423-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkz403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370717v1</w:t>
+                <w:t xml:space="preserve">hal-03201549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DaReUS-Loop: a web server to model multiple loops in homology models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Postic</w:t>
+                <w:t xml:space="preserve">Glutathionylation primes soluble GAPDH for late collapse into insoluble aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Zaffagnini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe H. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Malferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Murail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tuffery</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bonacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 47 (W1), pp.423-428. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (51), pp.26057-26065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkz403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1914484116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201549v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coarse-grained and atomic resolution biomolecular docking with the ATTRACT approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Glashagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sjoerd de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urszula Uciechowska-Kaczmarzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2178,563 +2178,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03201555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications to water transport systems: general discussion</w:t>
+                <w:t xml:space="preserve">Biomimetic water channels: general discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihail Barboiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manash Pratim Borthakur</w:t>
+                <w:t xml:space="preserve">Roslyn Bill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chun-Long Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rob Coalson</w:t>
+                <w:t xml:space="preserve">Jeffery Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 209, pp.389 - 414. </w:t>
+              <w:t xml:space="preserve">, 2018, 209, pp.205 - 229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8FD90022A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8FD90020E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926896v1</w:t>
+                <w:t xml:space="preserve">hal-01926861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic water channels: general discussion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oriented chiral water wires in artificial transmembrane channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roslyn Bill</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chun-Long Chen</w:t>
+                <w:t xml:space="preserve">Istvan Kocsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffery Davis</w:t>
+                <w:t xml:space="preserve">Mirco Sorci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Vanselous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Murail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8FD90020E⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (3), pp.eaao5603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aao5603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926861v1</w:t>
+                <w:t xml:space="preserve">hal-01797309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriented chiral water wires in artificial transmembrane channels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mirco Sorci</w:t>
+                <w:t xml:space="preserve">Water permeation across artificial I-quartet membrane channels: from structure to disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Murail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heather Vanselous</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Murail</w:t>
+                <w:t xml:space="preserve">Tudor Vasiliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Sanders</w:t>
+                <w:t xml:space="preserve">Andrei Neamtu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihail Barboiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Sterpone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4 (3), pp.eaao5603. </w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 209, pp.125 - 148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aao5603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8fd00046h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797309v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water permeation across artificial I-quartet membrane channels: from structure to disorder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Murail</w:t>
+                <w:t xml:space="preserve">Applications to water transport systems: general discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihail Barboiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tudor Vasiliu</w:t>
+                <w:t xml:space="preserve">Manash Pratim Borthakur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun-Long Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Neamtu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabio Sterpone</w:t>
+                <w:t xml:space="preserve">Rob Coalson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 209, pp.125 - 148. </w:t>
+              <w:t xml:space="preserve">, 2018, 209, pp.389 - 414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8fd00046h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8FD90022A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926847v1</w:t>
+                <w:t xml:space="preserve">hal-01926896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">String method solution of the gating pathways for a pentameric ligand-gated ion channel</w:t>
               </w:r>
@@ -3001,51 +3001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salt-Excluding Artificial Water Channels Exhibiting Enhanced Dipolar Water and Proton Translocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erol Licsandru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Istvan Kocsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue-Xiao Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4237,51 +4237,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Computer Simulations and Virtual Reality to Understand, Design and Optimize Artificial Water Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hardiagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Santuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4371,77 +4371,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The modelling and enhancement of water hydrodynamics: general discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manash Pratim Borthakur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob Coalson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viatcheslav Freger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4615,51 +4615,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water permeation across artificial I-quartet membrane channels: from structure to chaos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Murail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Vasiliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Neamtu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5041,51 +5041,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415864v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Stratmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Moroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tuffery" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Murail" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c00950" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415824v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Reguei" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.07577" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412186v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Lev" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Vorobyov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Allen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c03991" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05349371v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Dominguez-Meijide" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boudjelloul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelita Rebollo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmgm.2025.109140" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415840v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysen Sawmynaden" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akli Zemirli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jusot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pietrucci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c01123" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665721v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollitrault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Achebouche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dreux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audouze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae305" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05441860v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo H Marin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andrini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Garcia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Loisel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15041180" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406845v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Karami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Giribaldi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Defontaine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c00865" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05441879v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd de Vries" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Derreumaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad376" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03794499v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dorgham" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Savier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeronimo Bravo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14102055" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03677216v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Quignot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Postic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab358" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410227v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hardiagon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Bo Huang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Sterpone" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0044360" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03677201v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd J. de Vries" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.716466" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370717v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Zaffagnini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H. Marchand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malferrari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bonacchi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1914484116" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03201549v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz403" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03201555v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Glashagen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Uciechowska-Kaczmarzyk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey A. Samsonov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.25860" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926896v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Barboiu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manash Pratim Borthakur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Long Chen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Coalson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD90022A" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926861v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roslyn Bill" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Davis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD90020E" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01797309v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Kocsis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Sorci" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Vanselous" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sanders" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aao5603" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926847v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Vasiliu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Neamtu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8fd00046h" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644525v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Poitevin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett A Cromer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1617567114" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400467v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Laurent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Shahsavar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sauguet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delarue" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2016.02.014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400466v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erol Licsandru" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Xiao Shen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Legrand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b01811" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230762v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Moraga-Cid" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Huon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Malherbe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girard-Blanc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1417864112" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084646v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine van Renterghem" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2013.17" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363353v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Murail" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Robert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ym Coic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Neumann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Ostuni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363367v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Neumann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couvineau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Lacap&#232;re" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jamin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2008.05.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8CF3169-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440360v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Robert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Co&#239;c" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Neumann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano A Ostuni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2008.03.012" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258990v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ceraudo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yv Tan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj Lacap&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Neuman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324303v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Jamin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano A. Ostuni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Ngoc Vu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Xing Yao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2004-0308" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944940v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hardiagon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Murail" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Huang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barboiu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sterpone" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57456-7_3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944941v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Martinez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Santuz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-47705-9_8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370038v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Casanova" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav Freger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD90021C" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054604v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7151-0_20" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02069375v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neamtu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barboiu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760163v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck da Silva" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Corringer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/PAC-CON-12-04-10" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415864v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Stratmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Moroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tuffery" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Murail" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c00950" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415824v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Reguei" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.07577" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412186v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Lev" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Vorobyov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Allen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c03991" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05349371v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Dominguez-Meijide" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boudjelloul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelita Rebollo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmgm.2025.109140" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415840v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaysen Sawmynaden" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akli Zemirli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jusot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pietrucci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c01123" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665721v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollitrault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Achebouche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dreux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audouze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae305" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05441879v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd de Vries" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Derreumaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad376" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05441860v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo H Marin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andrini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Garcia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Loisel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15041180" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406845v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Karami" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Giribaldi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Defontaine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c00865" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03794499v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dorgham" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Savier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeronimo Bravo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14102055" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03677201v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd J. de Vries" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.716466" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03677216v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Quignot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Postic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab358" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410227v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hardiagon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Bo Huang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Sterpone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0044360" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03201549v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz403" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370717v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Zaffagnini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H. Marchand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malferrari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bonacchi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1914484116" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03201555v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Glashagen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Uciechowska-Kaczmarzyk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey A. Samsonov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.25860" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926861v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihail Barboiu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roslyn Bill" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Long Chen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffery Davis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD90020E" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01797309v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Kocsis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Sorci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Vanselous" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sanders" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aao5603" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926847v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Vasiliu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Neamtu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8fd00046h" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926896v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manash Pratim Borthakur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Coalson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD90022A" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644525v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Poitevin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett A Cromer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1617567114" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400467v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Laurent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Shahsavar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sauguet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delarue" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2016.02.014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400466v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erol Licsandru" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Xiao Shen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Legrand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b01811" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230762v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Moraga-Cid" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Huon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Malherbe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girard-Blanc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1417864112" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084646v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine van Renterghem" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2013.17" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363353v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Murail" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Robert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ym Coic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Neumann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Ostuni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363367v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Neumann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couvineau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Lacap&#232;re" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jamin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2008.05.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8CF3169-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440360v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Robert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Co&#239;c" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Neumann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano A Ostuni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2008.03.012" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258990v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ceraudo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yv Tan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj Lacap&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Neuman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324303v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Jamin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano A. Ostuni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Ngoc Vu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Xing Yao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2004-0308" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944940v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hardiagon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Murail" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Huang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barboiu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sterpone" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57456-7_3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944941v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Martinez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Santuz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-47705-9_8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370038v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Casanova" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav Freger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD90021C" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054604v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7151-0_20" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02069375v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neamtu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barboiu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760163v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck da Silva" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Corringer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/PAC-CON-12-04-10" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>