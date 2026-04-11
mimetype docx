--- v0 (2026-03-05)
+++ v1 (2026-04-11)
@@ -517,278 +517,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the estimates of nitrate concentrations at subsurface drained agricultural catchment scale using a new conceptual water quality model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the use of inverse modeling to improve subsurface drainage simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Chelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Oubanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Gejadze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Olivier Malaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, France. pp.14768, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14540⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03788460v1</w:t>
+                <w:t xml:space="preserve">hal-03206372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of inverse modeling to improve subsurface drainage simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving the estimates of nitrate concentrations at subsurface drained agricultural catchment scale using a new conceptual water quality model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Chelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Online, France. pp.14768, </w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03206372v1</w:t>
+                <w:t xml:space="preserve">hal-03788460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1649,51 +1649,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700970v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Chelil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Oubanas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Gejadze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Malaterre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788389v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2022.107798" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701039v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jeantet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2021.107318" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788460v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14540" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206372v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14768" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113002v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16608" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788432v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-65" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346730v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788525v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vincent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788518v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04002067v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022SORUS440" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700970v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Chelil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Oubanas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Gejadze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Malaterre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788389v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tournebize" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2022.107798" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701039v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jeantet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2021.107318" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206372v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14768" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788460v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14540" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113002v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16608" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788432v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-65" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346730v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788525v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vincent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788518v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04002067v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022SORUS440" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>