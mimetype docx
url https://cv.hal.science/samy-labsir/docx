--- v0 (2026-03-28)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samy LABSIR </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate professor, IPSA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">samy-labsir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9276-6561</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samy Labsir is a associate professor at IPSA Toulouse in data science and statistics. A the same time, he carries out research works in statistical signal processing within the laboratory TéSA.  He obtained its PhD Degree at University of Bordeaux (France),  IMS laboratory,  in the Signal&Image group with collaboration of CEA-CESTA, in December 2020. The title is &amp;quot;Méthodes statistiques fondées sur les groupes de Lie pour le suivi d'un amas de débris spatiaux&amp;quot;. and was supervised by Audrey Giremus (Full professor, Bordeaux University) and Brice Yver (Engineer, CEA-CESTA).  The associated manuscript is disponible here  and the presentation here. From October 2020 to November 2022, he was a post-doctoral research assistant at ISAE-SUPAERO (Toulouse, France) in DEOS department, NAVIRRES research group under the supervision of Gael Pages (Researcher, ISAE-SUPAERO) and Eric Chaumette (Full professor, ISAE-SUPAERO) .  Its research is focused on filtering, estimation and machine learning methods for statistical signal processing.  He works on statistical (non)-bayesian methods which use the non-Euclidean properties (Lie groups and Riemannian manifolds) of both unknown parameters and observations.  He also investigates on the development of  (non)-Bayesian error bound for parameters evolved on (non)-Euclidean space (Lie groups).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Its research works have mainly been built for three applications:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">radar target tracking : filtering and error bound on Lie groups for parameters estimated by a radar system,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">computer vision : SLAM filtering on Lie groups from monocular camera measurements, clustering on Lie groups</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">GNSS navigation  : statistical studies of GNSS loop tracking, error bound on Lie groups for RTK positioning.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering and machine learning on Riemannian manifolds and Lie groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara El Bouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Bordin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo G.S. Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 238, pp.110114. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2025.110114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cramér-Rao Bound for Lie Group Parameter Estimation With Euclidean Observations and Unknown Covariance Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara El Bouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73, pp.130-141. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2024.3445606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cramér-Rao Bound for Lie Group Parameter Estimation with Euclidean Observations and Unknown Covariance Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara El Bouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2024.3445606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barankin, McAulay–Seidman and Cramér–Rao bounds on matrix Lie groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 156, pp.111199. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172575v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intrinsic Bayesian bound for estimators on the Lie groups SO(3) and SE(3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Giremus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Benoudiba-Campanini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 214, pp.109232. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2023.109232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lie Group Modelling for an EKF-Based Monocular SLAM Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.571. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14030571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint shape and centroid position tracking of a cluster of space debris by filtering on Lie groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giremus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Benoudiba–campanini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 183, pp.108027. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2021.108027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Geometric Regression with Inputs-Outputs on Matrix Lie Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Daouda Pene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesouple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Science of Information (GSI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Saint-Malo, France. pp.271-279, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-03924-8_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lie Group Bayesian Modeling of the von Mises Concentration Parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Morales-Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Priot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gazzino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 28th International Conference on Information Fusion (FUSION)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FUSION, Jul 2025, Rio de Janeiro, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/FUSION65864.2025.11124059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lie Group Based Approach for GNSS Signal Phase Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Morales-Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Priot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gazzino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICL-GNSS 2025 - International Conference on Localization and GNSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rome, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICL-GNSS65520.2025.11046120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into Lower Bound for Lie Groups and their Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara El Bouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 59th Annual Conference on Information Sciences and Systems (CISS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Baltimore, United States. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISS64860.2025.10944664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent Neural Networks Modelling based on Riemannian Symmetric Positive Definite Manifold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Dubreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rouanet-Labé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Slepian-Bangs Formula for Fisher Information on Lie Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara El Bouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Asilomar Conference on Signals, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Pacific Grove, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Intrinsic Modified Cramér-Rao Bound on Lie Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara El Bouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International conference on information fusion (FUSION 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Venise, Italy. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/fusion59988.2024.10706414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Performance Analysis of GNSS Tracking Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE/ION Position, Location and Navigation Symposium (PLANS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Monterey, France. pp.946-951, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLANS53410.2023.10139980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic Slepian-Bangs type formula for parameters on LGs with unknown measurement noise variance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asilomar Conference on Signals, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Pacific Groove, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cramér-Rao Bound on Lie Groups with Observations on Lie Groups: Application to SE(2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust M-Type Error-State Kalman Filters for Attitude Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Belles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel A. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 31st European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eusipco58844.2023.10289871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borne de Cramér-Rao sur groupe de Lie avec observations sur groupe de Lie : application à SO(2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Intrinsic McAulay-Seidman Bound for Parameters Evolving on Matrix Lie Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilá-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 56th Asilomar Conference on Signals, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Pacific Grove, France. pp.71-75, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEECONF56349.2022.10051899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lie-group based modelling for centroid and shape estimation of a cluster of space debris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Giremus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Yver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Benoudiba-Campanini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 28th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Amsterdam, France. pp.960-964, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/Eusipco47968.2020.9287641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle et algorithme sur groupe de Lie pour l’estimation de la forme d’un amas de débris spatiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Giremus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Yver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Benoudiba-Campanini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Gretsi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking a cluster of space debris in low orbit by filtering on Lie groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Giremus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Yver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Benoudiba-Campanini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Conf. Acoust., Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-Means and Gaussian Mixture Models on Lie Groups: Application to Geometrical Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesouple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023486v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes statistiques fondées sur les groupes de Lie pour le suivi d'un amas de débris spatiaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Bordeaux, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020BORD0294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03103892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId83"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samy LABSIR </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate professor, IPSA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">samy-labsir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9276-6561</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samy Labsir is a associate professor at IPSA Toulouse in data science and statistics. A the same time, he carries out research works in statistical signal processing within the laboratory TéSA.  He obtained its PhD Degree at University of Bordeaux (France),  IMS laboratory,  in the Signal&Image group with collaboration of CEA-CESTA, in December 2020. The title is &amp;quot;Méthodes statistiques fondées sur les groupes de Lie pour le suivi d'un amas de débris spatiaux&amp;quot;. and was supervised by Audrey Giremus (Full professor, Bordeaux University) and Brice Yver (Engineer, CEA-CESTA).  The associated manuscript is disponible here  and the presentation here. From October 2020 to November 2022, he was a post-doctoral research assistant at ISAE-SUPAERO (Toulouse, France) in DEOS department, NAVIRRES research group under the supervision of Gael Pages (Researcher, ISAE-SUPAERO) and Eric Chaumette (Full professor, ISAE-SUPAERO) .  Its research is focused on filtering, estimation and machine learning methods for statistical signal processing.  He works on statistical (non)-bayesian methods which use the non-Euclidean properties (Lie groups and Riemannian manifolds) of both unknown parameters and observations.  He also investigates on the development of  (non)-Bayesian error bound for parameters evolved on (non)-Euclidean space (Lie groups).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Its research works have mainly been built for three applications:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">radar target tracking : filtering and error bound on Lie groups for parameters estimated by a radar system,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">computer vision : SLAM filtering on Lie groups from monocular camera measurements, clustering on Lie groups</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">GNSS navigation  : statistical studies of GNSS loop tracking, error bound on Lie groups for RTK positioning.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering and machine learning on Riemannian manifolds and Lie groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara El Bouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Bordin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo G.S. Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 238, pp.110114. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2025.110114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Performance Bounds for Lie Group and Integer Parameters: Application to GNSS Attitude Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 71 (5), pp.3424-3431. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2025.3640486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-Means and Gaussian Mixture Models on Lie Groups: Application to Geometrical Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesouple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2026.3678342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023486v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cramér-Rao Bound for Lie Group Parameter Estimation With Euclidean Observations and Unknown Covariance Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara El Bouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73, pp.130-141. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2024.3445606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cramér-Rao Bound for Lie Group Parameter Estimation with Euclidean Observations and Unknown Covariance Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara El Bouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2024.3445606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barankin, McAulay–Seidman and Cramér–Rao bounds on matrix Lie groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 156, pp.111199. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172575v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intrinsic Bayesian bound for estimators on the Lie groups SO(3) and SE(3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Giremus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Benoudiba-Campanini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 214, pp.109232. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2023.109232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lie Group Modelling for an EKF-Based Monocular SLAM Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.571. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14030571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint shape and centroid position tracking of a cluster of space debris by filtering on Lie groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giremus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Benoudiba–campanini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 183, pp.108027. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2021.108027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Geometric Regression with Inputs-Outputs on Matrix Lie Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Daouda Pene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesouple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Science of Information (GSI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Saint-Malo, France. pp.271-279, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-03924-8_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lie Group Bayesian Modeling of the von Mises Concentration Parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Morales-Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Priot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gazzino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 28th International Conference on Information Fusion (FUSION)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FUSION, Jul 2025, Rio de Janeiro, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/FUSION65864.2025.11124059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lie Group Based Approach for GNSS Signal Phase Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Morales-Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Priot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gazzino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICL-GNSS 2025 - International Conference on Localization and GNSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rome, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICL-GNSS65520.2025.11046120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into Lower Bound for Lie Groups and their Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara El Bouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 59th Annual Conference on Information Sciences and Systems (CISS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Baltimore, United States. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISS64860.2025.10944664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent Neural Networks Modelling based on Riemannian Symmetric Positive Definite Manifold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Dubreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rouanet-Labé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Slepian-Bangs Formula for Fisher Information on Lie Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara El Bouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Asilomar Conference on Signals, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Pacific Grove, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Intrinsic Modified Cramér-Rao Bound on Lie Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara El Bouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International conference on information fusion (FUSION 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Venise, Italy. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/fusion59988.2024.10706414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Performance Analysis of GNSS Tracking Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE/ION Position, Location and Navigation Symposium (PLANS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Monterey, France. pp.946-951, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLANS53410.2023.10139980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic Slepian-Bangs type formula for parameters on LGs with unknown measurement noise variance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asilomar Conference on Signals, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Pacific Groove, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cramér-Rao Bound on Lie Groups with Observations on Lie Groups: Application to SE(2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borne de Cramér-Rao sur groupe de Lie avec observations sur groupe de Lie : application à SO(2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust M-Type Error-State Kalman Filters for Attitude Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Belles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel A. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 31st European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eusipco58844.2023.10289871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Intrinsic McAulay-Seidman Bound for Parameters Evolving on Matrix Lie Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilá-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 56th Asilomar Conference on Signals, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Pacific Grove, France. pp.71-75, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEECONF56349.2022.10051899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lie-group based modelling for centroid and shape estimation of a cluster of space debris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Giremus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Yver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Benoudiba-Campanini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 28th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Amsterdam, France. pp.960-964, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/Eusipco47968.2020.9287641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle et algorithme sur groupe de Lie pour l’estimation de la forme d’un amas de débris spatiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Giremus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Yver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Benoudiba-Campanini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Gretsi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking a cluster of space debris in low orbit by filtering on Lie groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Giremus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Yver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Benoudiba-Campanini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Conf. Acoust., Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes statistiques fondées sur les groupes de Lie pour le suivi d'un amas de débris spatiaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Bordeaux, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020BORD0294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03103892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId86"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E1E0B2EA"/>
+    <w:nsid w:val="45FEC3BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8414089F"/>
+    <w:nsid w:val="FD52A84E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samy-labsir" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9276-6561" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215673v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Labsir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Bouch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Bordin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo G.S. Bruno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.110114" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04895558v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vil&#224;-Valls" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3445606" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850382v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172575v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111199" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352851v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giremus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yver" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Benoudiba-Campanini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2023.109232" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549470v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pag&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vivet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14030571" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257315v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labsir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giremus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benoudiba&#8211;campanini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108027" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05336520v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Daouda Pene" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesouple" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03924-8_28" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470016v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Morales-Aguirre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Priot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gazzino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION65864.2025.11124059" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215678v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pages" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS65520.2025.11046120" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05263411v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISS64860.2025.10944664" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708219v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dubreil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rouanet-Lab&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760572v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chaumette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620291v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/fusion59988.2024.10706414" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS53410.2023.10139980" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314563v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04162633v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096257" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356708v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Belles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A. Medina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chauchat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco58844.2023.10289871" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172585v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537127v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Medina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vil&#225;-Valls" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF56349.2022.10051899" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538262v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Yver" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287641" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531554v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531539v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023486v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03103892v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020BORD0294" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samy-labsir" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9276-6561" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215673v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Labsir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Bouch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Bordin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo G.S. Bruno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.110114" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604811v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Medina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vil&#224;-Valls" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2025.3640486" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023486v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesouple" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2026.3678342" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04895558v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3445606" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850382v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172575v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111199" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352851v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giremus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yver" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Benoudiba-Campanini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2023.109232" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549470v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pag&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vivet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14030571" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257315v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labsir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giremus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benoudiba&#8211;campanini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108027" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05336520v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Daouda Pene" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03924-8_28" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470016v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Morales-Aguirre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Priot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gazzino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION65864.2025.11124059" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215678v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pages" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS65520.2025.11046120" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05263411v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISS64860.2025.10944664" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708219v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dubreil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rouanet-Lab&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760572v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chaumette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620291v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/fusion59988.2024.10706414" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541103v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS53410.2023.10139980" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314563v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04162633v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096257" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172585v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356708v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Belles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A. Medina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chauchat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco58844.2023.10289871" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537127v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vil&#225;-Valls" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF56349.2022.10051899" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538262v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Yver" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287641" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531554v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531539v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03103892v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020BORD0294" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>