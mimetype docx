--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samy LABSIR </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate professor, IPSA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">samy-labsir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9276-6561</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samy Labsir is a associate professor at IPSA Toulouse in data science and statistics. A the same time, he carries out research works in statistical signal processing within the laboratory TéSA.  He obtained its PhD Degree at University of Bordeaux (France),  IMS laboratory,  in the Signal&Image group with collaboration of CEA-CESTA, in December 2020. The title is &amp;quot;Méthodes statistiques fondées sur les groupes de Lie pour le suivi d'un amas de débris spatiaux&amp;quot;. and was supervised by Audrey Giremus (Full professor, Bordeaux University) and Brice Yver (Engineer, CEA-CESTA).  The associated manuscript is disponible here  and the presentation here. From October 2020 to November 2022, he was a post-doctoral research assistant at ISAE-SUPAERO (Toulouse, France) in DEOS department, NAVIRRES research group under the supervision of Gael Pages (Researcher, ISAE-SUPAERO) and Eric Chaumette (Full professor, ISAE-SUPAERO) .  Its research is focused on filtering, estimation and machine learning methods for statistical signal processing.  He works on statistical (non)-bayesian methods which use the non-Euclidean properties (Lie groups and Riemannian manifolds) of both unknown parameters and observations.  He also investigates on the development of  (non)-Bayesian error bound for parameters evolved on (non)-Euclidean space (Lie groups).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Its research works have mainly been built for three applications:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">radar target tracking : filtering and error bound on Lie groups for parameters estimated by a radar system,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">computer vision : SLAM filtering on Lie groups from monocular camera measurements, clustering on Lie groups</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">GNSS navigation  : statistical studies of GNSS loop tracking, error bound on Lie groups for RTK positioning.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering and machine learning on Riemannian manifolds and Lie groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara El Bouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Bordin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo G.S. Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 238, pp.110114. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2025.110114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Performance Bounds for Lie Group and Integer Parameters: Application to GNSS Attitude Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 71 (5), pp.3424-3431. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2025.3640486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-Means and Gaussian Mixture Models on Lie Groups: Application to Geometrical Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesouple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2026.3678342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023486v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cramér-Rao Bound for Lie Group Parameter Estimation With Euclidean Observations and Unknown Covariance Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara El Bouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73, pp.130-141. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2024.3445606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cramér-Rao Bound for Lie Group Parameter Estimation with Euclidean Observations and Unknown Covariance Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara El Bouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2024.3445606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barankin, McAulay–Seidman and Cramér–Rao bounds on matrix Lie groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 156, pp.111199. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172575v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intrinsic Bayesian bound for estimators on the Lie groups SO(3) and SE(3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Giremus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Benoudiba-Campanini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 214, pp.109232. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2023.109232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lie Group Modelling for an EKF-Based Monocular SLAM Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.571. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14030571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint shape and centroid position tracking of a cluster of space debris by filtering on Lie groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giremus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Benoudiba–campanini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 183, pp.108027. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2021.108027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Geometric Regression with Inputs-Outputs on Matrix Lie Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Daouda Pene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesouple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Science of Information (GSI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Saint-Malo, France. pp.271-279, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-03924-8_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lie Group Bayesian Modeling of the von Mises Concentration Parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Morales-Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Priot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gazzino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 28th International Conference on Information Fusion (FUSION)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FUSION, Jul 2025, Rio de Janeiro, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/FUSION65864.2025.11124059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lie Group Based Approach for GNSS Signal Phase Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Morales-Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Priot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gazzino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICL-GNSS 2025 - International Conference on Localization and GNSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rome, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICL-GNSS65520.2025.11046120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into Lower Bound for Lie Groups and their Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara El Bouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 59th Annual Conference on Information Sciences and Systems (CISS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Baltimore, United States. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISS64860.2025.10944664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent Neural Networks Modelling based on Riemannian Symmetric Positive Definite Manifold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Dubreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rouanet-Labé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Slepian-Bangs Formula for Fisher Information on Lie Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara El Bouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Asilomar Conference on Signals, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Pacific Grove, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Intrinsic Modified Cramér-Rao Bound on Lie Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara El Bouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International conference on information fusion (FUSION 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Venise, Italy. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/fusion59988.2024.10706414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Performance Analysis of GNSS Tracking Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE/ION Position, Location and Navigation Symposium (PLANS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Monterey, France. pp.946-951, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLANS53410.2023.10139980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic Slepian-Bangs type formula for parameters on LGs with unknown measurement noise variance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asilomar Conference on Signals, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Pacific Groove, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cramér-Rao Bound on Lie Groups with Observations on Lie Groups: Application to SE(2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borne de Cramér-Rao sur groupe de Lie avec observations sur groupe de Lie : application à SO(2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust M-Type Error-State Kalman Filters for Attitude Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Belles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel A. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 31st European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eusipco58844.2023.10289871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Intrinsic McAulay-Seidman Bound for Parameters Evolving on Matrix Lie Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilá-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 56th Asilomar Conference on Signals, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Pacific Grove, France. pp.71-75, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEECONF56349.2022.10051899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lie-group based modelling for centroid and shape estimation of a cluster of space debris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Giremus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Yver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Benoudiba-Campanini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 28th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Amsterdam, France. pp.960-964, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/Eusipco47968.2020.9287641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle et algorithme sur groupe de Lie pour l’estimation de la forme d’un amas de débris spatiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Giremus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Yver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Benoudiba-Campanini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Gretsi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking a cluster of space debris in low orbit by filtering on Lie groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Giremus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Yver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Benoudiba-Campanini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Conf. Acoust., Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes statistiques fondées sur les groupes de Lie pour le suivi d'un amas de débris spatiaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Bordeaux, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020BORD0294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03103892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId86"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samy LABSIR </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate professor, IPSA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">samy-labsir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9276-6561</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samy Labsir is a associate professor at IPSA Toulouse in data science and statistics. A the same time, he carries out research works in statistical signal processing within the laboratory TéSA.  He obtained its PhD Degree at University of Bordeaux (France),  IMS laboratory,  in the Signal&Image group with collaboration of CEA-CESTA, in December 2020. The title is &amp;quot;Méthodes statistiques fondées sur les groupes de Lie pour le suivi d'un amas de débris spatiaux&amp;quot;. and was supervised by Audrey Giremus (Full professor, Bordeaux University) and Brice Yver (Engineer, CEA-CESTA).  The associated manuscript is disponible here  and the presentation here. From October 2020 to November 2022, he was a post-doctoral research assistant at ISAE-SUPAERO (Toulouse, France) in DEOS department, NAVIRRES research group under the supervision of Gael Pages (Researcher, ISAE-SUPAERO) and Eric Chaumette (Full professor, ISAE-SUPAERO) .  Its research is focused on filtering, estimation and machine learning methods for statistical signal processing.  He works on statistical (non)-bayesian methods which use the non-Euclidean properties (Lie groups and Riemannian manifolds) of both unknown parameters and observations.  He also investigates on the development of  (non)-Bayesian error bound for parameters evolved on (non)-Euclidean space (Lie groups).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Its research works have mainly been built for three applications:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">radar target tracking : filtering and error bound on Lie groups for parameters estimated by a radar system,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">computer vision : SLAM filtering on Lie groups from monocular camera measurements, clustering on Lie groups</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">GNSS navigation  : statistical studies of GNSS loop tracking, error bound on Lie groups for RTK positioning.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering and machine learning on Riemannian manifolds and Lie groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara El Bouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Bordin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo G.S. Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 238, pp.110114. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2025.110114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Performance Bounds for Lie Group and Integer Parameters: Application to GNSS Attitude Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 71 (5), pp.3424-3431. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2025.3640486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-Means and Gaussian Mixture Models on Lie Groups: Application to Geometrical Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesouple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2026.3678342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023486v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recursive estimators and hybrid Cramér–Rao bounds for discrete-time Markovian dynamic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara El Bouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 239, pp.110284. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2025.110284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05628257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cramér-Rao Bound for Lie Group Parameter Estimation With Euclidean Observations and Unknown Covariance Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara El Bouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73, pp.130-141. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2024.3445606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cramér-Rao Bound for Lie Group Parameter Estimation with Euclidean Observations and Unknown Covariance Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara El Bouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2024.3445606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barankin, McAulay–Seidman and Cramér–Rao bounds on matrix Lie groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 156, pp.111199. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2023.111199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172575v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intrinsic Bayesian bound for estimators on the Lie groups SO(3) and SE(3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Giremus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Benoudiba-Campanini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 214, pp.109232. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2023.109232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lie Group Modelling for an EKF-Based Monocular SLAM Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.571. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs14030571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint shape and centroid position tracking of a cluster of space debris by filtering on Lie groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giremus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Benoudiba–campanini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 183, pp.108027. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2021.108027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Geometric Regression with Inputs-Outputs on Matrix Lie Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Daouda Pene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lesouple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Tourneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Science of Information (GSI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Saint-Malo, France. pp.271-279, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-03924-8_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lie Group Bayesian Modeling of the von Mises Concentration Parameter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Morales-Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Priot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gazzino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 28th International Conference on Information Fusion (FUSION)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FUSION, Jul 2025, Rio de Janeiro, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/FUSION65864.2025.11124059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lie Group Based Approach for GNSS Signal Phase Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Morales-Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Priot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gazzino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICL-GNSS 2025 - International Conference on Localization and GNSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Rome, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICL-GNSS65520.2025.11046120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into Lower Bound for Lie Groups and their Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara El Bouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 59th Annual Conference on Information Sciences and Systems (CISS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Baltimore, United States. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CISS64860.2025.10944664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent Neural Networks Modelling based on Riemannian Symmetric Positive Definite Manifold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Dubreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rouanet-Labé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Slepian-Bangs Formula for Fisher Information on Lie Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara El Bouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Asilomar Conference on Signals, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Pacific Grove, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Intrinsic Modified Cramér-Rao Bound on Lie Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara El Bouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International conference on information fusion (FUSION 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Venise, Italy. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/fusion59988.2024.10706414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Performance Analysis of GNSS Tracking Loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE/ION Position, Location and Navigation Symposium (PLANS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Monterey, France. pp.946-951, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLANS53410.2023.10139980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic Slepian-Bangs type formula for parameters on LGs with unknown measurement noise variance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asilomar Conference on Signals, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Pacific Groove, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cramér-Rao Bound on Lie Groups with Observations on Lie Groups: Application to SE(2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust M-Type Error-State Kalman Filters for Attitude Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Belles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel A. Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 31st European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eusipco58844.2023.10289871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borne de Cramér-Rao sur groupe de Lie avec observations sur groupe de Lie : application à SO(2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilà-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Intrinsic McAulay-Seidman Bound for Parameters Evolving on Matrix Lie Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Vilá-Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 56th Asilomar Conference on Signals, Systems, and Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Pacific Grove, France. pp.71-75, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEECONF56349.2022.10051899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lie-group based modelling for centroid and shape estimation of a cluster of space debris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Giremus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Yver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Benoudiba-Campanini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 28th European Signal Processing Conference (EUSIPCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Amsterdam, France. pp.960-964, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/Eusipco47968.2020.9287641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle et algorithme sur groupe de Lie pour l’estimation de la forme d’un amas de débris spatiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Giremus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Yver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Benoudiba-Campanini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Gretsi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking a cluster of space debris in low orbit by filtering on Lie groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Giremus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Yver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Benoudiba-Campanini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Int. Conf. Acoust., Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes statistiques fondées sur les groupes de Lie pour le suivi d'un amas de débris spatiaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Labsir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Bordeaux, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020BORD0294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03103892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId89"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45FEC3BD"/>
+    <w:nsid w:val="C0C8815B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FD52A84E"/>
+    <w:nsid w:val="FA3BC2C0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samy-labsir" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9276-6561" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215673v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Labsir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Bouch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Bordin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo G.S. Bruno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.110114" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604811v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Medina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vil&#224;-Valls" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2025.3640486" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023486v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesouple" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2026.3678342" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04895558v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3445606" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850382v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172575v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111199" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352851v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giremus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yver" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Benoudiba-Campanini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2023.109232" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549470v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pag&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vivet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14030571" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257315v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labsir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giremus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benoudiba&#8211;campanini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108027" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05336520v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Daouda Pene" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03924-8_28" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470016v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Morales-Aguirre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Priot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gazzino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION65864.2025.11124059" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215678v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pages" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS65520.2025.11046120" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05263411v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISS64860.2025.10944664" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708219v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dubreil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rouanet-Lab&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760572v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chaumette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620291v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/fusion59988.2024.10706414" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541103v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS53410.2023.10139980" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314563v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04162633v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096257" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172585v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356708v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Belles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A. Medina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chauchat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco58844.2023.10289871" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537127v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vil&#225;-Valls" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF56349.2022.10051899" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538262v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Yver" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287641" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531554v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531539v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03103892v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020BORD0294" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samy-labsir" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9276-6561" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215673v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Labsir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Bouch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Bordin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo G.S. Bruno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.110114" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604811v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Medina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vil&#224;-Valls" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2025.3640486" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023486v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesouple" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2026.3678342" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628257v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Galy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.110284" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04895558v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3445606" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850382v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172575v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2023.111199" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352851v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giremus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yver" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Benoudiba-Campanini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2023.109232" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549470v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pag&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vivet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14030571" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257315v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labsir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giremus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benoudiba&#8211;campanini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2021.108027" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05336520v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Daouda Pene" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03924-8_28" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470016v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Morales-Aguirre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Priot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gazzino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION65864.2025.11124059" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215678v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pages" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS65520.2025.11046120" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05263411v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISS64860.2025.10944664" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708219v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dubreil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rouanet-Lab&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760572v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chaumette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620291v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/fusion59988.2024.10706414" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541103v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ortega" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS53410.2023.10139980" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314563v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04162633v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096257" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356708v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Belles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A. Medina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chauchat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco58844.2023.10289871" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172585v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537127v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vil&#225;-Valls" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF56349.2022.10051899" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538262v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Yver" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287641" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531554v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531539v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03103892v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020BORD0294" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>