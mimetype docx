--- v0 (2026-03-09)
+++ v1 (2026-05-05)
@@ -191,109 +191,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking Dynamic Capabilities to Export Performance in Africa: The Moderating Roles of Institutional Support, Sociopolitical Context, and Perceived Corruption</w:t>
+                <w:t xml:space="preserve">Relating firm capabilities to export performance in Africa: the moderating role of institutional support and perceived corruption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Kaswengi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thunderbird International Business Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">Revue Africaine de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445147v1</w:t>
+                <w:t xml:space="preserve">hal-05445154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The moral side of food waste: concern, involvement, and attitudes</w:t>
               </w:r>
@@ -355,109 +355,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relating firm capabilities to export performance in Africa: the moderating role of institutional support and perceived corruption</w:t>
+                <w:t xml:space="preserve">Linking Dynamic Capabilities to Export Performance in Africa: The Moderating Roles of Institutional Support, Sociopolitical Context, and Perceived Corruption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Kaswengi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Africaine de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11</w:t>
+              <w:t xml:space="preserve">Thunderbird International Business Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445154v1</w:t>
+                <w:t xml:space="preserve">hal-05445147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating African Firms’ Export Performance: The Role of Marketing Adaptation and Institutional Conditions</w:t>
               </w:r>
@@ -711,325 +711,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moderating effect of NICTs on marketing effectiveness and export performance of African firms: the impact of gender and manager experience</w:t>
+                <w:t xml:space="preserve">Attitude-behavior gap in sustainable products in the fashion industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Bahama BAKO LIBA</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Ndione</w:t>
+                <w:t xml:space="preserve">Mouna Asli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Academy of Management (EURAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t>
+              <w:t xml:space="preserve">4th International Colloquium on Brand, Label and Product Intelligence (COBLI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445239v1</w:t>
+                <w:t xml:space="preserve">hal-05445233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of clarity, moderation in General Conditions of Use (GCU), and emotional reactance on AI adoption</w:t>
+                <w:t xml:space="preserve">Moderating effect of NICTs on marketing effectiveness and export performance of African firms: the impact of gender and manager experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Kaswengi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bahama BAKO LIBA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Rodriguez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bahama BAKO LIBA</w:t>
+                <w:t xml:space="preserve">Mamadou Ndione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th Annual Conference of the European Marketing Academy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Pozuelo de Alarcon (Madrid), Spain</w:t>
+              <w:t xml:space="preserve">European Academy of Management (EURAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338480v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitude-behavior gap in sustainable products in the fashion industry</w:t>
+                <w:t xml:space="preserve">The impact of clarity, moderation in General Conditions of Use (GCU), and emotional reactance on AI adoption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Kaswengi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Asli</w:t>
+                <w:t xml:space="preserve">Virginie Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bahama BAKO LIBA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Colloquium on Brand, Label and Product Intelligence (COBLI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Orléans, France</w:t>
+              <w:t xml:space="preserve">54th Annual Conference of the European Marketing Academy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Pozuelo de Alarcon (Madrid), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445233v1</w:t>
+                <w:t xml:space="preserve">hal-05338480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’empowerment individuel, collectif et organisationnel : clarification du concept et proposition d’une échelle de mesure</w:t>
               </w:r>
@@ -1136,64 +1136,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How companies adapt their marketing program to achieve better export performance in Africa? The moderating role of institutional regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Ndione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bahama BAKO LIBA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Kaswengi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1225,398 +1225,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact non linéaire des pratiques ESG sur la performance économique des entreprises cotées en Bourse : une confirmation par une étude empirique en Panel dynamique sur les entreprises du CAC40 et FTSE100</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Ndione</w:t>
+                <w:t xml:space="preserve">Metaverse experience, motivations, and consumer use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samy Mansouri</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Kaswengi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ransford Yartel Asibu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADERSE 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, La rochelle, France</w:t>
+              <w:t xml:space="preserve">Web 3, Metaverse and Management: new theoretical issues and new practices conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Panthéon-Assas, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04092028v1</w:t>
+                <w:t xml:space="preserve">hal-04091727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the patient empowerment concept through the study of four measurement scales. European Conference on Health Communication (ECHC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Georges Fayn</w:t>
+                <w:t xml:space="preserve">Impact non linéaire des pratiques ESG sur la performance économique des entreprises cotées en Bourse : une confirmation par une étude empirique en Panel dynamique sur les entreprises du CAC40 et FTSE100</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Ndione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Mansouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Health Communication (ECHC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Klagenfurt, Austria</w:t>
+              <w:t xml:space="preserve">ADERSE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, La rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216858v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations d’usagers, la révolution douce du système de santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Georges Fayn</w:t>
+                <w:t xml:space="preserve">Relationship between transparency, traceability, and trust in retail at the age of blockchain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ransford Yartel Asibu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Kaswengi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Mansouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Cnam-LaRSG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">3rd International Colloquium on Brand, Label and Product Intelligence (COBLI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092024v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between transparency, traceability, and trust in retail at the age of blockchain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joseph Kaswengi</w:t>
+                <w:t xml:space="preserve">Associations d’usagers, la révolution douce du système de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Georges Fayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Mansouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Colloquium on Brand, Label and Product Intelligence (COBLI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Angers, France</w:t>
+              <w:t xml:space="preserve">Colloque Cnam-LaRSG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092224v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of blockchain on the consumer: a systematic literature review and research agenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ransford Yartel Asibu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Kaswengi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1661,394 +1674,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants and Consequences of Consumer Acceptance of Blockchain Technology in the Supply Chain: A Systematic Literature Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Kaswengi</w:t>
+                <w:t xml:space="preserve">Evolution of the patient empowerment concept through the study of four measurement scales. European Conference on Health Communication (ECHC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Georges Fayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Mansouri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ransford Yartel Asibu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional European Marketing Academy (Regional EMAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Athens, Greece</w:t>
+              <w:t xml:space="preserve">European Conference on Health Communication (ECHC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Klagenfurt, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04973105v1</w:t>
+                <w:t xml:space="preserve">hal-04216858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food waste and consumer consumption: how moral beliefs matter among the y and z generations</w:t>
+                <w:t xml:space="preserve">Determinants and Consequences of Consumer Acceptance of Blockchain Technology in the Supply Chain: A Systematic Literature Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Kaswengi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ransford Yartel Asibu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème congrès international de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française du Marketing, May 2023, Vannes, France</w:t>
+              <w:t xml:space="preserve">Regional European Marketing Academy (Regional EMAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04091555v1</w:t>
+                <w:t xml:space="preserve">hal-04973105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact non linéaire des pratiques ESG sur la performance économique des entreprises cotées en Bourse : une confirmation par une étude empirique en Panel dynamique sur les entreprises du CAC40 et FTSE100</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Ndione</w:t>
+                <w:t xml:space="preserve">Food waste and consumer consumption: how moral beliefs matter among the y and z generations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Kaswengi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Mansouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès de l’ADERSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">39ème congrès international de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française du Marketing, May 2023, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04233738v1</w:t>
+                <w:t xml:space="preserve">hal-04091555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metaverse experience, motivations, and consumer use</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact non linéaire des pratiques ESG sur la performance économique des entreprises cotées en Bourse : une confirmation par une étude empirique en Panel dynamique sur les entreprises du CAC40 et FTSE100</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bahama Bako Liba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Ndione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Mansouri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ransford Yartel Asibu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Web 3, Metaverse and Management: new theoretical issues and new practices conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Panthéon-Assas, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">19ème Congrès de l’ADERSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04091727v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’acceptabilité des agents conversationnels à intelligence artificielle expliquée par les stéréotypes professionnels, une application à la banque de réseau</w:t>
               </w:r>
@@ -2110,165 +2110,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03631605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment le marketing digital améliore la relation client dans le secteur de la bancassurance ?</w:t>
+                <w:t xml:space="preserve">The influence of the economic context upon purchasing behavior: the case of financial services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Mansouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence BarO-Obs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Regional European Marketing Academy (Regional EMAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Varsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03540298v1</w:t>
+                <w:t xml:space="preserve">hal-03390670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of the economic context upon purchasing behavior: the case of financial services</w:t>
+                <w:t xml:space="preserve">Comment le marketing digital améliore la relation client dans le secteur de la bancassurance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Mansouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional European Marketing Academy (Regional EMAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Varsaw, Poland</w:t>
+              <w:t xml:space="preserve">Conférence BarO-Obs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03390670v1</w:t>
+                <w:t xml:space="preserve">hal-03540298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the banker gender matter? The case of the French retail banking</w:t>
               </w:r>
@@ -2779,64 +2779,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moderating Effect of NICTs on Marketing Effectiveness and Export Performance of African Firms: The Impact of Gender and Manager Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Ndione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bahama BAKO LIBA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4022,51 +4022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445146v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Mansouri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kaswengi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445147v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445151v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445154v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306845v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Hobeika" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358030v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41264-021-00091-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068400v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445239v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bahama BAKO LIBA" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndione" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338480v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rodriguez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445233v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Asli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629392v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Georges Fayn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526485v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092028v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216858v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092024v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092224v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ransford Yartel Asibu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091728v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973105v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091555v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04233738v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bahama Bako Liba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091727v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631605v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540298v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390670v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555439v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305840v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992178v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091015v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Selom Agbokanzo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52305/COYX0434" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540223v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mansouri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445167v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445157v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559814v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545899v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540290v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540294v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540292v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540288v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540291v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555417v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540296v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555408v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03144916v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03276856v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPSLD027" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445146v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Mansouri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kaswengi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445154v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445151v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445147v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306845v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Hobeika" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358030v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41264-021-00091-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068400v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445233v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Asli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445239v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bahama BAKO LIBA" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndione" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338480v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rodriguez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629392v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Georges Fayn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526485v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091727v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ransford Yartel Asibu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092028v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092224v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092024v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091728v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216858v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973105v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091555v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04233738v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bahama Bako Liba" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631605v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390670v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540298v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555439v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305840v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992178v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091015v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Selom Agbokanzo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52305/COYX0434" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540223v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mansouri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445167v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445157v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559814v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545899v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540290v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540294v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540292v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540288v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540291v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555417v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540296v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555408v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03144916v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03276856v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPSLD027" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>