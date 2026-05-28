--- v1 (2026-05-05)
+++ v2 (2026-05-28)
@@ -191,273 +191,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relating firm capabilities to export performance in Africa: the moderating role of institutional support and perceived corruption</w:t>
+                <w:t xml:space="preserve">The moral side of food waste: concern, involvement, and attitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Kaswengi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Africaine de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11</w:t>
+              <w:t xml:space="preserve">Cleaner and Responsible Consumption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445154v1</w:t>
+                <w:t xml:space="preserve">hal-05445151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The moral side of food waste: concern, involvement, and attitudes</w:t>
+                <w:t xml:space="preserve">Linking Dynamic Capabilities to Export Performance in Africa: The Moderating Roles of Institutional Support, Sociopolitical Context, and Perceived Corruption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Kaswengi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleaner and Responsible Consumption</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17</w:t>
+              <w:t xml:space="preserve">Thunderbird International Business Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445151v1</w:t>
+                <w:t xml:space="preserve">hal-05445147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking Dynamic Capabilities to Export Performance in Africa: The Moderating Roles of Institutional Support, Sociopolitical Context, and Perceived Corruption</w:t>
+                <w:t xml:space="preserve">Relating firm capabilities to export performance in Africa: the moderating role of institutional support and perceived corruption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Kaswengi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thunderbird International Business Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">Revue Africaine de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445147v1</w:t>
+                <w:t xml:space="preserve">hal-05445154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating African Firms’ Export Performance: The Role of Marketing Adaptation and Institutional Conditions</w:t>
               </w:r>
@@ -711,325 +711,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitude-behavior gap in sustainable products in the fashion industry</w:t>
+                <w:t xml:space="preserve">Moderating effect of NICTs on marketing effectiveness and export performance of African firms: the impact of gender and manager experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Kaswengi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Asli</w:t>
+                <w:t xml:space="preserve">Bernard Bahama BAKO LIBA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Ndione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Colloquium on Brand, Label and Product Intelligence (COBLI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Orléans, France</w:t>
+              <w:t xml:space="preserve">European Academy of Management (EURAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445233v1</w:t>
+                <w:t xml:space="preserve">hal-05445239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moderating effect of NICTs on marketing effectiveness and export performance of African firms: the impact of gender and manager experience</w:t>
+                <w:t xml:space="preserve">The impact of clarity, moderation in General Conditions of Use (GCU), and emotional reactance on AI adoption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Kaswengi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bahama BAKO LIBA</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Ndione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Academy of Management (EURAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t>
+              <w:t xml:space="preserve">54th Annual Conference of the European Marketing Academy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Pozuelo de Alarcon (Madrid), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05445239v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of clarity, moderation in General Conditions of Use (GCU), and emotional reactance on AI adoption</w:t>
+                <w:t xml:space="preserve">Attitude-behavior gap in sustainable products in the fashion industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Rodriguez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bahama BAKO LIBA</w:t>
+                <w:t xml:space="preserve">Mouna Asli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th Annual Conference of the European Marketing Academy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Pozuelo de Alarcon (Madrid), Spain</w:t>
+              <w:t xml:space="preserve">4th International Colloquium on Brand, Label and Product Intelligence (COBLI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338480v1</w:t>
+                <w:t xml:space="preserve">hal-05445233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’empowerment individuel, collectif et organisationnel : clarification du concept et proposition d’une échelle de mesure</w:t>
               </w:r>
@@ -1136,64 +1136,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How companies adapt their marketing program to achieve better export performance in Africa? The moderating role of institutional regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Ndione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bahama BAKO LIBA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Kaswengi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1225,411 +1225,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metaverse experience, motivations, and consumer use</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact non linéaire des pratiques ESG sur la performance économique des entreprises cotées en Bourse : une confirmation par une étude empirique en Panel dynamique sur les entreprises du CAC40 et FTSE100</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Ndione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Mansouri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ransford Yartel Asibu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Web 3, Metaverse and Management: new theoretical issues and new practices conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Panthéon-Assas, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">ADERSE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, La rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04091727v1</w:t>
+                <w:t xml:space="preserve">hal-04092028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact non linéaire des pratiques ESG sur la performance économique des entreprises cotées en Bourse : une confirmation par une étude empirique en Panel dynamique sur les entreprises du CAC40 et FTSE100</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Ndione</w:t>
+                <w:t xml:space="preserve">Evolution of the patient empowerment concept through the study of four measurement scales. European Conference on Health Communication (ECHC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Georges Fayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Mansouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADERSE 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, La rochelle, France</w:t>
+              <w:t xml:space="preserve">European Conference on Health Communication (ECHC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Klagenfurt, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092028v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between transparency, traceability, and trust in retail at the age of blockchain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joseph Kaswengi</w:t>
+                <w:t xml:space="preserve">Associations d’usagers, la révolution douce du système de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Georges Fayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Mansouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Colloquium on Brand, Label and Product Intelligence (COBLI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Angers, France</w:t>
+              <w:t xml:space="preserve">Colloque Cnam-LaRSG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092224v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations d’usagers, la révolution douce du système de santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Georges Fayn</w:t>
+                <w:t xml:space="preserve">Relationship between transparency, traceability, and trust in retail at the age of blockchain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ransford Yartel Asibu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Kaswengi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Mansouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Cnam-LaRSG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">3rd International Colloquium on Brand, Label and Product Intelligence (COBLI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092024v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of blockchain on the consumer: a systematic literature review and research agenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ransford Yartel Asibu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Kaswengi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1674,220 +1661,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the patient empowerment concept through the study of four measurement scales. European Conference on Health Communication (ECHC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Georges Fayn</w:t>
+                <w:t xml:space="preserve">Determinants and Consequences of Consumer Acceptance of Blockchain Technology in the Supply Chain: A Systematic Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Kaswengi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ransford Yartel Asibu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Health Communication (ECHC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Klagenfurt, Austria</w:t>
+              <w:t xml:space="preserve">Regional European Marketing Academy (Regional EMAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216858v1</w:t>
+                <w:t xml:space="preserve">hal-04973105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants and Consequences of Consumer Acceptance of Blockchain Technology in the Supply Chain: A Systematic Literature Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Kaswengi</w:t>
+                <w:t xml:space="preserve">Impact non linéaire des pratiques ESG sur la performance économique des entreprises cotées en Bourse : une confirmation par une étude empirique en Panel dynamique sur les entreprises du CAC40 et FTSE100</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bahama Bako Liba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Ndione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Mansouri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ransford Yartel Asibu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional European Marketing Academy (Regional EMAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Athens, Greece</w:t>
+              <w:t xml:space="preserve">19ème Congrès de l’ADERSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04973105v1</w:t>
+                <w:t xml:space="preserve">hal-04233738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food waste and consumer consumption: how moral beliefs matter among the y and z generations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Kaswengi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1903,152 +1903,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39ème congrès international de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française du Marketing, May 2023, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact non linéaire des pratiques ESG sur la performance économique des entreprises cotées en Bourse : une confirmation par une étude empirique en Panel dynamique sur les entreprises du CAC40 et FTSE100</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bahama Bako Liba</w:t>
+                <w:t xml:space="preserve">Metaverse experience, motivations, and consumer use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Ndione</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Kaswengi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samy Mansouri</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ransford Yartel Asibu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès de l’ADERSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Web 3, Metaverse and Management: new theoretical issues and new practices conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Panthéon-Assas, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233738v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’acceptabilité des agents conversationnels à intelligence artificielle expliquée par les stéréotypes professionnels, une application à la banque de réseau</w:t>
               </w:r>
@@ -2110,165 +2110,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03631605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of the economic context upon purchasing behavior: the case of financial services</w:t>
+                <w:t xml:space="preserve">Comment le marketing digital améliore la relation client dans le secteur de la bancassurance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Mansouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional European Marketing Academy (Regional EMAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Varsaw, Poland</w:t>
+              <w:t xml:space="preserve">Conférence BarO-Obs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03390670v1</w:t>
+                <w:t xml:space="preserve">hal-03540298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment le marketing digital améliore la relation client dans le secteur de la bancassurance ?</w:t>
+                <w:t xml:space="preserve">The influence of the economic context upon purchasing behavior: the case of financial services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Mansouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence BarO-Obs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Regional European Marketing Academy (Regional EMAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Varsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03540298v1</w:t>
+                <w:t xml:space="preserve">hal-03390670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the banker gender matter? The case of the French retail banking</w:t>
               </w:r>
@@ -2386,178 +2386,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of economic context upon life insurance demand</w:t>
+                <w:t xml:space="preserve">Et si votre banquier était digital ? L’acceptation par les clients des robots, hologrammes et des chatbots bancaires dotés d’intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Hobeika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Marketing Association Conference 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Les consommateurs à l'ère du digital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955428v1</w:t>
+                <w:t xml:space="preserve">hal-01992178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et si votre banquier était digital ? L’acceptation par les clients des robots, hologrammes et des chatbots bancaires dotés d’intelligence artificielle</w:t>
+                <w:t xml:space="preserve">The impact of economic context upon life insurance demand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Mansouri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Janine Hobeika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les consommateurs à l'ère du digital</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">European Marketing Association Conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992178v1</w:t>
+                <w:t xml:space="preserve">hal-01955428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2779,64 +2779,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moderating Effect of NICTs on Marketing Effectiveness and Export Performance of African Firms: The Impact of Gender and Manager Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Ndione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bahama BAKO LIBA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2995,151 +2995,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonnes feuilles : « Le Covid-19, un accélérateur de l’adoption du métavers »</w:t>
+                <w:t xml:space="preserve">Marketing : un client engagé en vaut deux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Mansouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03559814v1</w:t>
+                <w:t xml:space="preserve">hal-03545899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marketing : un client engagé en vaut deux</w:t>
+                <w:t xml:space="preserve">Bonnes feuilles : « Le Covid-19, un accélérateur de l’adoption du métavers »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Mansouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03545899v1</w:t>
+                <w:t xml:space="preserve">hal-03559814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Epargne covid » : 3 questions sur une collecte record</w:t>
               </w:r>
@@ -3181,164 +3181,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment expliquer le comportement financier des Français ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robots, hologrammes et chatbots…les clients des banques sont-ils vraiment prêts ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Hobeika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Mansouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03540294v1</w:t>
+                <w:t xml:space="preserve">hal-03540292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robots, hologrammes et chatbots…les clients des banques sont-ils vraiment prêts ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment expliquer le comportement financier des Français ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Mansouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03540292v1</w:t>
+                <w:t xml:space="preserve">hal-03540294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basculer de l’épargne de précaution vers une épargne d’investissement</w:t>
               </w:r>
@@ -4022,51 +4022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445146v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Mansouri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kaswengi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445154v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445151v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445147v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306845v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Hobeika" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358030v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41264-021-00091-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068400v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445233v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Asli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445239v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bahama BAKO LIBA" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndione" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338480v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rodriguez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629392v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Georges Fayn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526485v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091727v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ransford Yartel Asibu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092028v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092224v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092024v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091728v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216858v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973105v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091555v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04233738v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bahama Bako Liba" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631605v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390670v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540298v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555439v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305840v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992178v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091015v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Selom Agbokanzo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52305/COYX0434" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540223v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mansouri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445167v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445157v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559814v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545899v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540290v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540294v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540292v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540288v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540291v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555417v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540296v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555408v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03144916v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03276856v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPSLD027" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445146v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Mansouri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kaswengi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445151v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445147v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445154v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306845v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Hobeika" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358030v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41264-021-00091-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068400v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445239v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bahama BAKO LIBA" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndione" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338480v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rodriguez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445233v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Asli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629392v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Georges Fayn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526485v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092028v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216858v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092024v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092224v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ransford Yartel Asibu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091728v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973105v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04233738v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bahama Bako Liba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091555v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091727v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631605v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540298v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390670v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555439v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305840v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992178v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955428v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091015v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Selom Agbokanzo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52305/COYX0434" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540223v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mansouri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445167v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445157v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545899v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559814v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540290v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540292v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540294v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540288v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540291v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555417v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540296v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555408v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03144916v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03276856v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPSLD027" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>