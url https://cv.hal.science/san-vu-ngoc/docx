--- v0 (2026-03-20)
+++ v1 (2026-05-02)
@@ -66,3921 +66,4258 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Space Formulation of Light Propagation on Tilted Planes</w:t>
+                <w:t xml:space="preserve">Un entretien avec Yves Colin de Verdière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Gioia</w:t>
+                <w:t xml:space="preserve">San Vu Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Gilles</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">San Vu Ngoc</w:t>
+                <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gazette des Mathématiciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 181, pp.59-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884494v1</w:t>
+                <w:t xml:space="preserve">hal-05603487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary states of the Robin magnetic Laplacian</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">San Vũ Ngọc</w:t>
+                <w:t xml:space="preserve">Phase Space Formulation of Light Propagation on Tilted Planes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gioia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas El Rhammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">San Vu Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documenta Mathematica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4171/DM/971⟩</w:t>
+              <w:t xml:space="preserve">Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/photonics11111034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192966v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eigenvalue asymptotics for confining magnetic Schrödinger operators with complex potentials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boundary states of the Robin magnetic Laplacian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rayan Fahs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Treust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">San Vũ Ngọc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imrn/rnac230⟩</w:t>
+              <w:t xml:space="preserve">Documenta Mathematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (5), pp.1157-1200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/DM/971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533719v2</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Lattices, Good Labellings, and the Rotation Number for Quantum Integrable Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">San Vu Ngoc</w:t>
+                <w:t xml:space="preserve">Eigenvalue asymptotics for confining magnetic Schrödinger operators with complex potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">San Vũ Ngọc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/dcds.2022120⟩</w:t>
+              <w:t xml:space="preserve">International Mathematics Research Notices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.14547 - 14593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imrn/rnac230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104892v3</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533719v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exponential localization in 2D pure magnetic wells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Asymptotic Lattices, Good Labellings, and the Rotation Number for Quantum Integrable Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Dauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A. Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">San Vu Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arkiv för Matematik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4310/ARKIV.2021.v59.n1.a3⟩</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcds.2022120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319849v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104892v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform spectral asymptotics for semiclassical wells on phase space loops</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MAGNETIC WKB CONSTRUCTIONS ON SURFACES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guedes Bonthonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Deleporte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">San Vũ Ngọc</w:t>
+                <w:t xml:space="preserve">Tho Nguyen Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">San Vu Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indagationes Mathematicae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 32 (1), pp.3-32. </w:t>
+              <w:t xml:space="preserve">Reviews in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.article n° 2150022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indag.2020.06.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0129055X2150022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167400v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAGNETIC WKB CONSTRUCTIONS ON SURFACES</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">San Vu Ngoc</w:t>
+                <w:t xml:space="preserve">Quantum footprints of Liouville integrable systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">San Vũ Ngọc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reviews in Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, pp.article n° 2150022. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0129055X2150022⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 33 (1), pp.article n° 2060014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0129055X20600144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02493695v1</w:t>
+                <w:t xml:space="preserve">hal-03163069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum footprints of Liouville integrable systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">San Vũ Ngọc</w:t>
+                <w:t xml:space="preserve">Long-time dynamics of coherent states in strong magnetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Boil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">San Vu Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (1), pp.article n° 2060014. </w:t>
+              <w:t xml:space="preserve">American Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143 (6), pp.1747-1789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0129055X20600144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1353/ajm.2021.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03163069v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-time dynamics of coherent states in strong magnetic fields</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Exponential localization in 2D pure magnetic wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guedes Bonthonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">San Vu Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1353/ajm.2021.0045⟩</w:t>
+              <w:t xml:space="preserve">Arkiv för Matematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (1), pp.53-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/ARKIV.2021.v59.n1.a3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01812732v1</w:t>
+                <w:t xml:space="preserve">hal-02319849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytic Bergman operators in the semiclassical limit</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">San Vu Ngoc</w:t>
+                <w:t xml:space="preserve">Uniform spectral asymptotics for semiclassical wells on phase space loops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Deleporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">San Vũ Ngọc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Duke Mathematical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1215/00127094-2020-0022⟩</w:t>
+              <w:t xml:space="preserve">Indagationes Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (1), pp.3-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indag.2020.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036172v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the stability of the Schwartz class under the magnetic Schrödinger flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Boil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">San Vu Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27 (1), pp.‏ 1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01793630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary effects on the magnetic Hamiltonian dynamics in two dimensions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Analytic Bergman operators in the semiclassical limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Rouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Sjöstrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">San Vu Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Enseignement Mathématique </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 64 (3-4), pp.353-369. </w:t>
+              <w:t xml:space="preserve">Duke Mathematical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 169 (16), pp.3033-3097. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/LEM/64-3/4-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1215/00127094-2020-0022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797997v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Inverse spectral theory for semiclassical Jaynes–Cummings systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Boundary effects on the magnetic Hamiltonian dynamics in two dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tho Nguyen Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">San Vu Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematische Annalen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00208-019-01868-7⟩</w:t>
+              <w:t xml:space="preserve">L'Enseignement Mathématique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (3-4), pp.353-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/LEM/64-3/4-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03516550v1</w:t>
+                <w:t xml:space="preserve">hal-01797997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrable systems, symmetries and quantization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Correction to: Inverse spectral theory for semiclassical Jaynes–Cummings systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Álvaro Pelayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">San Vu Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11005-017-1018-z⟩</w:t>
+              <w:t xml:space="preserve">Mathematische Annalen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 375 (1-2), pp.917-920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00208-019-01868-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536660v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The affine invariant of generalized semitoric systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">San Vũ Ngoc</w:t>
+                <w:t xml:space="preserve">Integrable systems, symmetries and quantization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Sepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">San Vu Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6544/aa8aec⟩</w:t>
+              <w:t xml:space="preserve">Letters in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 108 (3), pp.499-571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11005-017-1018-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906038v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharp symplectic embeddings of cylinders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">The affine invariant of generalized semitoric systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Álvaro Pelayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">San Vu Ngoc</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor S. Ratiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">San Vũ Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indagationes Mathematicae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 27 (1), pp.307-317. </w:t>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (11), pp.3993-4028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indag.2015.10.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6544/aa8aec⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00833211v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Wells in Dimension Three</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Un monde d'oscillations De l'horloge de Huygens à la physique quantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">San Vu Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analysis &amp; PDE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tangente Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 167 (179)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149246v1</w:t>
+                <w:t xml:space="preserve">hal-05603531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse spectral theory for semiclassical Jaynes-Cummings systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Magnetic Wells in Dimension Three</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Helffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Kordyukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">San Vu Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematische Annalen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00208-015-1259-z⟩</w:t>
+              <w:t xml:space="preserve">Analysis &amp; PDE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (7), pp.1575-1608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2140/apde.2016.9.1575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01026071v2</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber connectivity and bifurcation diagrams of almost toric integrable systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Inverse spectral theory for semiclassical Jaynes-Cummings systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Álvaro Pelayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">San Vũ Ngoc</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">San Vu Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Symplectic Geometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4310/JSG.2015.v13.n2.a4⟩</w:t>
+              <w:t xml:space="preserve">Mathematische Annalen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 364 (3-4), pp.1393-1413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00208-015-1259-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398293v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01026071v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hofer's question on intermediate symplectic capacities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sharp symplectic embeddings of cylinders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Álvaro Pelayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">San Vu Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the London Mathematical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1112/plms/pdu066⟩</w:t>
+              <w:t xml:space="preserve">Indagationes Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (1), pp.307-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indag.2015.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00833214v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometry and Spectrum in 2D Magnetic Wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">San Vu Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 65 (1), pp.137-169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/aif.2927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00836344v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiclassical inverse spectral theory for singularities of focus-focus type</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">San Vũ Ngoc</w:t>
+                <w:t xml:space="preserve">Hofer's question on intermediate symplectic capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Pelayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">San Vu Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00220-014-1998-9⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the London Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 110 (4), pp.787-804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1112/plms/pdu066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793914v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiclassical quantization and spectral limits of h-pseudodifferential and Berezin-Toeplitz operators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Fiber connectivity and bifurcation diagrams of almost toric integrable systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Álvaro Pelayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor S. Ratiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">San Vũ Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the London Mathematical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1112/plms/pdu015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Symplectic Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (2), pp.343-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/JSG.2015.v13.n2.a4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793913v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isospectrality for quantum toric integrable systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">San Vu Ngoc</w:t>
+                <w:t xml:space="preserve">Semiclassical inverse spectral theory for singularities of focus-focus type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Álvaro Pelayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">San Vũ Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Scientifiques de l'École Normale Supérieure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24033/asens.2202⟩</w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 329 (2), pp.809-820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00220-014-1998-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707769v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Analysis for Schrödinger Hamiltonians via Birkhoff-Gustavson Normal Form</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">San Vu Ngoc</w:t>
+                <w:t xml:space="preserve">Semiclassical quantization and spectral limits of h-pseudodifferential and Berezin-Toeplitz operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Álvaro Pelayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Polterovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">San Vũ Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/ASY-131186⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the London Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 109 (3), pp.676-696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1112/plms/pdu015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730276v2</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth normal forms for integrable hamiltonian systems near a focus-focus singularity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Isospectrality for quantum toric integrable systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Pelayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">San Vu Ngoc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Wacheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mathematica Vietnamica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40306-013-0012-5⟩</w:t>
+              <w:t xml:space="preserve">Annales Scientifiques de l'École Normale Supérieure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (5), pp.815-849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24033/asens.2202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00577205v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">San Vũ Ngọc</w:t>
+                <w:t xml:space="preserve">Smooth normal forms for integrable hamiltonian systems near a focus-focus singularity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">San Vu Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Wacheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images des mathématiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.60868/h4ck-g624⟩</w:t>
+              <w:t xml:space="preserve">Acta Mathematica Vietnamica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (1), pp.107-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40306-013-0012-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05547241v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00577205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First steps in symplectic and spectral theory of integrable systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Asymptotic Analysis for Schrödinger Hamiltonians via Birkhoff-Gustavson Normal Form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoutar Ghomari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bekkai Messirdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">San Vu Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/dcds.2012.32.3325⟩</w:t>
+              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 85 (1-2), pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/ASY-131186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00785592v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730276v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamiltonian dynamics and spectral theory for spin-oscillators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">San Vu Ngoc</w:t>
+                <w:t xml:space="preserve">Spectre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">San Vũ Ngọc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00220-011-1360-4⟩</w:t>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/h4ck-g624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00480299v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05547241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symplectic theory of completely integrable Hamiltonian systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Hamiltonian dynamics and spectral theory for spin-oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Pelayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">San Vu Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Mathematical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1090/S0273-0979-2011-01338-6⟩</w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 309 (1), pp.123-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00220-011-1360-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707649v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remembering Johannes J. Duistermaat (1942-2010)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">First steps in symplectic and spectral theory of integrable systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Pelayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">San Vu Ngoc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alan Weinstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notices of the American Mathematical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (10), pp.3325-3377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcds.2012.32.3325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707809v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructing integrable systems of semitoric type</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Symplectic theory of completely integrable Hamiltonian systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Pelayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">San Vu Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mathematica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11511-011-0060-4⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (3), pp.409-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0273-0979-2011-01338-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00605417v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Jisse (dit Hans) Duistermaat (1942-2010)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Remembering Johannes J. Duistermaat (1942-2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Pelayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">San Vu Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Weinstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette des Mathématiciens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 127, pp.84-91</w:t>
+              <w:t xml:space="preserve">Notices of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (6)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00624120v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semitoric integrable systems on symplectic 4-manifolds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Constructing integrable systems of semitoric type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Pelayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">San Vu Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inventiones Mathematicae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 177 (3), pp.571-597. </w:t>
+              <w:t xml:space="preserve">Acta Mathematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 206 (1), pp.93-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00222-009-0190-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11511-011-0060-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00291767v1</w:t>
+                <w:t xml:space="preserve">hal-00605417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral asymptotics via the semiclassical Birkhoff normal form</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Remembering Johannes J. Duistermaat (1942–2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">San Vu Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Álvaro Pelayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Weinstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Duke Mathematical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 143 (3), pp.463--511</w:t>
+              <w:t xml:space="preserve">Notices of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (6), pp.794-802</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023675v1</w:t>
+                <w:t xml:space="preserve">hal-05603651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symplectic invariants near hyperbolic-hyperbolic points</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Johannes Jisse (dit Hans) Duistermaat (1942-2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">San Vu Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regular and Chaotic Dynamics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gazette des Mathématiciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 127, pp.84-91</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00368735v1</w:t>
+                <w:t xml:space="preserve">hal-00624120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Semitoric integrable systems on symplectic 4-manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Pelayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">San Vu Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inventiones Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 177 (3), pp.571-597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00222-009-0190-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00291767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectral asymptotics via the semiclassical Birkhoff normal form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">San Vu Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Duke Mathematical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 143 (3), pp.463--511</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symplectic invariants near hyperbolic-hyperbolic points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. R. Dullin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">San Vu Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regular and Chaotic Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12 (6), pp.689-716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1560354707060111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00368735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Singular Bohr-Sommerfeld Rules for 2D Integrable Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Colin de Verdière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">San Vu Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Scientifiques de l'École Normale Supérieure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 36, pp.1-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microlocal Normal Forms for the Magnetic Laplacian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">San Vũ Ngọc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Equations aux dérivées partielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Roscoff, France. pp.1 - 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/jedp.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectral invariants for coupled spin-oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">San Vũ Ngọc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Laurent Schwartz — EDP et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bures-sur-Yvette, France. pp.1-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/slsedp.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symplectic inverse spectral theory for pseudodifferential operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">San Vu Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Erik P. van den Ban. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geometric Aspects of Analysis and Mechanics: In Honor of the 65th Birthday of Hans Duistermaat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Birkhäuser, pp.353-372, 2011, Progress in Mathematics volume 292, 0817682430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00311753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Birkhoff normal forms and semiclassical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">San Vu Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Noncommutativity and singularities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mathematical Society of Japan, pp.99-116, 2009, Advanced Studies in Pure Mathematics, 55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00605432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3990,805 +4327,942 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semiclassical Birkhoff-Gustavson normal forms and spectral asymptotics for nearly resonant Schrödinger operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Bourebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoutar Ghomari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">San Vu Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate semiclassical analysis of light propagation on tilted hyperplanes</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">WKB for semiclassical operators: How to fly over caustics (and more)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">San Vũ Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05036888v2</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The inverse spectral problem for quantum semitoric systems</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                <w:t xml:space="preserve">On the symplectic geometry of $A_k$ singularities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Martynchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">San Vũ Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196057v3</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytic Bergman operators in the semiclassical limit</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accurate semiclassical analysis of light propagation on tilted hyperplanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patrick Gioia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">San Vu Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851770v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036888v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annales Henri Lebesgue</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+                <w:t xml:space="preserve">The inverse spectral problem for quantum semitoric systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">San Vũ Ngọc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01646134v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196057v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral limits of semiclassical commuting self-adjoint operators</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+                <w:t xml:space="preserve">Analytic Bergman operators in the semiclassical limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Rouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Sjoestrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">San Vu Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178477v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamiltonian dynamics and symplectic capacities</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+                <w:t xml:space="preserve">Annales Henri Lebesgue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Caruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cerveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gouëzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xhensila Lachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743885v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symplectic bifurcation theory for integrable systems</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+                <w:t xml:space="preserve">Spectral limits of semiclassical commuting self-adjoint operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Álvaro Pelayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">San Vũ Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707692v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hamiltonian dynamics and symplectic capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Pelayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">San Vu Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symplectic bifurcation theory for integrable systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Pelayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor S. Ratiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">San Vu Ngoc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Moment polytopes for symplectic manifolds with monodromy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">San Vu Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00004652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4798,91 +5272,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes intégrables semi-classiques: du local au global</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">San Vu Ngoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Joseph-Fourier - Grenoble I, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00007113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4892,118 +5366,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">San VuNgoc - Symplectic normal forms and spectral asymptotics for magnetic fields in 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">San Vu Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01383705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId132"/>
+      <w:footerReference w:type="default" r:id="rId141"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5150,51 +5624,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884494v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gioia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gilles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El Rhammad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San Vu Ngoc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11111034" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192966v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Fahs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Treust" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raymond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San V&#361; Ng&#7885;c" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/DM/971" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533719v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Morin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnac230" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104892v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dauge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Hall" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2022120" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319849v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guedes Bonthonneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/ARKIV.2021.v59.n1.a3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167400v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Deleporte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indag.2020.06.007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493695v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tho Nguyen Duc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129055X2150022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163069v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129055X20600144" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812732v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Boil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ajm.2021.0045" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036172v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Rouby" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Sj&#246;strand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-2020-0022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793630v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797997v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/LEM/64-3/4-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516550v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Le Floch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Pelayo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-019-01868-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536660v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sepe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-017-1018-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906038v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor S. Ratiu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San V&#361; Ngoc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/aa8aec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833211v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indag.2015.10.013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149246v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Helffer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Kordyukov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2016.9.1575" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026071v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-015-1259-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398293v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/JSG.2015.v13.n2.a4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833214v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Pelayo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms/pdu066" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836344v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2927" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793914v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-014-1998-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793913v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Polterovich" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms/pdu015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707769v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/asens.2202" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730276v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Ghomari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekkai Messirdi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-131186" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577205v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Wacheux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40306-013-0012-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547241v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/h4ck-g624" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785592v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2012.32.3325" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480299v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-011-1360-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707649v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0273-0979-2011-01338-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707809v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Guillemin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Weinstein" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605417v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11511-011-0060-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624120v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291767v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-009-0190-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023675v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368735v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R. Dullin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1560354707060111" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020086v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416632v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jedp.115" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311753v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605432v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605810v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bourebai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036888v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196057v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851770v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Sjoestrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646134v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Caruso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cerveau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gou&#235;zel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xhensila Lachambre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178477v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743885v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707692v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004652v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007113v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01383705v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San Vu Ngoc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faure" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884494v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gioia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Gilles" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas El Rhammad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11111034" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192966v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Fahs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Treust" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raymond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San V&#361; Ng&#7885;c" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/DM/971" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533719v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Morin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnac230" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104892v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dauge" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Hall" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2022120" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493695v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guedes Bonthonneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tho Nguyen Duc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129055X2150022" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163069v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129055X20600144" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812732v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Boil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ajm.2021.0045" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319849v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/ARKIV.2021.v59.n1.a3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167400v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Deleporte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indag.2020.06.007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793630v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036172v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Rouby" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Sj&#246;strand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-2020-0022" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797997v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/LEM/64-3/4-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516550v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Le Floch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Pelayo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-019-01868-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536660v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sepe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-017-1018-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906038v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor S. Ratiu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San V&#361; Ngoc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/aa8aec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603531v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149246v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Helffer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Kordyukov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2016.9.1575" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026071v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-015-1259-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833211v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indag.2015.10.013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836344v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2927" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833214v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Pelayo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms/pdu066" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398293v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/JSG.2015.v13.n2.a4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793914v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-014-1998-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793913v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Polterovich" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms/pdu015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707769v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/asens.2202" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577205v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Wacheux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40306-013-0012-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730276v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Ghomari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekkai Messirdi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-131186" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547241v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/h4ck-g624" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480299v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-011-1360-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785592v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2012.32.3325" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707649v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0273-0979-2011-01338-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707809v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Guillemin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Weinstein" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605417v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11511-011-0060-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603651v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624120v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291767v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-009-0190-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023675v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368735v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R. Dullin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1560354707060111" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020086v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colin de Verdi&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416632v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jedp.115" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603584v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/slsedp.5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311753v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605432v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605810v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bourebai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594948v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603502v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Martynchuk" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036888v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196057v3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851770v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Sjoestrand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646134v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Caruso" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cerveau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gou&#235;zel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xhensila Lachambre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178477v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743885v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707692v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004652v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007113v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01383705v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>