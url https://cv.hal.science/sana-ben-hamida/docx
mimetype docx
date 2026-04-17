--- v0 (2026-03-19)
+++ v1 (2026-04-17)
@@ -905,261 +905,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Programming over Spark for Higgs Boson Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hmida Hmida</w:t>
+                <w:t xml:space="preserve">Genetic Algorithm to Detect Different Sizes’ Communities from Protein-Protein Interaction Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Ben M'Barek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Borgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Ben Hamida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Borgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Rukoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference Business Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-20485-3_23⟩</w:t>
+              <w:t xml:space="preserve">14th International Conference on Software Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic. pp.359-370, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0007836703590370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286136v1</w:t>
+                <w:t xml:space="preserve">hal-02286178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Algorithm to Detect Different Sizes’ Communities from Protein-Protein Interaction Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marwa Ben M'Barek</w:t>
+                <w:t xml:space="preserve">Genetic Programming over Spark for Higgs Boson Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hmida Hmida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Borgi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sana Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Rukoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Software Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic. pp.359-370, </w:t>
+              <w:t xml:space="preserve">22nd International Conference Business Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Seville, Spain. pp.300-312, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0007836703590370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-20485-3_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286178v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Data Topology Based Selection for Large Scale Learning</w:t>
               </w:r>
@@ -1529,200 +1529,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The need for improving the exploration operators for constrained optimization problems</w:t>
+                <w:t xml:space="preserve">An Adaptive Algorithm for constrained optimization problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Petrowski</w:t>
+                <w:t xml:space="preserve">Marc Schoenauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2000 Congress on Evolutionary Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PPSN 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02490606v1</w:t>
+                <w:t xml:space="preserve">inria-00001273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptive Algorithm for constrained optimization problems</w:t>
+                <w:t xml:space="preserve">The need for improving the exploration operators for constrained optimization problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Schoenauer</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Petrowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPSN 2000</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2000 Congress on Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, La Jolla, United States. pp.1176-1183, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEC.2000.870781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00001273v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1740,51 +1740,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Petrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1815,51 +1815,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Petrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2007,269 +2007,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Petrowski</w:t>
+                <w:t xml:space="preserve">Sampling Methods in Genetic Programming Learners from Large Datasets: A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hmida Hmida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Borgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Rukoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metaheuristics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.115 - 178, 2016, 978-3-319-45401-6. </w:t>
+              <w:t xml:space="preserve">Advances in Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 529, pp.50-60, 2016, Advances in Intelligent Systems and Computing, 978-3-319-47897-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45403-0_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-47898-2_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01680390v1</w:t>
+                <w:t xml:space="preserve">hal-02286097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling Methods in Genetic Programming Learners from Large Datasets: A Comparative Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hmida Hmida</w:t>
+                <w:t xml:space="preserve">Evolutionary algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Petrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Big Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 529, pp.50-60, 2016, Advances in Intelligent Systems and Computing, 978-3-319-47897-5. </w:t>
+              <w:t xml:space="preserve">Metaheuristics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.115 - 178, 2016, 978-3-319-45401-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-47898-2_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45403-0_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286097v1</w:t>
+                <w:t xml:space="preserve">hal-01680390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les algorithmes évolutionnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Petrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3095,51 +3095,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493499v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Hamida" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hmida Hmida" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Borgi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rukoz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsys.2020.08.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02286084v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.07.264" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02286078v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ben M&#8217;barek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bedhiafi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.07.233" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02490586v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rama Cont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.546882" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673568v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Braikia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCV60512.2024.10620111" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04462505v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Sena" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51664-1_6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03363085v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Benjelloun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02286136v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20485-3_23" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02286178v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ben M'Barek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007836703590370" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02286148v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC-ScalCom-CBDCom-IoP-SmartWorld.2016.0186" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448255v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC-ScalCom-CBDCom-IoP-SmartWorld.2016.0184" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02476560v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2015.110" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02490713v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Mrad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jcis.2006.161" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02490606v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Petrowski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2000.870781" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001273v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091413v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677858v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669411v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-3888-7_7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680390v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45403-0_6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02286097v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47898-2_6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263350v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02490809v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Abid" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Abdelmalek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/48148" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526801v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.30339076" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02490909v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabiaa Djebali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ghedira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452652v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganda Tandia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Sadoun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02489115v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03086421v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493499v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Hamida" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hmida Hmida" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Borgi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rukoz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsys.2020.08.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02286084v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.07.264" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02286078v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ben M&#8217;barek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bedhiafi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.07.233" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02490586v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rama Cont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.546882" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673568v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Braikia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCV60512.2024.10620111" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04462505v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Sena" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51664-1_6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03363085v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Benjelloun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02286178v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ben M'Barek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007836703590370" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02286136v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20485-3_23" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02286148v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC-ScalCom-CBDCom-IoP-SmartWorld.2016.0186" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448255v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC-ScalCom-CBDCom-IoP-SmartWorld.2016.0184" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02476560v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2015.110" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02490713v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Mrad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jcis.2006.161" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001273v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02490606v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Petrowski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2000.870781" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091413v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677858v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669411v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-3888-7_7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02286097v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47898-2_6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680390v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45403-0_6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263350v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02490809v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Abid" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Abdelmalek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/48148" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526801v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.30339076" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02490909v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabiaa Djebali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ghedira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452652v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganda Tandia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Sadoun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02489115v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03086421v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>