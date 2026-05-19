--- v1 (2026-04-17)
+++ v2 (2026-05-19)
@@ -905,261 +905,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Algorithm to Detect Different Sizes’ Communities from Protein-Protein Interaction Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marwa Ben M'Barek</w:t>
+                <w:t xml:space="preserve">Genetic Programming over Spark for Higgs Boson Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hmida Hmida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Borgi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sana Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Rukoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Software Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0007836703590370⟩</w:t>
+              <w:t xml:space="preserve">22nd International Conference Business Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Seville, Spain. pp.300-312, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-20485-3_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286178v1</w:t>
+                <w:t xml:space="preserve">hal-02286136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Programming over Spark for Higgs Boson Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hmida Hmida</w:t>
+                <w:t xml:space="preserve">Genetic Algorithm to Detect Different Sizes’ Communities from Protein-Protein Interaction Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Ben M'Barek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Borgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Ben Hamida</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Borgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Rukoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference Business Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Seville, Spain. pp.300-312, </w:t>
+              <w:t xml:space="preserve">14th International Conference on Software Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic. pp.359-370, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-20485-3_23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0007836703590370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286136v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Data Topology Based Selection for Large Scale Learning</w:t>
               </w:r>
@@ -1529,200 +1529,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptive Algorithm for constrained optimization problems</w:t>
+                <w:t xml:space="preserve">The need for improving the exploration operators for constrained optimization problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Schoenauer</w:t>
+                <w:t xml:space="preserve">Alain Petrowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPSN 2000</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2000 Congress on Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, La Jolla, United States. pp.1176-1183, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEC.2000.870781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00001273v1</w:t>
+                <w:t xml:space="preserve">hal-02490606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The need for improving the exploration operators for constrained optimization problems</w:t>
+                <w:t xml:space="preserve">An Adaptive Algorithm for constrained optimization problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Petrowski</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Schoenauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2000 Congress on Evolutionary Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PPSN 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02490606v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00001273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1740,51 +1740,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Petrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1815,51 +1815,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Petrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2134,51 +2134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Petrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2225,51 +2225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les algorithmes évolutionnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Petrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3095,51 +3095,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493499v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Hamida" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hmida Hmida" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Borgi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rukoz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsys.2020.08.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02286084v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.07.264" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02286078v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ben M&#8217;barek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bedhiafi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.07.233" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02490586v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rama Cont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.546882" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673568v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Braikia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCV60512.2024.10620111" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04462505v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Sena" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51664-1_6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03363085v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Benjelloun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02286178v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ben M'Barek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007836703590370" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02286136v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20485-3_23" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02286148v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC-ScalCom-CBDCom-IoP-SmartWorld.2016.0186" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448255v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC-ScalCom-CBDCom-IoP-SmartWorld.2016.0184" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02476560v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2015.110" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02490713v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Mrad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jcis.2006.161" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001273v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02490606v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Petrowski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2000.870781" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091413v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677858v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669411v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-3888-7_7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02286097v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47898-2_6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680390v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45403-0_6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263350v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02490809v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Abid" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Abdelmalek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/48148" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526801v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.30339076" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02490909v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabiaa Djebali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ghedira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452652v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganda Tandia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Sadoun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02489115v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03086421v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493499v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Hamida" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hmida Hmida" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Borgi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rukoz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsys.2020.08.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02286084v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.07.264" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02286078v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ben M&#8217;barek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bedhiafi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.07.233" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02490586v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rama Cont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.546882" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673568v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Braikia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCV60512.2024.10620111" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04462505v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Sena" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51664-1_6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03363085v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Benjelloun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02286136v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20485-3_23" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02286178v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Ben M'Barek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007836703590370" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02286148v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC-ScalCom-CBDCom-IoP-SmartWorld.2016.0186" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448255v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UIC-ATC-ScalCom-CBDCom-IoP-SmartWorld.2016.0184" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02476560v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2015.110" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02490713v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Mrad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jcis.2006.161" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02490606v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Petrowski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2000.870781" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001273v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091413v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677858v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669411v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-3888-7_7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02286097v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47898-2_6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680390v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45403-0_6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263350v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02490809v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Abid" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Abdelmalek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/48148" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526801v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.30339076" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02490909v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabiaa Djebali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ghedira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452652v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganda Tandia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Sadoun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02489115v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03086421v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>