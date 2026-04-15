--- v0 (2026-03-21)
+++ v1 (2026-04-15)
@@ -906,274 +906,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04761917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmic Graph Theory, Reinforcement Learning and Game Theory in MD Simulations: From 3D Structures to Topological 2D-Molecular Graphs (2D-MolGraphs) and Vice Versa</w:t>
+                <w:t xml:space="preserve">Algorithmic graph theory for post-processing molecular dynamics trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Bougueroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ylène Aboulfath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Pierre Gaigeot</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28072892⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 121 (7-8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2022.2162456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04122841v1</w:t>
+                <w:t xml:space="preserve">hal-04232973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmic graph theory for post-processing molecular dynamics trajectories</w:t>
+                <w:t xml:space="preserve">Algorithmic Graph Theory, Reinforcement Learning and Game Theory in MD Simulations: From 3D Structures to Topological 2D-Molecular Graphs (2D-MolGraphs) and Vice Versa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Bougueroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bricage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ylène Aboulfath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 121 (7-8), </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (7), pp.2892. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00268976.2022.2162456⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules28072892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04232973v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HiREX: High-Throughput Reactivity Exploration for Extended Databases of Transition-Metal Catalysts</w:t>
               </w:r>
@@ -2500,51 +2500,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410802v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kolganov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Bougueroua" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gaigeot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Conley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Pidko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2025.116521" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333708v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jelle Lagerweij" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsa Habibi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulumi Dey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c03199" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829519v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yl&#232;ne Aboulfath" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Cimas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hashemi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny A. Pidko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.317" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683931v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Gaigeot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c01031" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829670v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Helain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Zens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp02764g" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761917v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Abouhaidar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bougueroua Sana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duflot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaigeot Marie-Pierre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Wyslouzil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4FD00165F" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122841v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bricage" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28072892" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232973v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2022.2162456" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233008v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c00660" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03983024v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00404" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02568032v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Creazzo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pezzotti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Serva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jir&#237; Sponer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP06970D" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02082493v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Galimberti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mah&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Tommasini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Rijs" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00211H" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02082460v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Ruth Galimberti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2018.03.074" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THF2GFKW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967341v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bougueroua" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Spezia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pezzotti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vial" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quessette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045818" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03983012v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Chantitch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanlin Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811237911_0011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220093v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quessette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01737620v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLV099" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410802v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kolganov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Bougueroua" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gaigeot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Conley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Pidko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2025.116521" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333708v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jelle Lagerweij" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsa Habibi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulumi Dey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c03199" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829519v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yl&#232;ne Aboulfath" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Cimas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hashemi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny A. Pidko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.317" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683931v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Gaigeot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c01031" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829670v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Helain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Zens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp02764g" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761917v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Abouhaidar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bougueroua Sana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duflot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaigeot Marie-Pierre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Wyslouzil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4FD00165F" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232973v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2022.2162456" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122841v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bricage" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28072892" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233008v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c00660" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03983024v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00404" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02568032v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Creazzo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pezzotti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Serva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jir&#237; Sponer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP06970D" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02082493v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Galimberti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mah&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Tommasini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Rijs" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00211H" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02082460v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Ruth Galimberti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2018.03.074" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THF2GFKW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967341v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bougueroua" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Spezia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pezzotti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vial" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quessette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045818" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03983012v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Chantitch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanlin Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811237911_0011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220093v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quessette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01737620v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLV099" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>