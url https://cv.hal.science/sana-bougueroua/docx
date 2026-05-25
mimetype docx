--- v1 (2026-04-15)
+++ v2 (2026-05-25)
@@ -370,957 +370,957 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological graphs: a review of some of our achievements and perspectives in physical chemistry and homogeneous catalysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unraveling Aqueous Alcohol Freezing : new theoretical tools from graph theory to extract molecular processes in MD simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ylène Aboulfath</w:t>
+                <w:t xml:space="preserve">Rawan Abouhaidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alvaro Cimas</w:t>
+                <w:t xml:space="preserve">Bougueroua Sana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Hashemi</w:t>
+                <w:t xml:space="preserve">Denis Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgeny A. Pidko</w:t>
+                <w:t xml:space="preserve">Gaigeot Marie-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Wyslouzil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crchim.317⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 258, pp.396-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4FD00165F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04829519v1</w:t>
+                <w:t xml:space="preserve">hal-04761917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Resolved Graphs of Polymorphic Cycles for H-Bonded Network Identification in Flexible Biomolecules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Topological graphs: a review of some of our achievements and perspectives in physical chemistry and homogeneous catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Bougueroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ylène Aboulfath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Cimas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny A. Pidko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c01031⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (S5), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crchim.317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04683931v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting graph theory in MD simulations for extracting chemical and physical properties of materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-Resolved Graphs of Polymorphic Cycles for H-Bonded Network Identification in Flexible Biomolecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ylène Aboulfath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Bougueroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Cimas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (3), pp.1019-1035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c01031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4cp02764g⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04829670v1</w:t>
+                <w:t xml:space="preserve">hal-04683931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling Aqueous Alcohol Freezing : new theoretical tools from graph theory to extract molecular processes in MD simulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Duflot</w:t>
+                <w:t xml:space="preserve">Exploiting graph theory in MD simulations for extracting chemical and physical properties of materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Bougueroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kolganov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaigeot Marie-Pierre</w:t>
+                <w:t xml:space="preserve">Chloé Helain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Wyslouzil</w:t>
+                <w:t xml:space="preserve">Coralie Zens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 258, pp.396-418. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4FD00165F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4cp02764g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04761917v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmic graph theory for post-processing molecular dynamics trajectories</w:t>
+                <w:t xml:space="preserve">Algorithmic Graph Theory, Reinforcement Learning and Game Theory in MD Simulations: From 3D Structures to Topological 2D-Molecular Graphs (2D-MolGraphs) and Vice Versa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Bougueroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bricage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ylène Aboulfath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre Gaigeot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00268976.2022.2162456⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (7), pp.2892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28072892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04232973v1</w:t>
+                <w:t xml:space="preserve">hal-04122841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmic Graph Theory, Reinforcement Learning and Game Theory in MD Simulations: From 3D Structures to Topological 2D-Molecular Graphs (2D-MolGraphs) and Vice Versa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HiREX: High-Throughput Reactivity Exploration for Extended Databases of Transition-Metal Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Bougueroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie Pierre Gaigeot</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Pidko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (7), pp.2892. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules28072892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.3c00660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122841v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HiREX: High-Throughput Reactivity Exploration for Extended Databases of Transition-Metal Catalysts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Algorithmic graph theory for post-processing molecular dynamics trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Bougueroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ylène Aboulfath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evgeny Pidko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 121 (7-8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jcim.3c00660⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00268976.2022.2162456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04233008v1</w:t>
+                <w:t xml:space="preserve">hal-04232973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ReNeGate: A Reaction Network Graph-Theoretical Tool for Automated Mechanistic Studies in Computational Homogeneous Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Bougueroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2099,51 +2099,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Graph Algorithm for the Analysis of Conformational Dynamics of Molecules.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Bougueroua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2500,51 +2500,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410802v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kolganov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Bougueroua" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gaigeot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Conley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Pidko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2025.116521" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333708v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jelle Lagerweij" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsa Habibi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulumi Dey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c03199" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829519v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yl&#232;ne Aboulfath" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Cimas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hashemi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny A. Pidko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.317" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683931v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Gaigeot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c01031" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829670v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Helain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Zens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp02764g" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761917v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Abouhaidar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bougueroua Sana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duflot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaigeot Marie-Pierre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Wyslouzil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4FD00165F" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232973v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2022.2162456" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122841v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bricage" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28072892" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233008v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c00660" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03983024v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00404" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02568032v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Creazzo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pezzotti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Serva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jir&#237; Sponer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP06970D" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02082493v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Galimberti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mah&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Tommasini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Rijs" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00211H" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02082460v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Ruth Galimberti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2018.03.074" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THF2GFKW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967341v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bougueroua" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Spezia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pezzotti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vial" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quessette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045818" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03983012v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Chantitch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanlin Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811237911_0011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220093v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quessette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01737620v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLV099" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410802v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kolganov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Bougueroua" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gaigeot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Conley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Pidko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2025.116521" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333708v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jelle Lagerweij" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsa Habibi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulumi Dey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c03199" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761917v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Abouhaidar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bougueroua Sana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duflot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaigeot Marie-Pierre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Wyslouzil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4FD00165F" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829519v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yl&#232;ne Aboulfath" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Cimas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hashemi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny A. Pidko" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.317" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683931v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Gaigeot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c01031" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829670v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Helain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Zens" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp02764g" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122841v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bricage" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28072892" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233008v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c00660" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232973v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2022.2162456" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03983024v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00404" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02568032v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Creazzo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Pezzotti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Serva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jir&#237; Sponer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP06970D" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02082493v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Galimberti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mah&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Tommasini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Rijs" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FD00211H" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02082460v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Ruth Galimberti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2018.03.074" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THF2GFKW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967341v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bougueroua" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Spezia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pezzotti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vial" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quessette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045818" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03983012v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Chantitch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanlin Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811237911_0011" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220093v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quessette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01737620v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLV099" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>