--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -111,2204 +111,2412 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une classification des télétravailleurs évoluant entre autonomie et contrôle : vers un ré-enchantement de l’expérience collaborateur ?</w:t>
+                <w:t xml:space="preserve">Travail hybride : une expérience collaborateur réinventée comme antécédent de l’engagement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Guerfel-Henda</w:t>
+                <w:t xml:space="preserve">Niousha Shahidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niousha Shahidi</w:t>
+                <w:t xml:space="preserve">Sana Henda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">@GRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, N° 55 (2), pp.13-44. </w:t>
+              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 58, vol. 14 (1), pp.45-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/grh.055.0013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rimhe.058.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344787v1</w:t>
+                <w:t xml:space="preserve">hal-05562479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail hybride : une expérience collaborateur réinventée comme antécédent de l’engagement ?</w:t>
+                <w:t xml:space="preserve">Une classification des télétravailleurs évoluant entre autonomie et contrôle : vers un ré-enchantement de l’expérience collaborateur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Guerfel-Henda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niousha Shahidi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sana Henda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n° 58, vol. 14 (1), pp.45-61. </w:t>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, N° 55 (2), pp.13-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rimhe.058.0045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/grh.055.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136609v1</w:t>
+                <w:t xml:space="preserve">hal-05344787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le télétravail : un élément fort de la marque employeur ?</w:t>
+                <w:t xml:space="preserve">Une classification des télétravailleurs évoluant entre autonomie et contrôle : vers un ré-enchantement de l’expérience collaborateur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Henda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Axel Brouillat</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niousha Shahidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Question(s) de Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/qdm.223.0029⟩</w:t>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, N° 55 (2), pp.13-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grh.055.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108893v1</w:t>
+                <w:t xml:space="preserve">hal-05562484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La promotion de l’égalité des chances dans l’enseignement supérieur Bilan d’expérience de plusieurs Grandes Écoles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Naschberger</w:t>
+                <w:t xml:space="preserve">Travail hybride : une expérience collaborateur réinventée comme antécédent de l’engagement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Guerfel-Henda</w:t>
+                <w:t xml:space="preserve">Niousha Shahidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Henda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mss.022.0153⟩</w:t>
+              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 58, vol. 14 (1), pp.45-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rimhe.058.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344832v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La promotion de l'égalité des chances dans l'enseignement supérieur Bilan d'expérience de plusieurs Grandes Écoles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Naschberger</w:t>
+                <w:t xml:space="preserve">Le télétravail : un élément fort de la marque employeur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sana Guerfel-Henda</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Henda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Brouillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Question(s) de Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 43 (2), pp.29-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/qdm.223.0029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867686v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en œuvre d'une démarche diversité en PME - Quelques enseignements d'un centre d'appel spécialisé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">La promotion de l’égalité des chances dans l’enseignement supérieur Bilan d’expérience de plusieurs Grandes Écoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Naschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Guerfel-Henda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1015815ar⟩</w:t>
+              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, N° 22 (1), pp.153-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mss.022.0153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843994v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La socialisation organisationnelle des nouvelles recrues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manal El Abboubi</w:t>
+                <w:t xml:space="preserve">La promotion de l'égalité des chances dans l'enseignement supérieur Bilan d'expérience de plusieurs Grandes Écoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Naschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Guerfel-Henda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatima El Kandoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue interdisciplinaire sur le management et l'humanisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, N° 4, pp.P. 57 - 73</w:t>
+              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22, pp.153-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840906v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La mise en œuvre d'une démarche diversité en PME - Quelques enseignements d'un centre d'appel spécialisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Naschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Guerfel-Henda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17, pp.98-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1015815ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La socialisation organisationnelle des nouvelles recrues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Guerfel-Henda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal El Abboubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Kandoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, n°4, vol. 1 (4), pp.57-73. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rimhe.004.0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La socialisation organisationnelle des nouvelles recrues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manal El Abboubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Guerfel-Henda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rimhe.004.0057⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fatima El Kandoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue interdisciplinaire sur le management et l'humanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, N° 4, pp.P. 57 - 73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344857v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’engagement volontaire : quelle pertinence pour revisiter la RSE dans le secteur agricole ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayssa Jammoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Guerfel-Henda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadj Nekka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADERSE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Istec Business School, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact de la stratégie RSE sur les pratiques des entreprises et les risques associés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Guerfel-Henda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayssa Jammoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Colloque ARES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESC Amiens &amp; UMONS, May 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Implementation of Equal Opportunities Programs in the Higher Education Field - A Return on Experiences of Several French Grandes Ecoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Naschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Guerfel-Henda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Equality, Diversity and Inclusion International Conference (EDI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00956545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender diversity in an African context. The role of the &amp;quot;glass ceiling&amp;quot; phenomenon and contextual factors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Associer les parties prenantes au management de la diversité. Le cas d'une petite et moyenne entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Naschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Guerfel-Henda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSAM Conference 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">6èmes Rencontres Internationales de la Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761971v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auditer une démarche diversité dans une petite et moyenne entreprise. le cas d'un centre d'appel spécialisé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Les freins à la gestion de la diversité en PME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Naschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Guerfel-Henda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Université de Printemps de l'Audit Social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Beyrouth, Liban</w:t>
+              <w:t xml:space="preserve">Colloque ESSEC "Diversités : regards croisés des chercheurs et des praticiens"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761972v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les freins à la gestion de la diversité en PME</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Auditer une démarche diversité dans une petite et moyenne entreprise. le cas d'un centre d'appel spécialisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Naschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Guerfel-Henda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ESSEC "Diversités : regards croisés des chercheurs et des praticiens"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">12ème Université de Printemps de l'Audit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Beyrouth, Liban</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761973v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associer les parties prenantes au management de la diversité. Le cas d'une petite et moyenne entreprise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Gender diversity in an African context. The role of the &amp;quot;glass ceiling&amp;quot; phenomenon and contextual factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Naschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Guerfel-Henda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Rencontres Internationales de la Diversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Corte, France</w:t>
+              <w:t xml:space="preserve">IFSAM Conference 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761974v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auditer la fonction ressources humaines dans un environnement spécifique: le cas des entreprises algériennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Naschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadj Nekka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Guerfel-Henda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Université de Printemps de l'Audit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Sidi Fredj, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les attentes des cadres en matière de fidélisation au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Henda-Gerfel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème congrès de l'Association Internationale de Psychologie du Travail de Langue Française, Québec, 19-22 août 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fidélisation des cadres : une étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Henda-Gerfel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes journées d'étude sur les carrières, Carrières et Contextes, Lyon, 22-23 mai 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fidélisation des salariés : nouvelle pratique de gestion des ressources humaines ou nouvelle politique de changement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Henda-Gerfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Management du changement, ISEOR, Academy of Changement, Lyon, 21-24 avril 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organizational change as a consequence of work time reduction (WTR) : case studies on french firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Guerfel-Henda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Organization as a set of dynamic relationships (EGOS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00262658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques de gestion des ressources humaines dans le cadre de mise en place de l'Aménagement-Réduction du Temps de Travail (ARTT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Guerfel-Henda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Forum sur la Prospective des Métiers, 'Compétence et Temps en GRG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00262856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement organisationnel sous l'impulsion de l'Aménagement-Réduction du Temps de Travail (ARTT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Guerfel-Henda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2003, Tunis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00262855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménagement-Réduction du Temps de Travail et Stratégie des Entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Guerfel-Henda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AGRH et Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00262854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménagement-Réduction du Temps de Travail et Fonctionnement des Entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Guerfel-Henda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ESC-Amiens sur le Temps en gestion, la gestion du changement et la confiance en management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00262853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audit d'aménagement - Réduction du temps de travail et organisation de l'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Guerfel-Henda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Université de l'Audit Social de l'IAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Marrakech, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00262852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2318,198 +2526,198 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rapport des cadres au travail et au temps de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Henda-Gerfel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Duyck Jean-Yves; Vilette Marc-André. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temps de travail et GRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert; USEK, Université Saint-Esprit de Kaslik; AGRH, pp.261-278, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'homme et l'aménagement-réduction du temps de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Guerfel-Henda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le temps et la gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. SEFI, pp.307-340, 2003, coll. Observer pour agir</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00262680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2577,51 +2785,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EAE6F21F"/>
+    <w:nsid w:val="412C242E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2808,51 +3016,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sana-guerfel-henda" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344787v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Diard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Guerfel-Henda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niousha Shahidi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.055.0013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136609v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Henda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.058.0045" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108893v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Brouillat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.223.0029" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344832v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Naschberger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.022.0153" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867686v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00843994v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1015815ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840906v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal El Abboubi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Kandoussi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344857v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.004.0057" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344681v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Jammoul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Nekka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344604v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956545v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761971v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761972v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761973v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761974v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760839v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072930v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Henda-Gerfel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074998v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069489v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262658v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262856v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262855v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262854v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262853v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262852v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056980v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262680v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sana-guerfel-henda" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562479v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Diard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niousha Shahidi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Henda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.058.0045" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344787v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Guerfel-Henda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.055.0013" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562484v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136609v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108893v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Brouillat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.223.0029" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344832v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Naschberger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.022.0153" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867686v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00843994v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1015815ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344857v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal El Abboubi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Kandoussi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.004.0057" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840906v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Jammoul" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Nekka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344604v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956545v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761974v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761973v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761972v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761971v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760839v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072930v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilbert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Henda-Gerfel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074998v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069489v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262658v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262856v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262855v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262854v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262853v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262852v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056980v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262680v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>