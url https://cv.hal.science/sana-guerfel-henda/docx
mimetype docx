--- v1 (2026-04-07)
+++ v2 (2026-05-07)
@@ -111,2418 +111,2418 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’engagement volontaire : quelle pertinence pour revisiter la RSE dans le secteur agricole ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayssa Jammoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Guerfel-Henda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadj Nekka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ADERSE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Istec Business School, Jun 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impact de la stratégie RSE sur les pratiques des entreprises et les risques associés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Guerfel-Henda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayssa Jammoul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3e Colloque ARES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESC Amiens &amp; UMONS, May 2025, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Implementation of Equal Opportunities Programs in the Higher Education Field - A Return on Experiences of Several French Grandes Ecoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Naschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Guerfel-Henda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th Equality, Diversity and Inclusion International Conference (EDI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auditer une démarche diversité dans une petite et moyenne entreprise. le cas d'un centre d'appel spécialisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Naschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Guerfel-Henda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12ème Université de Printemps de l'Audit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Beyrouth, Liban</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gender diversity in an African context. The role of the &amp;quot;glass ceiling&amp;quot; phenomenon and contextual factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Naschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Guerfel-Henda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFSAM Conference 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les freins à la gestion de la diversité en PME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Naschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Guerfel-Henda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ESSEC "Diversités : regards croisés des chercheurs et des praticiens"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Associer les parties prenantes au management de la diversité. Le cas d'une petite et moyenne entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Naschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Guerfel-Henda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6èmes Rencontres Internationales de la Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Corte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auditer la fonction ressources humaines dans un environnement spécifique: le cas des entreprises algériennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Naschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadj Nekka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Guerfel-Henda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème Université de Printemps de l'Audit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Sidi Fredj, Algérie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les attentes des cadres en matière de fidélisation au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Henda-Gerfel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15ème congrès de l'Association Internationale de Psychologie du Travail de Langue Française, Québec, 19-22 août 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fidélisation des cadres : une étude exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Henda-Gerfel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5èmes journées d'étude sur les carrières, Carrières et Contextes, Lyon, 22-23 mai 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fidélisation des salariés : nouvelle pratique de gestion des ressources humaines ou nouvelle politique de changement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Henda-Gerfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Management du changement, ISEOR, Academy of Changement, Lyon, 21-24 avril 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Ecully, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organizational change as a consequence of work time reduction (WTR) : case studies on french firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Guerfel-Henda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Organization as a set of dynamic relationships (EGOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00262658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques de gestion des ressources humaines dans le cadre de mise en place de l'Aménagement-Réduction du Temps de Travail (ARTT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Guerfel-Henda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Forum sur la Prospective des Métiers, 'Compétence et Temps en GRG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00262856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le changement organisationnel sous l'impulsion de l'Aménagement-Réduction du Temps de Travail (ARTT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Guerfel-Henda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Tunis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00262855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aménagement-Réduction du Temps de Travail et Stratégie des Entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Guerfel-Henda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque AGRH et Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00262854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aménagement-Réduction du Temps de Travail et Fonctionnement des Entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Guerfel-Henda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ESC-Amiens sur le Temps en gestion, la gestion du changement et la confiance en management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00262853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audit d'aménagement - Réduction du temps de travail et organisation de l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Guerfel-Henda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème Université de l'Audit Social de l'IAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Marrakech, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00262852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail hybride : une expérience collaborateur réinventée comme antécédent de l’engagement ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Une classification des télétravailleurs évoluant entre autonomie et contrôle : vers un ré-enchantement de l’expérience collaborateur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sana Guerfel-Henda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Niousha Shahidi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sana Henda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rimhe.058.0045⟩</w:t>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, N° 55 (2), pp.13-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grh.055.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05562479v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une classification des télétravailleurs évoluant entre autonomie et contrôle : vers un ré-enchantement de l’expérience collaborateur ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Travail hybride : une expérience collaborateur réinventée comme antécédent de l’engagement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sana Guerfel-Henda</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niousha Shahidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Niousha Shahidi</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Henda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">@GRH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/grh.055.0013⟩</w:t>
+              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 58, vol. 14 (1), pp.45-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rimhe.058.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344787v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une classification des télétravailleurs évoluant entre autonomie et contrôle : vers un ré-enchantement de l’expérience collaborateur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Henda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niousha Shahidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">@GRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, N° 55 (2), pp.13-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/grh.055.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05562484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail hybride : une expérience collaborateur réinventée comme antécédent de l’engagement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niousha Shahidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Henda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n° 58, vol. 14 (1), pp.45-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rimhe.058.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le télétravail : un élément fort de la marque employeur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Henda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Brouillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question(s) de Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, n° 43 (2), pp.29-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/qdm.223.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La promotion de l’égalité des chances dans l’enseignement supérieur Bilan d’expérience de plusieurs Grandes Écoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Naschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Guerfel-Henda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, N° 22 (1), pp.153-171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mss.022.0153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La promotion de l'égalité des chances dans l'enseignement supérieur Bilan d'expérience de plusieurs Grandes Écoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Naschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Guerfel-Henda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 22, pp.153-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en œuvre d'une démarche diversité en PME - Quelques enseignements d'un centre d'appel spécialisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Naschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Guerfel-Henda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 17, pp.98-112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1015815ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00843994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La socialisation organisationnelle des nouvelles recrues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Guerfel-Henda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal El Abboubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Kandoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, n°4, vol. 1 (4), pp.57-73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rimhe.004.0057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La socialisation organisationnelle des nouvelles recrues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal El Abboubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Guerfel-Henda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Kandoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue interdisciplinaire sur le management et l'humanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, N° 4, pp.P. 57 - 73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840906v1</w:t>
-              </w:r>
-[...1372 lines deleted...]
-                <w:t xml:space="preserve">hal-00262852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2540,64 +2540,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rapport des cadres au travail et au temps de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Henda-Gerfel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Duyck Jean-Yves; Vilette Marc-André. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temps de travail et GRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert; USEK, Université Saint-Esprit de Kaslik; AGRH, pp.261-278, 2010</w:t>
@@ -2626,51 +2626,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'homme et l'aménagement-réduction du temps de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Guerfel-Henda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le temps et la gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. SEFI, pp.307-340, 2003, coll. Observer pour agir</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2785,51 +2785,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="412C242E"/>
+    <w:nsid w:val="41CE4B96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3016,51 +3016,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sana-guerfel-henda" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562479v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Diard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niousha Shahidi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Henda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.058.0045" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344787v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Guerfel-Henda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.055.0013" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562484v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136609v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108893v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Brouillat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.223.0029" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344832v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Naschberger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.022.0153" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867686v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00843994v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1015815ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344857v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal El Abboubi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Kandoussi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.004.0057" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840906v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Jammoul" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Nekka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344604v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956545v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761974v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761973v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761972v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761971v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760839v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072930v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilbert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Henda-Gerfel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074998v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069489v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262658v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262856v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262855v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262854v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262853v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262852v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056980v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262680v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sana-guerfel-henda" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344681v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Jammoul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Guerfel-Henda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Nekka" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344604v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956545v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Naschberger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761972v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761971v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761973v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761974v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760839v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072930v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Henda-Gerfel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074998v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069489v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262658v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262856v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262855v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262854v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262853v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262852v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344787v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Diard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niousha Shahidi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.055.0013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562479v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Henda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.058.0045" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562484v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136609v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108893v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Brouillat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.223.0029" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344832v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.022.0153" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867686v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-00843994v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1015815ar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344857v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal El Abboubi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Kandoussi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.004.0057" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840906v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056980v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262680v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>