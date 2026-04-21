--- v0 (2026-03-23)
+++ v1 (2026-04-21)
@@ -127,183 +127,183 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharp rates of convergence in the Hausdorff metric for some compactly supported stationary sequences</w:t>
+                <w:t xml:space="preserve">Leadbetter-type conditions for bounding the Hausdorff metric of compactly supported stationary sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Louhichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 62 (4), pp.1446-1474. </w:t>
+              <w:t xml:space="preserve">Extremes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28, pp.739-761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jpr.2025.7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10687-025-00518-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720317v1</w:t>
+                <w:t xml:space="preserve">hal-05043035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leadbetter-type conditions for bounding the Hausdorff metric of compactly supported stationary sequences</w:t>
+                <w:t xml:space="preserve">Sharp rates of convergence in the Hausdorff metric for some compactly supported stationary sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Louhichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extremes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62 (4), pp.1446-1474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10687-025-00518-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jpr.2025.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05043035v1</w:t>
+                <w:t xml:space="preserve">hal-04720317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological reconstruction of compact supports of dependent stationary random variables</w:t>
               </w:r>
@@ -716,252 +716,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889802v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical coupling between Ising and FK percolation</w:t>
+                <w:t xml:space="preserve">Trapezoidal rule and sampling designs for the nonparametric estimation of the regression function in models with correlated errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Cerf</w:t>
+                <w:t xml:space="preserve">Djihad Benelmadani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Louhichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (1), pp.23-49. </w:t>
+              <w:t xml:space="preserve">Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (1), pp.59-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.30757/ALEA.v17-02⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02331888.2020.1715409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01892118v1</w:t>
+                <w:t xml:space="preserve">hal-01892123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trapezoidal rule and sampling designs for the nonparametric estimation of the regression function in models with correlated errors</w:t>
+                <w:t xml:space="preserve">Dynamical coupling between Ising and FK percolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djihad Benelmadani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karim Benhenni</w:t>
+                <w:t xml:space="preserve">Raphaël Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Louhichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 54 (1), pp.59-96. </w:t>
+              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (1), pp.23-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02331888.2020.1715409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.30757/ALEA.v17-02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01892123v1</w:t>
+                <w:t xml:space="preserve">hal-01892118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The reproducing kernel Hilbert space approach in nonparametric regression problems with correlated observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djihad Benelmadani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Benhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1638,312 +1638,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01892336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence du processus de sommes partielles vers un processus de Lévy pour les suites associées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Cluster-Limit Theorem for Infinitely Divisible Point Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Louhichi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2010.12.001⟩</w:t>
+              <w:t xml:space="preserve">Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (1), pp.3-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02331888.2010.541252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00679824v1</w:t>
+                <w:t xml:space="preserve">hal-00851603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cluster-Limit Theorem for Infinitely Divisible Point Processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional convergence to stable Lévy motions for iterated random Lipschitz mappings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Louhichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02331888.2010.541252⟩</w:t>
+              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16 (89), pp.2452-2480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/EJP.v16-965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851603v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional convergence to stable Lévy motions for iterated random Lipschitz mappings</w:t>
+                <w:t xml:space="preserve">Convergence du processus de sommes partielles vers un processus de Lévy pour les suites associées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 349 (1-2), pp.89-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2010.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/EJP.v16-965⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00744949v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00679824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit conditions for the convergence of point processes associated to stationary arrays</w:t>
               </w:r>
@@ -2128,51 +2128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Initial Drift of a 2D Droplet at Zero Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Louhichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2545,51 +2545,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal design for the nonparametric regression estimation applied to pharmacokinetic problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djihad Benelmadani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Benhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2634,247 +2634,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'échantillonnage optimale pour l'estimation non paramétrique de la fonction de régression dans le cas des données corrélées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Estimation non paramétrique de la fonction de régression pour des modèles avec des erreurs corrélées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djihad Benelmadani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Benhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Louhichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées MAS 2018, Processus et échantillonnage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dijon, France</w:t>
+              <w:t xml:space="preserve">50èmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFdS, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093616v1</w:t>
+                <w:t xml:space="preserve">hal-02093607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation non paramétrique de la fonction de régression pour des modèles avec des erreurs corrélées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">L'échantillonnage optimale pour l'estimation non paramétrique de la fonction de régression dans le cas des données corrélées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djihad Benelmadani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Benhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Louhichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50èmes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFdS, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées MAS 2018, Processus et échantillonnage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093607v1</w:t>
+                <w:t xml:space="preserve">hal-02093616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la fonction de régression dans des modèles non paramétriques et applications en pharmacologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djihad Benelmadani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Benhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3918,51 +3918,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720317v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Louhichi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2025.7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043035v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10687-025-00518-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366871v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Kallel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2024.4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050724v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies Hadjadj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. Rauch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massih-Reza Amini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Veron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622011758" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514827v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benhenni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier A. Girard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/21-BEJ1347" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889802v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0696" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892118v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cerf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v17-02" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892123v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Benelmadani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2020.1715409" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892121v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10463-019-00733-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317236v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Herv&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise P&#232;ne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2019001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CPWP4SK0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317232v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pene" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2019003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892322v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryozo Miura" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor Volny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2016.1261912" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892125v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Balan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Jakubowski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-014-0581-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851631v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ycart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/aap/1435236987" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892336v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Assia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Mohdeb" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jkss.2013.12.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679824v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.12.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM8G6FVG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851603v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2010.541252" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744949v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v16-965" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853122v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ECP.v15-1563" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268278v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Doukhan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713003v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-006-0007-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787452v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763760v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/IJCAI.2023/420" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723453v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093593v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093616v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093607v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093620v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851614v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851611v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686031v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dedecker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rafael Leon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00686031" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00956351v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22476-3_4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827173v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etor&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Mariucci" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851630v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520571v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365615v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043035v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Louhichi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10687-025-00518-3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720317v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2025.7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366871v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Kallel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2024.4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050724v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies Hadjadj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. Rauch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massih-Reza Amini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Veron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622011758" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514827v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benhenni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier A. Girard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/21-BEJ1347" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889802v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0696" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892123v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Benelmadani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2020.1715409" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892118v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cerf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v17-02" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892121v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10463-019-00733-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317236v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Herv&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise P&#232;ne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2019001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CPWP4SK0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317232v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pene" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2019003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892322v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryozo Miura" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor Volny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2016.1261912" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892125v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Balan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Jakubowski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-014-0581-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851631v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ycart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/aap/1435236987" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892336v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Assia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Mohdeb" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jkss.2013.12.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851603v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2010.541252" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744949v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v16-965" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679824v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.12.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM8G6FVG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853122v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ECP.v15-1563" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268278v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Doukhan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713003v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-006-0007-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787452v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763760v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/IJCAI.2023/420" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723453v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093593v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093607v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093616v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093620v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851614v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851611v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686031v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dedecker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rafael Leon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00686031" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00956351v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22476-3_4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827173v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etor&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Mariucci" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851630v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520571v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365615v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>