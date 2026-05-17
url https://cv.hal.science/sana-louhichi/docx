--- v1 (2026-04-21)
+++ v2 (2026-05-17)
@@ -127,183 +127,183 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leadbetter-type conditions for bounding the Hausdorff metric of compactly supported stationary sequences</w:t>
+                <w:t xml:space="preserve">Sharp rates of convergence in the Hausdorff metric for some compactly supported stationary sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Louhichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extremes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28, pp.739-761. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62 (4), pp.1446-1474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10687-025-00518-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jpr.2025.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05043035v1</w:t>
+                <w:t xml:space="preserve">hal-04720317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharp rates of convergence in the Hausdorff metric for some compactly supported stationary sequences</w:t>
+                <w:t xml:space="preserve">Leadbetter-type conditions for bounding the Hausdorff metric of compactly supported stationary sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Louhichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 62 (4), pp.1446-1474. </w:t>
+              <w:t xml:space="preserve">Extremes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28, pp.739-761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jpr.2025.7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10687-025-00518-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720317v1</w:t>
+                <w:t xml:space="preserve">hal-05043035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological reconstruction of compact supports of dependent stationary random variables</w:t>
               </w:r>
@@ -716,252 +716,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889802v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trapezoidal rule and sampling designs for the nonparametric estimation of the regression function in models with correlated errors</w:t>
+                <w:t xml:space="preserve">Dynamical coupling between Ising and FK percolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djihad Benelmadani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karim Benhenni</w:t>
+                <w:t xml:space="preserve">Raphaël Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Louhichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 54 (1), pp.59-96. </w:t>
+              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (1), pp.23-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02331888.2020.1715409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.30757/ALEA.v17-02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01892123v1</w:t>
+                <w:t xml:space="preserve">hal-01892118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical coupling between Ising and FK percolation</w:t>
+                <w:t xml:space="preserve">Trapezoidal rule and sampling designs for the nonparametric estimation of the regression function in models with correlated errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Cerf</w:t>
+                <w:t xml:space="preserve">Djihad Benelmadani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Louhichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (1), pp.23-49. </w:t>
+              <w:t xml:space="preserve">Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (1), pp.59-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.30757/ALEA.v17-02⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02331888.2020.1715409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01892118v1</w:t>
+                <w:t xml:space="preserve">hal-01892123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The reproducing kernel Hilbert space approach in nonparametric regression problems with correlated observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djihad Benelmadani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Benhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1638,312 +1638,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01892336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cluster-Limit Theorem for Infinitely Divisible Point Processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convergence du processus de sommes partielles vers un processus de Lévy pour les suites associées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Louhichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02331888.2010.541252⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 349 (1-2), pp.89-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2010.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00851603v1</w:t>
+                <w:t xml:space="preserve">hal-00679824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional convergence to stable Lévy motions for iterated random Lipschitz mappings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Cluster-Limit Theorem for Infinitely Divisible Point Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Louhichi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (1), pp.3-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02331888.2010.541252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/EJP.v16-965⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00744949v1</w:t>
+                <w:t xml:space="preserve">hal-00851603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence du processus de sommes partielles vers un processus de Lévy pour les suites associées</w:t>
+                <w:t xml:space="preserve">Functional convergence to stable Lévy motions for iterated random Lipschitz mappings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16 (89), pp.2452-2480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/EJP.v16-965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2010.12.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00679824v1</w:t>
+                <w:t xml:space="preserve">hal-00744949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit conditions for the convergence of point processes associated to stationary arrays</w:t>
               </w:r>
@@ -2128,51 +2128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Initial Drift of a 2D Droplet at Zero Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Louhichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2545,51 +2545,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal design for the nonparametric regression estimation applied to pharmacokinetic problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djihad Benelmadani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Benhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2634,247 +2634,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation non paramétrique de la fonction de régression pour des modèles avec des erreurs corrélées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">L'échantillonnage optimale pour l'estimation non paramétrique de la fonction de régression dans le cas des données corrélées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djihad Benelmadani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Benhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Louhichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50èmes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFdS, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées MAS 2018, Processus et échantillonnage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093607v1</w:t>
+                <w:t xml:space="preserve">hal-02093616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'échantillonnage optimale pour l'estimation non paramétrique de la fonction de régression dans le cas des données corrélées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Estimation non paramétrique de la fonction de régression pour des modèles avec des erreurs corrélées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djihad Benelmadani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Benhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Louhichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées MAS 2018, Processus et échantillonnage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dijon, France</w:t>
+              <w:t xml:space="preserve">50èmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFdS, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093616v1</w:t>
+                <w:t xml:space="preserve">hal-02093607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la fonction de régression dans des modèles non paramétriques et applications en pharmacologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djihad Benelmadani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Benhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3918,51 +3918,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043035v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Louhichi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10687-025-00518-3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720317v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2025.7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366871v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Kallel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2024.4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050724v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies Hadjadj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. Rauch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massih-Reza Amini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Veron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622011758" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514827v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benhenni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier A. Girard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/21-BEJ1347" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889802v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0696" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892123v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Benelmadani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2020.1715409" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892118v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cerf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v17-02" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892121v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10463-019-00733-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317236v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Herv&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise P&#232;ne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2019001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CPWP4SK0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317232v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pene" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2019003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892322v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryozo Miura" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor Volny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2016.1261912" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892125v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Balan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Jakubowski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-014-0581-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851631v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ycart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/aap/1435236987" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892336v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Assia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Mohdeb" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jkss.2013.12.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851603v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2010.541252" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744949v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v16-965" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679824v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.12.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM8G6FVG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853122v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ECP.v15-1563" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268278v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Doukhan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713003v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-006-0007-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787452v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763760v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/IJCAI.2023/420" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723453v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093593v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093607v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093616v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093620v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851614v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851611v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686031v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dedecker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rafael Leon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00686031" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00956351v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22476-3_4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827173v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etor&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Mariucci" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851630v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520571v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365615v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720317v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Louhichi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2025.7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043035v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10687-025-00518-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366871v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Kallel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2024.4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050724v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies Hadjadj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. Rauch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massih-Reza Amini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Veron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622011758" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514827v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benhenni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier A. Girard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/21-BEJ1347" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889802v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0696" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892118v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cerf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v17-02" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892123v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Benelmadani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2020.1715409" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892121v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10463-019-00733-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317236v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Herv&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise P&#232;ne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2019001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CPWP4SK0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317232v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Pene" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2019003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892322v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryozo Miura" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor Volny" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2016.1261912" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892125v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Balan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Jakubowski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-014-0581-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851631v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ycart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/aap/1435236987" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892336v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Assia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Mohdeb" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jkss.2013.12.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679824v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.12.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM8G6FVG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851603v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02331888.2010.541252" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744949v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v16-965" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853122v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ECP.v15-1563" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268278v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Doukhan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713003v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-006-0007-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787452v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763760v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/IJCAI.2023/420" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723453v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093593v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093616v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093607v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093620v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851614v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851611v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686031v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dedecker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rafael Leon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00686031" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00956351v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22476-3_4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827173v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etor&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Mariucci" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851630v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520571v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365615v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>