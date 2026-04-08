--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -100,472 +100,472 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance and resilience of co-occurring nitrifying microbial guilds to drying-rewetting stress in soil</w:t>
+                <w:t xml:space="preserve">Diverse crop rotations offset yield-scaled nitrogen losses via denitrification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Müller</w:t>
+                <w:t xml:space="preserve">Aurélien Saghaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mara Alicke</w:t>
+                <w:t xml:space="preserve">Monique Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Romdhane</w:t>
+                <w:t xml:space="preserve">Giulia Vico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grace Pold</w:t>
+                <w:t xml:space="preserve">Samiran Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Jones</w:t>
+                <w:t xml:space="preserve">Anna Edlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 208, pp.109846. </w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (1), pp.73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2025.109846⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43247-025-03116-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05497974v1</w:t>
+                <w:t xml:space="preserve">hal-05539308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the efficiency and the side effects of atrazine-degrading biocomposites amended to atrazine-contaminated soil</w:t>
+                <w:t xml:space="preserve">Resistance and resilience of co-occurring nitrifying microbial guilds to drying-rewetting stress in soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sakineh Abbasi</w:t>
+                <w:t xml:space="preserve">Laura Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
+                <w:t xml:space="preserve">Mara Alicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
+                <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Michel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sana Romdhane</w:t>
+                <w:t xml:space="preserve">Grace Pold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiaf071⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 208, pp.109846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2025.109846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05173666v1</w:t>
+                <w:t xml:space="preserve">hal-05497974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverse crop rotations offset yield-scaled nitrogen losses via denitrification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the efficiency and the side effects of atrazine-degrading biocomposites amended to atrazine-contaminated soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Smith</w:t>
+                <w:t xml:space="preserve">Sakineh Abbasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Vico</w:t>
+                <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samiran Banerjee</w:t>
+                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Edlinger</w:t>
+                <w:t xml:space="preserve">Caroline Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 (1), pp.73. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 101 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43247-025-03116-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiaf071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05539308v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size exclusion experiment in a grassland field unravels top-down control of the soil fauna on microbial community assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -642,51 +642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulating the physical distance between cells during soil colonization reveals the importance of biotic interactions in microbial community assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -776,90 +776,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotic homogenization, lower soil fungal diversity and fewer rare taxa in arable soils across Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samiran Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gina Garland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Edlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo García-Palacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -962,51 +962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masahiro Ryo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gina Garland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 26 (7), pp.e16673. </w:t>
@@ -1044,77 +1044,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of agricultural management on soil aggregation and carbon storage is regulated by climatic thresholds across a 3000 km European gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Edlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gina Garland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samiran Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Degrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1191,51 +1191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental community coalescence sheds light on microbial interactions in soil and restores impaired functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1312,90 +1312,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural management and pesticide use reduce the functioning of beneficial plant symbionts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Edlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gina Garland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Hartman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samiran Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Degrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1440,325 +1440,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land-use intensification differentially affects bacterial, fungal and protist communities and decreases microbiome network complexity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Bru</w:t>
+                <w:t xml:space="preserve">Diversity of archaea and niche preferences among putative ammonia‐oxidizing Nitrososphaeria dominating across European arable soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Saghaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samiran Banjeree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Degrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Edlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo García‐palacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40793-021-00396-9⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (1), pp.341-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.15830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518983v1</w:t>
+                <w:t xml:space="preserve">hal-03604806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of archaea and niche preferences among putative ammonia‐oxidizing Nitrososphaeria dominating across European arable soils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pablo García‐palacios</w:t>
+                <w:t xml:space="preserve">Land-use intensification differentially affects bacterial, fungal and protist communities and decreases microbiome network complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymé Spor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samiran Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (1), pp.341-356. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (1), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.15830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40793-021-00396-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604806v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling negative biotic interactions determining soil microbial community assembly and functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1861,64 +1861,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop cover is more important than rotational diversity for soil multifunctionality and cereal yields in European cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gina Garland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Edlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samiran Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Degrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1982,51 +1982,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cover Crop Management Practices Rather Than Composition of Cover Crop Mixtures Affect Bacterial Communities in No-Till Agroecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2116,64 +2116,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the ecotoxicological impact of natural and synthetic β-triketone herbicides on the diversity and activity of the soil bacterial community using omic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Béguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2275,90 +2275,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Leptospermone, a Natural β-Triketone Herbicide, on the Fungal Composition and Diversity of Two Arable Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Béguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, </w:t>
@@ -2396,77 +2396,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for photolytic and microbial degradation processes in the dissipation of leptospermone, a natural β-triketone herbicide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amani Ben Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2530,64 +2530,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecotoxicological Impact of the Bioherbicide Leptospermone on the Microbial Community of Two Arable Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Barthelmebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2703,51 +2703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Calvayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Virginie Salvia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2932,77 +2932,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of Bradyrhizobium sp. SR1 degrading two β-triketone herbicides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Calvayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3092,51 +3092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Rocaboy-Faquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Noguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3213,51 +3213,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth abilities and phenotype stability of a sulcotrione-degrading Pseudomonas sp. isolated from soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Calvayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Barthelmebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3366,90 +3366,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolement et caractérisation de trois souches de rhodococcus spp. capables de dégrader l’herbicide métamitron. 12ème colloque Association Francophone d’Ecologie Microbienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Raviglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3491,103 +3491,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilité et impact écotoxicologique de deux biocomposites dégradant le 2,4- D dans différents types de sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Abbasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Meite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème colloque Association Francophone d’Ecologie Microbienne (AFEM 2025).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Beaune, France. p142</w:t>
@@ -3610,320 +3610,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioremediation of Isoproturon and Sulfamethazine : linking the microbial community composition to the degradation capacity</w:t>
+                <w:t xml:space="preserve">Bioremediation of isoproturon and sulfamethazine: linking microbial community composition and structure to degradation capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Thieffry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des jeunes chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04743463v1</w:t>
+                <w:t xml:space="preserve">hal-04960331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioremediation of isoproturon and sulfamethazine: linking microbial community composition and structure to degradation capacity</w:t>
+                <w:t xml:space="preserve">Bioremediation of Isoproturon and Sulfamethazine : linking the microbial community composition to the degradation capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Thieffry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Forum des jeunes chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04960331v1</w:t>
+                <w:t xml:space="preserve">hal-04743463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field exclusion experiment unravel the role of soil fauna in microbial community assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3985,307 +3985,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental community coalescence sheds light on microbial interactions in soil and restores impaired functions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Predicting pesticide biodegradation potential from microbial community composition : new tools for bioremediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Thieffry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Jeunes Chercheurs Université de Bourgogne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03714331v1</w:t>
+                <w:t xml:space="preserve">hal-04003301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting pesticide biodegradation potential from microbial community composition : new tools for bioremediation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
+                <w:t xml:space="preserve">Experimental community coalescence sheds light on microbial interactions in soil and restores impaired functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">Forum des Jeunes Chercheurs Université de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04003301v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of land use, pesticide application and agricultural management practices on the phosphorus foraging capacity of mycorrhizal fungi in 217 european agricultural soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Edlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gina Garland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4293,51 +4293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Saghai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosoil 2021 virtual congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Virtuel, Genève,, Switzerland</w:t>
@@ -4379,77 +4379,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between pesticides and microorganisms : The case of biodegradation of synthetic β-triketone herbicides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Calvayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Barthelmebs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4487,64 +4487,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir, biodégradation et impact écotoxicologique du bioherbicide leptospermone dans les sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Barthelmebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4625,77 +4625,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecotoxicological impact of leptospermone, a b-triketone bioherbicide, on fungal community of two arable soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Béguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Calvayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4731,445 +4731,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradation of synthetic β-triketone herbicide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Environmental fate and ecotoxicological impact of leptospermone a natural β-triketone herbicide in soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Barthelmebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Calvayrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
+              <w:t xml:space="preserve">26. Annual Meeting SETAC Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society of Environmental Toxicology and Chemistry (SETAC). BEL., May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793479v1</w:t>
+                <w:t xml:space="preserve">hal-02797000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omic approaches to assess the ecotoxicological impact of synthetic and natural β-triketone herbicides on soil bacterial diversity and activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Biodegradation of synthetic β-triketone herbicide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Virginie Salvia</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Calvayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Microbial Ecology (ISME). INT., Aug 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Environmental Toxicology and Chemistry (SETAC). BEL., May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604141v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental fate and ecotoxicological impact of leptospermone a natural β-triketone herbicide in soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Omic approaches to assess the ecotoxicological impact of synthetic and natural β-triketone herbicides on soil bacterial diversity and activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Devers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Barthelmebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Dayan</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Virginie Salvia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Annual Meeting SETAC Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society of Environmental Toxicology and Chemistry (SETAC). BEL., May 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Microbial Ecology (ISME). INT., Aug 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797000v1</w:t>
+                <w:t xml:space="preserve">hal-01604141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact écotoxicologique de la leptospermone, un herbicide β-tricétone naturel, sur l’abondance et la diversité de la communauté bactérienne du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5282,51 +5282,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A field exclusion experiment to assess the role of the soil fauna in microbial community assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5407,77 +5407,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting pesticide biodegradation potential from microbial community composition: new tools for bioremediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Thieffry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Rouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5519,51 +5519,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling biotic interactions determining soil microbial community assembly and functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5657,90 +5657,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of β-triketone herbicides degrading bacteria isolated from an arable soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Barthelmebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Valence, Espagne, 9-13 juillet 2017, Spain. pp.2628, 2017, Environmental Microbiology/Microbial Ecology /Microbial Communities</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5765,64 +5765,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate, biodegradation and ecotoxicological impact of the bioherbicide leptospermone on soil bacterial community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Barthelmebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5916,77 +5916,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Calvayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Rocaboy-Faquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45ème congrès du Groupe Français des Pesticides (GFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Versailles, France</w:t>
@@ -6073,51 +6073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunkai Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianping Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanhong Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6197,51 +6197,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les herbicides β-tricétones : devenir et impact écotoxicologique dans les sols agricoles et caractérisation de souches bactériennes dégradantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Perpignan Via Domitia, 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6437,51 +6437,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497974v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M&#252;ller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Alicke" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Romdhane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Pold" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jones" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.109846" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05173666v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakineh Abbasi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers-Lamrani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaf071" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539308v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sagha&#239;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Smith" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Vico" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiran Banerjee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Edlinger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-03116-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674236v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jeanbille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Breuil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geisen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14442" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625024v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Huet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-024-00559-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549870v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Garland" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a-Palacios" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44073-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676698v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Degrune" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Dumack" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Ryo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16673" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094675v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a&#8208;palacios" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16677" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019313v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01480-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843378v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Hartman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01799-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03518983v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-021-00396-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604806v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiran Banjeree" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15830" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604836v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01076-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313568v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43016-020-00210-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911754v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Busset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falchetto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01618" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01915639v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;guet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.159" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XJQ42BV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02143873v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mallet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loiseau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01024" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913607v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ben Jrad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9728-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01340479v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Barthelmebs" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00775" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01325820v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrashekhar Patil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Virginie Salvia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.071" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Busset" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia de Felice" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chaintreuil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Gully" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fardoux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0148884" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204955v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rocaboy-Faquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4544-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01174775v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Noguer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Emmanuel Dayan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-5793-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01166414v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rocaboy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cooper" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2014.03.020" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05425251v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brouard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05425805v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abbasi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Meite" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743463v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Thieffry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960331v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04896556v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714331v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003301v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652928v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Herzog" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saghai" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737791v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737822v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785163v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793479v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604141v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797000v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dayan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741424v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904265v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003307v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rouard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737617v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736786v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788165v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174287v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674206v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunkai Li" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianping Li" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Cheng" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Li" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02800220v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539308v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sagha&#239;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Smith" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Vico" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiran Banerjee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Edlinger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-03116-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497974v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M&#252;ller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Alicke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Romdhane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Pold" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jones" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.109846" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05173666v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakineh Abbasi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers-Lamrani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaf071" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674236v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jeanbille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Breuil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geisen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14442" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625024v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Huet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-024-00559-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549870v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Garland" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a-Palacios" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44073-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676698v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Degrune" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Dumack" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Ryo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16673" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094675v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a&#8208;palacios" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16677" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019313v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01480-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843378v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Hartman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01799-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604806v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiran Banjeree" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15830" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03518983v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-021-00396-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604836v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01076-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313568v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43016-020-00210-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911754v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Busset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falchetto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01618" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01915639v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;guet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.159" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XJQ42BV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02143873v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mallet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loiseau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01024" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913607v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ben Jrad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9728-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01340479v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Barthelmebs" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00775" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01325820v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrashekhar Patil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Virginie Salvia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.071" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Busset" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia de Felice" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chaintreuil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Gully" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fardoux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0148884" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204955v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rocaboy-Faquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4544-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01174775v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Noguer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Emmanuel Dayan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-5793-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01166414v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rocaboy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cooper" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2014.03.020" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05425251v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brouard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05425805v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abbasi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Meite" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960331v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Thieffry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743463v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04896556v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003301v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714331v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652928v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Herzog" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saghai" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737791v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737822v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785163v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797000v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dayan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793479v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604141v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741424v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904265v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003307v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rouard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737617v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736786v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788165v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174287v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674206v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunkai Li" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianping Li" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Cheng" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Li" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02800220v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>