--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -100,831 +100,831 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverse crop rotations offset yield-scaled nitrogen losses via denitrification</w:t>
+                <w:t xml:space="preserve">Resistance and resilience of co-occurring nitrifying microbial guilds to drying-rewetting stress in soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Saghaï</w:t>
+                <w:t xml:space="preserve">Laura Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Smith</w:t>
+                <w:t xml:space="preserve">Mara Alicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Vico</w:t>
+                <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samiran Banerjee</w:t>
+                <w:t xml:space="preserve">Grace Pold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Edlinger</w:t>
+                <w:t xml:space="preserve">Christopher Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 (1), pp.73. </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 208, pp.109846. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43247-025-03116-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2025.109846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05539308v1</w:t>
+                <w:t xml:space="preserve">hal-05497974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance and resilience of co-occurring nitrifying microbial guilds to drying-rewetting stress in soil</w:t>
+                <w:t xml:space="preserve">Assessing the efficiency and the side effects of atrazine-degrading biocomposites amended to atrazine-contaminated soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Müller</w:t>
+                <w:t xml:space="preserve">Sakineh Abbasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mara Alicke</w:t>
+                <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christopher Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2025.109846⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 101 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiaf071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05497974v1</w:t>
+                <w:t xml:space="preserve">hal-05173666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the efficiency and the side effects of atrazine-degrading biocomposites amended to atrazine-contaminated soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diverse crop rotations offset yield-scaled nitrogen losses via denitrification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Saghaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sakineh Abbasi</w:t>
+                <w:t xml:space="preserve">Monique Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
+                <w:t xml:space="preserve">Giulia Vico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
+                <w:t xml:space="preserve">Samiran Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Michel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sana Romdhane</w:t>
+                <w:t xml:space="preserve">Anna Edlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 101 (7), </w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (1), pp.73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiaf071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43247-025-03116-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05173666v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05539308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size exclusion experiment in a grassland field unravels top-down control of the soil fauna on microbial community assembly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manipulating the physical distance between cells during soil colonization reveals the importance of biotic interactions in microbial community assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sana Romdhane</w:t>
+                <w:t xml:space="preserve">Sarah Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aymé Spor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefan Geisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (6), pp.e14442. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ele.14442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40793-024-00559-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674236v1</w:t>
+                <w:t xml:space="preserve">hal-04625024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating the physical distance between cells during soil colonization reveals the importance of biotic interactions in microbial community assembly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sana Romdhane</w:t>
+                <w:t xml:space="preserve">Biotic homogenization, lower soil fungal diversity and fewer rare taxa in arable soils across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samiran Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Huet</w:t>
+                <w:t xml:space="preserve">Cheng Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymé Spor</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
+                <w:t xml:space="preserve">Gina Garland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Edlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo García-Palacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40793-024-00559-4⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-44073-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04625024v1</w:t>
+                <w:t xml:space="preserve">hal-04549870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotic homogenization, lower soil fungal diversity and fewer rare taxa in arable soils across Europe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Size exclusion experiment in a grassland field unravels top-down control of the soil fauna on microbial community assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gina Garland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anna Edlinger</w:t>
+                <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo García-Palacios</w:t>
+                <w:t xml:space="preserve">Stefan Geisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.327. </w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (6), pp.e14442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-44073-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ele.14442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549870v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of fungi on soil protist communities in European cereal croplands</w:t>
               </w:r>
@@ -949,64 +949,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Dumack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masahiro Ryo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gina Garland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 26 (7), pp.e16673. </w:t>
@@ -1044,77 +1044,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of agricultural management on soil aggregation and carbon storage is regulated by climatic thresholds across a 3000 km European gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Edlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gina Garland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samiran Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Degrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1178,77 +1178,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental community coalescence sheds light on microbial interactions in soil and restores impaired functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1306,511 +1306,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04019313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural management and pesticide use reduce the functioning of beneficial plant symbionts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Diversity of archaea and niche preferences among putative ammonia‐oxidizing Nitrososphaeria dominating across European arable soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Saghaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samiran Banjeree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Degrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Edlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florine Degrune</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo García‐palacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (8), pp.1145-1154. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (1), pp.341-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-022-01799-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.15830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843378v1</w:t>
+                <w:t xml:space="preserve">hal-03604806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of archaea and niche preferences among putative ammonia‐oxidizing Nitrososphaeria dominating across European arable soils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pablo García‐palacios</w:t>
+                <w:t xml:space="preserve">Land-use intensification differentially affects bacterial, fungal and protist communities and decreases microbiome network complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymé Spor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samiran Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.15830⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (1), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40793-021-00396-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03604806v1</w:t>
+                <w:t xml:space="preserve">hal-03518983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land-use intensification differentially affects bacterial, fungal and protist communities and decreases microbiome network complexity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sana Romdhane</w:t>
+                <w:t xml:space="preserve">Agricultural management and pesticide use reduce the functioning of beneficial plant symbionts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Edlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymé Spor</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Gina Garland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Hartman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samiran Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Bru</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Degrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (1), pp.1-15. </w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (8), pp.1145-1154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40793-021-00396-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41559-022-01799-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518983v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling negative biotic interactions determining soil microbial community assembly and functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (1), pp.296-306. </w:t>
@@ -1848,103 +1848,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop cover is more important than rotational diversity for soil multifunctionality and cereal yields in European cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gina Garland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Edlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samiran Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Degrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo García-Palacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2 (1), pp.28-37. </w:t>
@@ -1976,389 +1976,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cover Crop Management Practices Rather Than Composition of Cover Crop Mixtures Affect Bacterial Communities in No-Till Agroecosystems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Assessment of the ecotoxicological impact of natural and synthetic β-triketone herbicides on the diversity and activity of the soil bacterial community using omic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aymé Spor</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Busset</w:t>
+                <w:t xml:space="preserve">Jérémie Béguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Falchetto</w:t>
+                <w:t xml:space="preserve">Cédric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+                <w:t xml:space="preserve">Christophe Calvayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (4), </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 651, pp.241 - 249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02911754v1</w:t>
+                <w:t xml:space="preserve">hal-01915639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the ecotoxicological impact of natural and synthetic β-triketone herbicides on the diversity and activity of the soil bacterial community using omic approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Cover Crop Management Practices Rather Than Composition of Cover Crop Mixtures Affect Bacterial Communities in No-Till Agroecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Béguet</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Bertrand</w:t>
+                <w:t xml:space="preserve">Hugues Busset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Calvayrac</w:t>
+                <w:t xml:space="preserve">Laurent Falchetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.159⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01915639v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Leptospermone, a Natural β-Triketone Herbicide, on the Fungal Composition and Diversity of Two Arable Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Béguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, </w:t>
@@ -2396,77 +2396,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for photolytic and microbial degradation processes in the dissipation of leptospermone, a natural β-triketone herbicide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amani Ben Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2524,295 +2524,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicological Impact of the Bioherbicide Leptospermone on the Microbial Community of Two Arable Soils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Environmental Metabolic Footprinting: A novel application to study the impact of a natural and a synthetic β-triketone herbicide in soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandrashekhar Patil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Calvayrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxiang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bertrand</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Virginie Salvia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00775⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 566-567, pp. Pages 552-558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.05.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01340479v1</w:t>
+                <w:t xml:space="preserve">hal-01325820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Metabolic Footprinting: A novel application to study the impact of a natural and a synthetic β-triketone herbicide in soil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Ecotoxicological Impact of the Bioherbicide Leptospermone on the Microbial Community of Two Arable Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Barthelmebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Calvayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Virginie Salvia</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 566-567, pp. Pages 552-558. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.775. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.05.071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01325820v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LPS O-antigen in photosynthetic Bradyrhizobium strains Is dispensable for the establishment of a successful symbiosis with Aeschynomene legumes</w:t>
               </w:r>
@@ -2932,90 +2932,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of Bradyrhizobium sp. SR1 degrading two β-triketone herbicides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Romdhane</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Calvayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Rocaboy-Faquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3092,64 +3092,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Rocaboy-Faquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Noguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Emmanuel Dayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3200,77 +3200,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth abilities and phenotype stability of a sulcotrione-degrading Pseudomonas sp. isolated from soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Calvayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Barthelmebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Rocaboy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3366,90 +3366,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolement et caractérisation de trois souches de rhodococcus spp. capables de dégrader l’herbicide métamitron. 12ème colloque Association Francophone d’Ecologie Microbienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Raviglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3491,103 +3491,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilité et impact écotoxicologique de deux biocomposites dégradant le 2,4- D dans différents types de sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Abbasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Meite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème colloque Association Francophone d’Ecologie Microbienne (AFEM 2025).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Beaune, France. p142</w:t>
@@ -3610,359 +3610,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioremediation of isoproturon and sulfamethazine: linking microbial community composition and structure to degradation capacity</w:t>
+                <w:t xml:space="preserve">Bioremediation of Isoproturon and Sulfamethazine : linking the microbial community composition to the degradation capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Thieffry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Forum des jeunes chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04960331v1</w:t>
+                <w:t xml:space="preserve">hal-04743463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioremediation of Isoproturon and Sulfamethazine : linking the microbial community composition to the degradation capacity</w:t>
+                <w:t xml:space="preserve">Bioremediation of isoproturon and sulfamethazine: linking microbial community composition and structure to degradation capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Thieffry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des jeunes chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04743463v1</w:t>
+                <w:t xml:space="preserve">hal-04960331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field exclusion experiment unravel the role of soil fauna in microbial community assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Geisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talk, 3rd Global Soil Biodiversity Conference (GSB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Dublin, Ireland</w:t>
@@ -3985,359 +3985,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting pesticide biodegradation potential from microbial community composition : new tools for bioremediation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Experimental community coalescence sheds light on microbial interactions in soil and restores impaired functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">Forum des Jeunes Chercheurs Université de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04003301v1</w:t>
+                <w:t xml:space="preserve">hal-03714331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental community coalescence sheds light on microbial interactions in soil and restores impaired functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Huet</w:t>
+                <w:t xml:space="preserve">Predicting pesticide biodegradation potential from microbial community composition : new tools for bioremediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Thieffry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Jeunes Chercheurs Université de Bourgogne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714331v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of land use, pesticide application and agricultural management practices on the phosphorus foraging capacity of mycorrhizal fungi in 217 european agricultural soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Edlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gina Garland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Saghai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosoil 2021 virtual congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Virtuel, Genève,, Switzerland</w:t>
@@ -4360,355 +4360,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between pesticides and microorganisms : The case of biodegradation of synthetic β-triketone herbicides.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Devenir, biodégradation et impact écotoxicologique du bioherbicide leptospermone dans les sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Barthelmebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Calvayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Conference on Pesticide Behaviour in Soils, Water and Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, York, United Kingdom</w:t>
+              <w:t xml:space="preserve">6. Séminaire d’Ecotoxicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Dec 2017, Alixan, France. 89 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737791v1</w:t>
+                <w:t xml:space="preserve">hal-02737822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir, biodégradation et impact écotoxicologique du bioherbicide leptospermone dans les sols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions between pesticides and microorganisms : The case of biodegradation of synthetic β-triketone herbicides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Calvayrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Romdhane</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Barthelmebs</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Séminaire d’Ecotoxicologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Dec 2017, Alixan, France. 89 p</w:t>
+              <w:t xml:space="preserve">7. Conference on Pesticide Behaviour in Soils, Water and Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737822v1</w:t>
+                <w:t xml:space="preserve">hal-02737791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecotoxicological impact of leptospermone, a b-triketone bioherbicide, on fungal community of two arable soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Béguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Romdhane</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Calvayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Congress of Microbial Ecotoxicology (1st EcotoxicoMic 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
@@ -4731,234 +4731,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental fate and ecotoxicological impact of leptospermone a natural β-triketone herbicide in soils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Omic approaches to assess the ecotoxicological impact of synthetic and natural β-triketone herbicides on soil bacterial diversity and activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Devers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Barthelmebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Dayan</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Virginie Salvia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Annual Meeting SETAC Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society of Environmental Toxicology and Chemistry (SETAC). BEL., May 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Microbial Ecology (ISME). INT., Aug 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797000v1</w:t>
+                <w:t xml:space="preserve">hal-01604141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodegradation of synthetic β-triketone herbicide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Romdhane</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Calvayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society of Environmental Toxicology and Chemistry (SETAC). BEL., May 2016, Nantes, France</w:t>
@@ -4981,221 +4981,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omic approaches to assess the ecotoxicological impact of synthetic and natural β-triketone herbicides on soil bacterial diversity and activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Environmental fate and ecotoxicological impact of leptospermone a natural β-triketone herbicide in soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Barthelmebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Calvayrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Devers</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Virginie Salvia</w:t>
+                <w:t xml:space="preserve">F. Dayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Symposium on Microbial Ecology - ISME16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Microbial Ecology (ISME). INT., Aug 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">26. Annual Meeting SETAC Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Environmental Toxicology and Chemistry (SETAC). BEL., May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604141v1</w:t>
+                <w:t xml:space="preserve">hal-02797000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact écotoxicologique de la leptospermone, un herbicide β-tricétone naturel, sur l’abondance et la diversité de la communauté bactérienne du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Calvayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5269,103 +5269,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A field exclusion experiment to assess the role of the soil fauna in microbial community assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jeanbille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Geisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Microbial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lausanne, Switzerland. , 2022</w:t>
@@ -5407,77 +5407,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting pesticide biodegradation potential from microbial community composition: new tools for bioremediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Thieffry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Rouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5519,103 +5519,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling biotic interactions determining soil microbial community assembly and functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymé Spor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX. Colloque de l'Association Francophone d'Ecologie Microbienne, AFEM 2019, Fonctions et diversité des microbiotes dans les environnements naturels et anthropisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bussang, France. , 2019</w:t>
@@ -5644,103 +5644,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of β-triketone herbicides degrading bacteria isolated from an arable soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Barthelmebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Valence, Espagne, 9-13 juillet 2017, Spain. pp.2628, 2017, Environmental Microbiology/Microbial Ecology /Microbial Communities</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5765,103 +5765,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate, biodegradation and ecotoxicological impact of the bioherbicide leptospermone on soil bacterial community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Barthelmebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Calvayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Pesticide Behaviour in Soils, Water and Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, York, Royaume-Uni, United Kingdom. , 2017</w:t>
@@ -5890,103 +5890,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRICETOX : Etude de l’impact environnemental des herbicides β-tricétones synthétiques et naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Calvayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Rocaboy-Faquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Devers-Lamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45ème congrès du Groupe Français des Pesticides (GFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Versailles, France</w:t>
@@ -6073,51 +6073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunkai Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianping Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanhong Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6197,51 +6197,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les herbicides β-tricétones : devenir et impact écotoxicologique dans les sols agricoles et caractérisation de souches bactériennes dégradantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Romdhane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Perpignan Via Domitia, 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6437,51 +6437,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539308v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sagha&#239;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Smith" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Vico" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiran Banerjee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Edlinger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-03116-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497974v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M&#252;ller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Alicke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Romdhane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Pold" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jones" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.109846" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05173666v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakineh Abbasi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers-Lamrani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaf071" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674236v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jeanbille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Breuil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geisen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14442" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625024v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Huet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-024-00559-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549870v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Garland" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a-Palacios" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44073-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676698v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Degrune" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Dumack" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Ryo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16673" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094675v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a&#8208;palacios" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16677" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019313v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01480-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843378v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Hartman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01799-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604806v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiran Banjeree" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15830" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03518983v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-021-00396-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604836v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01076-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313568v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43016-020-00210-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911754v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Busset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falchetto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01618" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01915639v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;guet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.159" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XJQ42BV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02143873v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mallet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loiseau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01024" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913607v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ben Jrad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9728-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01340479v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Barthelmebs" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00775" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01325820v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrashekhar Patil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Virginie Salvia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.071" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Busset" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia de Felice" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chaintreuil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Gully" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fardoux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0148884" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204955v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rocaboy-Faquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4544-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01174775v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Noguer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Emmanuel Dayan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-5793-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01166414v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rocaboy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cooper" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2014.03.020" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05425251v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brouard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05425805v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abbasi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Meite" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960331v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Thieffry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743463v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04896556v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003301v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714331v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652928v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Herzog" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saghai" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737791v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737822v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785163v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797000v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dayan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793479v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604141v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741424v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904265v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003307v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rouard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737617v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736786v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788165v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174287v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674206v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunkai Li" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianping Li" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Cheng" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Li" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02800220v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497974v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M&#252;ller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Alicke" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Romdhane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Pold" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jones" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.109846" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05173666v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakineh Abbasi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers-Lamrani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaf071" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539308v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sagha&#239;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Smith" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Vico" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiran Banerjee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Edlinger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-03116-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625024v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Huet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Breuil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-024-00559-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04549870v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Garland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a-Palacios" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44073-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674236v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jeanbille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Geisen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14442" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676698v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Degrune" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Dumack" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Ryo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16673" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094675v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garc&#237;a&#8208;palacios" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16677" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019313v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mounier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01480-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604806v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiran Banjeree" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15830" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03518983v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-021-00396-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843378v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Hartman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01799-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604836v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01076-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313568v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43016-020-00210-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01915639v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;guet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.159" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XJQ42BV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911754v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Busset" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falchetto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01618" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02143873v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mallet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loiseau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01024" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913607v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ben Jrad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9728-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01325820v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrashekhar Patil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Virginie Salvia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.071" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01340479v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Barthelmebs" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00775" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Busset" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia de Felice" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chaintreuil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Gully" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fardoux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0148884" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204955v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rocaboy-Faquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4544-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01174775v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Noguer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Emmanuel Dayan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-5793-5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01166414v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rocaboy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cooper" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2014.03.020" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05425251v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brouard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05425805v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abbasi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Meite" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04743463v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Thieffry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960331v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04896556v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714331v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003301v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652928v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Herzog" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saghai" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737822v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737791v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785163v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604141v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793479v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797000v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dayan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741424v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904265v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003307v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rouard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737617v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736786v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788165v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174287v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674206v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunkai Li" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianping Li" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Cheng" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Li" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02800220v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>