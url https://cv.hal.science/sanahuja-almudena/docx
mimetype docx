--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1036,382 +1036,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique psychique des patients obèses sévères en demande de chirurgie bariatrique : approche clinique interculturelle</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dépôt psychique familial, groupe institutionnel « extra-large »… et enjeux de transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almudena Sanahuja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2020.11.005⟩</w:t>
+              <w:t xml:space="preserve">Connexions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 112 (2), pp.105-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cnx.112.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003521v1</w:t>
+                <w:t xml:space="preserve">hal-03610353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing The Projective Methodology On Obesity In Adolescence And Its Family Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamique psychique des patients obèses sévères en demande de chirurgie bariatrique : approche clinique interculturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aslihan Topkay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tevfika Ikiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almudena Sanahuja</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cyprus Turkish Journal of Psychiatry &amp; Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.35365/ctjpp.20.02.13⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2020.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610453v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépôt psychique familial, groupe institutionnel « extra-large »… et enjeux de transformation</w:t>
+                <w:t xml:space="preserve">Testing The Projective Methodology On Obesity In Adolescence And Its Family Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almudena Sanahuja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cuynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bengi Düşgör</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tevfika Ikiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aslihan Ozfidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connexions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, n° 112 (2), pp.105-116. </w:t>
+              <w:t xml:space="preserve">Cyprus Turkish Journal of Psychiatry &amp; Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cnx.112.0105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.35365/ctjpp.20.02.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610353v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destructivité dans le contre-transfert comme processus thérapeutique dans la clinique de la violence intrafamiliale</w:t>
               </w:r>
@@ -2637,239 +2637,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institution d’accompagnement de l’obésité aux prises d’une idéologie sociale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Famille en mal de penser et en souffrance de séparation : Défaut d’emboîtement des enveloppes psychiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almudena Sanahuja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Picard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Carrola</w:t>
+                <w:t xml:space="preserve">Marie-Anne Schwailbold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Divan Familial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (38), pp.155-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/difa.038.0155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03654791v1</w:t>
+                <w:t xml:space="preserve">halshs-03649180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Famille en mal de penser et en souffrance de séparation : Défaut d’emboîtement des enveloppes psychiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Institution d’accompagnement de l’obésité aux prises d’une idéologie sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almudena Sanahuja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cuynet</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Carrola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Divan Familial</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 361, pp.46-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03649180v1</w:t>
+                <w:t xml:space="preserve">halshs-03654791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déséquilibre de l’attachement et des émotions chez l’adolescent obèse</w:t>
               </w:r>
@@ -3080,64 +3080,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obez Ergen ve Ailesi;Türkiye ve Fransa Arasında Kültürel Bir Karşılaştırma Çalışması</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tevfika Ikiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aslihan Ozfidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bengi Düşgör</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elif Yavuz Sever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3192,77 +3192,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux psychiques de la migration à travers le spectre du symptôme obésité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Schwailbold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almudena Sanahuja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Divan Familial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1 (36), pp.165-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3491,64 +3491,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « maison de rêve » : topique projective du corps familial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cuynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Schwailbold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almudena Sanahuja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3638,51 +3638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du symptôme de l’enfant à la crise de couple : transmission dans la famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almudena Sanahuja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Schwailbold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de psychothérapie Psychanalytique de Groupes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 65 (2), pp.121-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3742,191 +3742,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de la migration : quand la tête est mise à prix!</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’agressivité adolescente comme porte-symptôme du groupe familial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Naimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almudena Sanahuja</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vidal-Bernard A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Familles et transmission à l'épreuve de la migration</w:t>
+              <w:t xml:space="preserve">Vías dolorosas de l’adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03667843v1</w:t>
+                <w:t xml:space="preserve">hal-03667845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agressivité adolescente comme porte-symptôme du groupe familial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enjeux de la migration : quand la tête est mise à prix!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almudena Sanahuja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidal-Bernard A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vías dolorosas de l’adolescence</w:t>
+              <w:t xml:space="preserve">Familles et transmission à l'épreuve de la migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667845v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences conjugales et étude du lien de violence. « L’éruption volcanique couplale comme porte-symptôme familial témoin d’une empreinte inconsciente maudite »</w:t>
               </w:r>
@@ -4898,51 +4898,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bariatric surgery and psychic life in adults : an intercultural study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aslihan Ozfidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tevfika Ikiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5188,51 +5188,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05383662v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mathieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asl&#305;han Topyay &#214;zfidan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Sanahuja" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lighezzolo-Alnot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tevfika Ikiz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pcp.037.0165" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490567v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Naimi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/famp.12963" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305876v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Bouteloup" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Jean-Dit-Pannel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.244.0298" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138049v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Angelique Belot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Taunay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102.3772e39403.en" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490497v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vidal-Bernard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.238.0091" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642630v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.047.0249" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610282v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Franquin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.076.0127" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610348v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.045.0193" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610351v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.044.0035" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003521v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslihan Topkay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.11.005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610453v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cuynet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengi D&#252;&#351;g&#246;r" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslihan Ozfidan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35365/ctjpp.20.02.13" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610353v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.112.0105" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610331v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03561089v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Ang&#233;lique Belot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandel Pierre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610439v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.042.0163" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610341v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643332v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houari Ma&#239;di" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Delostal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.100.0159" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610458v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Morra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlyne Picard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Carrola-Manga" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pcp.025.0163" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649629v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manga-Carrola" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslihan &#214;zfidan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengi Dusgor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479903v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faty Traor&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Drieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boissel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Coatantiec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.612.0343" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648647v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Vicente" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.612.0201" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575990v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Manga-Carrola" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610509v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.071.0063" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610442v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.221.0103" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654791v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carrola" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649180v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Schwailbold" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.038.0155" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649299v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bydlowski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Serrier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.06.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654793v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pelletier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mariage" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610745v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Yavuz Sever" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkan Kalem" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649337v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.036.0165" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649296v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2016.03.003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610761v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Ruet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.095.0151" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649306v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Derbal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.213.0053" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648469v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.065.0121" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667843v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidal-Bernard A" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667845v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667847v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611580v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6913/les-liens-saccages" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667833v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Metz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Scelles" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thevenot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/4821/ce-que-les-psychanalystes-apportent-a-luniversite" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.ducou.2021.01.0025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667804v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puthomme Serge" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610488v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667711v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667725v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667660v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667531v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417533v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslihan Topyay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02435763v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05383662v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mathieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asl&#305;han Topyay &#214;zfidan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Sanahuja" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lighezzolo-Alnot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tevfika Ikiz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pcp.037.0165" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490567v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Naimi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/famp.12963" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305876v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Bouteloup" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Jean-Dit-Pannel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.244.0298" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138049v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Angelique Belot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Taunay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102.3772e39403.en" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490497v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vidal-Bernard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.238.0091" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642630v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.047.0249" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610282v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Franquin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.076.0127" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610348v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.045.0193" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610351v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.044.0035" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610353v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.112.0105" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003521v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslihan Topkay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.11.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610453v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cuynet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengi D&#252;&#351;g&#246;r" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslihan Ozfidan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35365/ctjpp.20.02.13" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610331v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03561089v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Ang&#233;lique Belot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandel Pierre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610439v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.042.0163" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610341v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643332v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houari Ma&#239;di" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Delostal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.100.0159" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610458v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Morra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlyne Picard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Carrola-Manga" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pcp.025.0163" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649629v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manga-Carrola" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslihan &#214;zfidan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengi Dusgor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479903v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faty Traor&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Drieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boissel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Coatantiec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.612.0343" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648647v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Vicente" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.612.0201" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575990v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Manga-Carrola" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610509v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.071.0063" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610442v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.221.0103" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649180v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Schwailbold" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.038.0155" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654791v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carrola" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649299v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bydlowski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Serrier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.06.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654793v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pelletier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mariage" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610745v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Yavuz Sever" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkan Kalem" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649337v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.036.0165" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649296v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2016.03.003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610761v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Ruet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.095.0151" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649306v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Derbal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.213.0053" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648469v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.065.0121" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667845v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667843v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidal-Bernard A" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667847v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611580v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6913/les-liens-saccages" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667833v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Metz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Scelles" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thevenot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/4821/ce-que-les-psychanalystes-apportent-a-luniversite" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.ducou.2021.01.0025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667804v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puthomme Serge" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610488v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667711v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667725v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667660v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667531v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417533v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslihan Topyay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02435763v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>