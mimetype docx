--- v1 (2026-04-06)
+++ v2 (2026-05-16)
@@ -945,473 +945,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolescents africains migrants aux prises avec le mythe de « l’enfant béni »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bernard</w:t>
+                <w:t xml:space="preserve">Dynamique psychique des patients obèses sévères en demande de chirurgie bariatrique : approche clinique interculturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aslihan Topkay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tevfika Ikiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almudena Sanahuja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Divan Familial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/difa.044.0035⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2020.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610351v1</w:t>
+                <w:t xml:space="preserve">hal-03003521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépôt psychique familial, groupe institutionnel « extra-large »… et enjeux de transformation</w:t>
+                <w:t xml:space="preserve">Testing The Projective Methodology On Obesity In Adolescence And Its Family Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almudena Sanahuja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cuynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bengi Düşgör</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tevfika Ikiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aslihan Ozfidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connexions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cyprus Turkish Journal of Psychiatry &amp; Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35365/ctjpp.20.02.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cnx.112.0105⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03610353v1</w:t>
+                <w:t xml:space="preserve">hal-03610453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique psychique des patients obèses sévères en demande de chirurgie bariatrique : approche clinique interculturelle</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dépôt psychique familial, groupe institutionnel « extra-large »… et enjeux de transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almudena Sanahuja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2020.11.005⟩</w:t>
+              <w:t xml:space="preserve">Connexions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 112 (2), pp.105-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cnx.112.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003521v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing The Projective Methodology On Obesity In Adolescence And Its Family Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adolescents africains migrants aux prises avec le mythe de « l’enfant béni »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almudena Sanahuja</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cyprus Turkish Journal of Psychiatry &amp; Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2 (2), </w:t>
+              <w:t xml:space="preserve">Le Divan Familial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (1), pp.35-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35365/ctjpp.20.02.13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/difa.044.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610453v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destructivité dans le contre-transfert comme processus thérapeutique dans la clinique de la violence intrafamiliale</w:t>
               </w:r>
@@ -1754,248 +1754,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honte et haine chez l’adolescente obèse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adolescente en obésité, la féminité à l’épreuve du Rorschach : quand la médiation corporelle groupale engage le travail de la féminité par l’expression de l’agressivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Morra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlyne Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almudena Sanahuja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chloé Delostal</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Carrola-Manga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cm.100.0159⟩</w:t>
+              <w:t xml:space="preserve">Psychologie clinique et projective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 25 (1), pp.163-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pcp.025.0163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03643332v1</w:t>
+                <w:t xml:space="preserve">hal-03610458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolescente en obésité, la féminité à l’épreuve du Rorschach : quand la médiation corporelle groupale engage le travail de la féminité par l’expression de l’agressivité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angelina Morra</w:t>
+                <w:t xml:space="preserve">Honte et haine chez l’adolescente obèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almudena Sanahuja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlyne Picard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Almudena Sanahuja</w:t>
+                <w:t xml:space="preserve">Houari Maïdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Carrola-Manga</w:t>
+                <w:t xml:space="preserve">Chloé Delostal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie clinique et projective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, n° 25 (1), pp.163-182. </w:t>
+              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 100, pp.159-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pcp.025.0163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cm.100.0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610458v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La famille et adolescent obèse: effet du traumatisme sur le symptôme d'obésité</w:t>
               </w:r>
@@ -2340,64 +2340,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychopathologie du corps : regards, reflets autour d’un dispositif thérapeutique groupal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Manga-Carrola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlyne Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Morra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almudena Sanahuja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2448,64 +2448,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychopathologie du corps : Regards, reflets autour d’un dispositif thérapeutique groupal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Manga-Carrola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlyne Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelina Morra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almudena Sanahuja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2637,1094 +2637,1106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Famille en mal de penser et en souffrance de séparation : Défaut d’emboîtement des enveloppes psychiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Institution d’accompagnement de l’obésité aux prises d’une idéologie sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almudena Sanahuja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cuynet</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Carrola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Divan Familial</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 361, pp.46-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03649180v1</w:t>
+                <w:t xml:space="preserve">halshs-03654791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institution d’accompagnement de l’obésité aux prises d’une idéologie sociale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Famille en mal de penser et en souffrance de séparation : Défaut d’emboîtement des enveloppes psychiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almudena Sanahuja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Picard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Carrola</w:t>
+                <w:t xml:space="preserve">Marie-Anne Schwailbold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cuynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Divan Familial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (38), pp.155-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/difa.038.0155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03654791v1</w:t>
+                <w:t xml:space="preserve">halshs-03649180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déséquilibre de l’attachement et des émotions chez l’adolescent obèse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bernard</w:t>
+                <w:t xml:space="preserve">Spécificités d’un travail d’accompagnement psychologique auprès d’une population migrante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almudena Sanahuja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Serrier</w:t>
+                <w:t xml:space="preserve">André Mariage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 342, pp.49-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03649299v1</w:t>
+                <w:t xml:space="preserve">halshs-03654793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécificités d’un travail d’accompagnement psychologique auprès d’une population migrante</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Obez Ergen ve Ailesi;Türkiye ve Fransa Arasında Kültürel Bir Karşılaştırma Çalışması</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tevfika Ikiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aslihan Ozfidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bengi Düşgör</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif Yavuz Sever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pelletier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erkan Kalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 342, pp.49-54</w:t>
+              <w:t xml:space="preserve">Turkiye Klinikleri J Psychol-Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1(2), pp.7-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03654793v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obez Ergen ve Ailesi;Türkiye ve Fransa Arasında Kültürel Bir Karşılaştırma Çalışması</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les enjeux psychiques de la migration à travers le spectre du symptôme obésité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Schwailbold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almudena Sanahuja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cuynet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turkiye Klinikleri J Psychol-Special Topics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Divan Familial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (36), pp.165-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/difa.036.0165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610745v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03649337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux psychiques de la migration à travers le spectre du symptôme obésité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Obésité, un dispositif groupal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almudena Sanahuja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cuynet</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Manga-Carrola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouck Ruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Divan Familial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/difa.036.0165⟩</w:t>
+              <w:t xml:space="preserve">Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (1), pp.151-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ado.095.0151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03649337v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le processus de séparation-individuation à l’adolescence à l’épreuve de l’obésité. Clinique de l’hyper-oralité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almudena Sanahuja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Angélique Belot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 64 (6), pp.402-410. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurenf.2016.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03649296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obésité, un dispositif groupal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La « maison de rêve » : topique projective du corps familial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cuynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Schwailbold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almudena Sanahuja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Derbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ado.095.0151⟩</w:t>
+              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (213), pp.53-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dia.213.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610761v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03649306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « maison de rêve » : topique projective du corps familial</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Schwailbold</w:t>
+                <w:t xml:space="preserve">Déséquilibre de l’attachement et des émotions chez l’adolescent obèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almudena Sanahuja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bernard</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bydlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Derbal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tarek Serrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 3 (213), pp.53-68. </w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 175 (4), pp.345-352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dia.213.0053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2016.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03649306v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03649299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du symptôme de l’enfant à la crise de couple : transmission dans la famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almudena Sanahuja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Schwailbold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de psychothérapie Psychanalytique de Groupes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 65 (2), pp.121-131. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rppg.065.0121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3734,215 +3746,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agressivité adolescente comme porte-symptôme du groupe familial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enjeux de la migration : quand la tête est mise à prix!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almudena Sanahuja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidal-Bernard A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vías dolorosas de l’adolescence</w:t>
+              <w:t xml:space="preserve">Familles et transmission à l'épreuve de la migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667845v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de la migration : quand la tête est mise à prix!</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’agressivité adolescente comme porte-symptôme du groupe familial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Naimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almudena Sanahuja</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vidal-Bernard A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Familles et transmission à l'épreuve de la migration</w:t>
+              <w:t xml:space="preserve">Vías dolorosas de l’adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667843v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences conjugales et étude du lien de violence. « L’éruption volcanique couplale comme porte-symptôme familial témoin d’une empreinte inconsciente maudite »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3971,424 +3983,424 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les liens saccagés : Comment parler des violences conjugales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violences conjugales et étude du lien de violence. « L’éruption volcanique couplale » comme porte-symptôme familial révélatrice d’une « empreinte inconsciente maudite »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almudena Sanahuja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Scelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liens saccagés. Comment dire les violences familiales ?</w:t>
+              <w:t xml:space="preserve">Ce que les psychanalystes apportent à l’université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Érès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.25-30, 2021, 978-2-7492-7189-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eres.ducou.2021.01.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PUR</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03611580v1</w:t>
+                <w:t xml:space="preserve">hal-03667833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La famille</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Violences conjugales et étude du lien de violence. « L’éruption volcanique couplale » comme porte-symptôme familial révélatrice d’une « empreinte inconsciente maudite »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Vidal-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almudena Sanahuja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Naimi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ce que les psychanalystes apportent à l’université</w:t>
+              <w:t xml:space="preserve">Liens saccagés. Comment dire les violences familiales ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.185-195, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eres.ducou.2021.01.0025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03667833v1</w:t>
+                <w:t xml:space="preserve">hal-03611580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérapies familiales : études de cas cliniques. Le traumatisme et la thérapie familiale psychanalytique Idéaux paradoxaux et homéostasie familiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almudena Sanahuja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puthomme Serge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thérapies familiales : études de cas cliniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In Press, pp.107-119, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grupo de mediação corporal para adolescentes que sofrem de obesidade: limites somatopsíquicos e separação que testam o processo terapêutico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlyne Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almudena Sanahuja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4407,73 +4419,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Deise Matos do Amparo; Renata Arouca Morais; Katia Tarouquella Brasil; Eliana Rigotto Lazzarini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADOLESCÊNCIA psicoterapias e mediações terapêuticas na clínica dos extremos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Technopolitik, pp.201-216, 2020, 978-65-86192-03-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porte symptôme dans la famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almudena Sanahuja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4489,73 +4501,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinique du couple et de la famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obésité développementale chez l’adolescent et spécificité de la relation à l’imago maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almudena Sanahuja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4571,73 +4583,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand manger fait souffrir. Troubles alimentaires entre mère et bébé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.205:215, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un dispositif thérapeutique pour une clinique de l’extrême quand le couple parental est nécessaire à la thérapie de l’adolescent obèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almudena Sanahuja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4653,120 +4665,120 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pratique psychologique avec des adolescents : 15 dispositifs Originaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obeziteden Muzdarip Ergenin Beden imgesi bozuklugu ve bedensel terapotik araci yontem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almudena Sanahuja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aile grup ve klinik sorunsallarina yaklasim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4776,78 +4788,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinique de l'obésité : Entre (re)construction de l'enveloppe psychique et intériorisation de la fonction contenante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aslihan Topyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tevfika Ikiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4862,87 +4874,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enveloppes psychiques. Nouvelle conceptualisation et évolution socitale.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bariatric surgery and psychic life in adults : an intercultural study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aslihan Ozfidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tevfika Ikiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4983,65 +4995,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème colloque du Réseau international de recherche Méthodes projectives et psychanalyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Brasilia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId134"/>
+      <w:footerReference w:type="default" r:id="rId135"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5188,51 +5200,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05383662v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mathieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asl&#305;han Topyay &#214;zfidan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Sanahuja" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lighezzolo-Alnot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tevfika Ikiz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pcp.037.0165" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490567v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Naimi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/famp.12963" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305876v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Bouteloup" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Jean-Dit-Pannel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.244.0298" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138049v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Angelique Belot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Taunay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102.3772e39403.en" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490497v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vidal-Bernard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.238.0091" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642630v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.047.0249" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610282v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Franquin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.076.0127" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610348v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.045.0193" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610351v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.044.0035" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610353v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.112.0105" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003521v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslihan Topkay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.11.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610453v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cuynet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengi D&#252;&#351;g&#246;r" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslihan Ozfidan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35365/ctjpp.20.02.13" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610331v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03561089v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Ang&#233;lique Belot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandel Pierre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610439v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.042.0163" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610341v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643332v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houari Ma&#239;di" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Delostal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.100.0159" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610458v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Morra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlyne Picard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Carrola-Manga" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pcp.025.0163" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649629v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manga-Carrola" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslihan &#214;zfidan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengi Dusgor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479903v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faty Traor&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Drieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boissel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Coatantiec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.612.0343" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648647v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Vicente" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.612.0201" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575990v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Manga-Carrola" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610509v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.071.0063" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610442v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.221.0103" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649180v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Schwailbold" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.038.0155" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654791v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carrola" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649299v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bydlowski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Serrier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.06.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654793v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pelletier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mariage" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610745v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Yavuz Sever" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkan Kalem" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649337v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.036.0165" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649296v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2016.03.003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610761v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Ruet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.095.0151" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649306v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Derbal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.213.0053" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648469v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.065.0121" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667845v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667843v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidal-Bernard A" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667847v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611580v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6913/les-liens-saccages" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667833v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Metz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Scelles" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thevenot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/4821/ce-que-les-psychanalystes-apportent-a-luniversite" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.ducou.2021.01.0025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667804v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puthomme Serge" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610488v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667711v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667725v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667660v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667531v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417533v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslihan Topyay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02435763v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05383662v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Mathieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asl&#305;han Topyay &#214;zfidan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena Sanahuja" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lighezzolo-Alnot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tevfika Ikiz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pcp.037.0165" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490567v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Naimi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/famp.12963" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305876v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Bouteloup" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Jean-Dit-Pannel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psys.244.0298" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138049v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Angelique Belot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Taunay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102.3772e39403.en" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490497v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vidal-Bernard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.238.0091" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642630v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.047.0249" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610282v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bernard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Franquin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.076.0127" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610348v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.045.0193" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003521v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslihan Topkay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.11.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610453v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cuynet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengi D&#252;&#351;g&#246;r" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslihan Ozfidan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35365/ctjpp.20.02.13" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610353v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnx.112.0105" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610351v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.044.0035" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610331v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03561089v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Ang&#233;lique Belot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandel Pierre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610439v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.042.0163" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610341v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610458v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Morra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlyne Picard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Carrola-Manga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pcp.025.0163" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643332v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houari Ma&#239;di" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Delostal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.100.0159" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649629v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manga-Carrola" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslihan &#214;zfidan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengi Dusgor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479903v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faty Traor&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Drieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boissel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Coatantiec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.612.0343" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03648647v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Vicente" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.612.0201" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575990v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Manga-Carrola" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610509v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.071.0063" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610442v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.221.0103" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654791v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carrola" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649180v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Schwailbold" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.038.0155" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03654793v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pelletier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mariage" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610745v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Yavuz Sever" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkan Kalem" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649337v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.036.0165" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610761v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Ruet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.095.0151" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649296v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2016.03.003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649306v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Derbal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.213.0053" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649299v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bydlowski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Serrier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.06.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TWNZXC8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648469v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.065.0121" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667843v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidal-Bernard A" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667845v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667847v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667833v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Metz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Scelles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thevenot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-eres.com/ouvrage/4821/ce-que-les-psychanalystes-apportent-a-luniversite" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.ducou.2021.01.0025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611580v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6913/les-liens-saccages" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667804v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puthomme Serge" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610488v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667711v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667725v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667660v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667531v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417533v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslihan Topyay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02435763v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>