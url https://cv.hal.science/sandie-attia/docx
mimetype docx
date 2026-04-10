--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -270,234 +270,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Die &amp;quot;koloniale Schuldlüge&amp;quot; im Lügendetektor des DaF-Unterrichts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternative Wahrheit(en) und Realität(en) in Zeiten des Wandels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAGV Germanistenverband im südlichen Afrika / Association for German Studies in Southern Africa, Apr 2025, Windhoek, Namibia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fake news il y a 100 ans – décryptage aujourd’hui : histoire de l’enseignement du colonialisme allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Attia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoire(s) franco-allemande(s) en dialogue : perspectives réunionnaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sandie Attia; Corine Defrance; Ulrich Pfeil, Nov 2025, Saint-Denis Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sprachraumpionier / als Jäger im Weltall ». Métamorphoses de l’espace dans les collages de Lydia Daher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Attia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire les territoires : explorations germanophones de l’espace et de ses dynamiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Germanistes de l'Enseignement Supérieur (AGES); Université de Picardie Jules Verne, Jun 2025, Amiens ( Université Picardie Jules Vernes), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415438v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05415460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et cet enseignement fut utile : pour presque tout ce qui arriva ensuite.&amp;quot; Photographie et prémonition a posteriori chez Ilse Aichinger</w:t>
               </w:r>
@@ -1236,165 +1236,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Der Wesen Signatur, des Kaisers Unterschrift – La poésie de Günter Eich: genèse, correspondances et subversion du signe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La poésie allemande après 1945</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réseaux franco-allemands de jeunes chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Attia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études germaniques : Méthodologie de la recherche en Langue, Littérature et Civilisation allemandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Freiburg, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217748v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01217749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche en archives et critique génétique: un exemple d’interprétation</w:t>
               </w:r>
@@ -3387,51 +3387,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120702v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Attia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172327v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415475v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415438v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415460v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415453v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415467v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415446v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415519v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004706v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004705v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461248v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452405v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172557v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217719v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217743v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217748v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217749v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217747v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217757v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217772v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860859v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Malzner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856905v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574527v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306416v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bouedec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Streble" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Volkwein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winter-verlag.de/de/detail/978-3-8253-6122-8/Attia_Hg_Der_Spur_auf_der_Spur/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860871v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860873v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101828v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/71426" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421114v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/64211" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421158v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fink.de/view/title/53672" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421202v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01446922v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/477543 " TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01449038v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Kr&#228;mer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120556v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3619" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217682v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212652v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415504v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862224v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267546v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mazellier-Lajarrige" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267659v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267713v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120702v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Attia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172327v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415460v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415475v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415438v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415453v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415467v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415446v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415519v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004706v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004705v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461248v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452405v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172557v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217719v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217743v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217749v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217748v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217747v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217757v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217772v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860859v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Malzner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856905v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574527v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306416v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bouedec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Streble" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Volkwein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winter-verlag.de/de/detail/978-3-8253-6122-8/Attia_Hg_Der_Spur_auf_der_Spur/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860871v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860873v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101828v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/71426" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421114v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/64211" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421158v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fink.de/view/title/53672" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421202v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01446922v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/477543 " TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01449038v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Kr&#228;mer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120556v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3619" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217682v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212652v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415504v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862224v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267546v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mazellier-Lajarrige" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267659v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267713v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>