--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -270,303 +270,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Et cet enseignement fut utile : pour presque tout ce qui arriva ensuite.&amp;quot; Photographie et prémonition a posteriori chez Ilse Aichinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photographie et mémoire(s) : raconter des histoires, relire l’Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandie Attia; Corine Defrance; Ulrich Pfeil, Nov 2025, Saint-Denis Réunion, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Die &amp;quot;koloniale Schuldlüge&amp;quot; im Lügendetektor des DaF-Unterrichts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Attia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternative Wahrheit(en) und Realität(en) in Zeiten des Wandels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SAGV Germanistenverband im südlichen Afrika / Association for German Studies in Southern Africa, Apr 2025, Windhoek, Namibia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fake news il y a 100 ans – décryptage aujourd’hui : histoire de l’enseignement du colonialisme allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Attia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoire(s) franco-allemande(s) en dialogue : perspectives réunionnaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sandie Attia; Corine Defrance; Ulrich Pfeil, Nov 2025, Saint-Denis Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sprachraumpionier / als Jäger im Weltall ». Métamorphoses de l’espace dans les collages de Lydia Daher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Attia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire les territoires : explorations germanophones de l’espace et de ses dynamiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Germanistes de l'Enseignement Supérieur (AGES); Université de Picardie Jules Verne, Jun 2025, Amiens ( Université Picardie Jules Vernes), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415438v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05415453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fake news vor 100 Jahren, DaF-Unterricht heute</w:t>
               </w:r>
@@ -891,165 +891,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Günter Eich et ses manuscrits : les secrets bien gardés de l'écriture poétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage et silence. Figures du non-dit : silence et sens.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Colonie française, utopie allemande : Madagascar dans la littérature pour la jeunesse de Max Mezger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Attia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Utopies et dystopies coloniales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OSOI, Université de la Réunion, Dec 2014, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461248v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01452405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auf dem stierhörnigen Mondkahn : de la RDA à Madagascar, décentrements poétiques de Rulo Melchert</w:t>
               </w:r>
@@ -1167,303 +1167,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Der Wesen Signatur, des Kaisers Unterschrift – La poésie de Günter Eich: genèse, correspondances et subversion du signe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La poésie allemande après 1945</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux franco-allemands de jeunes chercheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études germaniques : Méthodologie de la recherche en Langue, Littérature et Civilisation allemandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Freiburg, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche en archives et critique génétique: un exemple d’interprétation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études germaniques : Méthodologie de la recherche en Langue, Littérature et Civilisation allemandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Freiburg, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sujet lyrique et sujet empirique: les poèmes de captivité de Günter Eich et leurs avant-textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Attia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche : Identité et altérité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217743v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-01217747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Das Gedicht‚Gespräche mit Clemens’ und seine Vorfassungen: Versuche in Wasserfarben’ und poetologische Verschlüsselung</w:t>
               </w:r>
@@ -1613,164 +1613,164 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ilse Aichinger (1921-2016). Une femme de lettres autrichienne dans l'Histoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires Indianocéaniques; Laboratoire DIRE, 124 p., 2021, 978-2-490596-39-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sur les traces du colonialisme. Le Fonds Polényk en textes et en images.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Malzner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires Indianocéaniques, pp.202, 2021, Carnets et regards, 978-2-490596-78-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonja Malzner</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03860859v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03856905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signes et traces dans l'oeuvre poétique de Günter Eich</w:t>
               </w:r>
@@ -2186,272 +2186,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03101828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">In Gedichten verstecke ich mich&amp;quot; - Günter Eichs poetische Selbstentwürfe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yvonne Delhey; Rolf Paar; Kerstin Wilhelms. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autofiktion als Utopie / Autofiction as utopia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilhelm Fink Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.43-57, 2019, Szenen/Schnittstellen, 978-3-7705-6406-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colonie française, utopie allemande : Madagascar dans la littérature pour la jeunesse de Max Mezger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Sylvos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Utopies et dystopies coloniales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions K'A, pp.183-200, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Wilhelm Lehmann und Günter Eich: Vom Epigonentum zur gegenseitigen Ungültigkeitserklärung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Attia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Mazellier-Lajarrige; Ina Ulrike Paul; Christina Stange-Fayos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geschichte ordnen / L'Histoire mise en ordre. Interdisziplinaire Fallstudien zum Begriff "Generation" / Etudes de cas interdisciplinaires sur la notion de "génération"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 59, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.245-260, 2019, Zivilisation &amp; Geschichte, 978-3-631-79863-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421114v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">hal-02421202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günter Eich [...], der neulich aus dem Chaos auftauchte und mir sehr schöne neue Arbeiten sandte&amp;quot;: Wandlungen und Paradoxe des Gedichtbandes Abgelegene Gehöfte</w:t>
               </w:r>
@@ -3156,51 +3156,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trésors du Fonds Polényk. Le patrimoine sort de sa réserve&amp;quot;. Exposition scientifique présentée à la Bibliothèque Universitaire Droit-Lettres de l'Université de La Réunion, février-mars 2019.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Malzner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3387,51 +3387,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120702v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Attia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172327v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415460v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415475v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415438v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415453v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415467v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415446v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415519v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004706v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004705v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461248v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452405v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172557v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217719v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217743v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217749v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217748v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217747v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217757v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217772v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860859v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Malzner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856905v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574527v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306416v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bouedec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Streble" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Volkwein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winter-verlag.de/de/detail/978-3-8253-6122-8/Attia_Hg_Der_Spur_auf_der_Spur/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860871v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860873v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101828v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/71426" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421114v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/64211" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421158v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fink.de/view/title/53672" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421202v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01446922v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/477543 " TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01449038v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Kr&#228;mer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120556v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3619" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217682v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212652v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415504v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862224v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267546v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mazellier-Lajarrige" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267659v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267713v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120702v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Attia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172327v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415453v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415460v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415475v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415438v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415467v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415446v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415519v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004706v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004705v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452405v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461248v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172557v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217719v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217749v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217748v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217747v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217743v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217757v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217772v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856905v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860859v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Malzner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574527v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306416v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bouedec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Streble" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Volkwein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winter-verlag.de/de/detail/978-3-8253-6122-8/Attia_Hg_Der_Spur_auf_der_Spur/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860871v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860873v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101828v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/71426" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421158v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fink.de/view/title/53672" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421202v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421114v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/64211" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01446922v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/477543 " TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01449038v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Kr&#228;mer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120556v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3619" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217682v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212652v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415504v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862224v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267546v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mazellier-Lajarrige" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267659v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267713v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>