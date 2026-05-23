--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -339,234 +339,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fake news il y a 100 ans – décryptage aujourd’hui : histoire de l’enseignement du colonialisme allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoire(s) franco-allemande(s) en dialogue : perspectives réunionnaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandie Attia; Corine Defrance; Ulrich Pfeil, Nov 2025, Saint-Denis Réunion, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sprachraumpionier / als Jäger im Weltall ». Métamorphoses de l’espace dans les collages de Lydia Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire les territoires : explorations germanophones de l’espace et de ses dynamiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Germanistes de l'Enseignement Supérieur (AGES); Université de Picardie Jules Verne, Jun 2025, Amiens ( Université Picardie Jules Vernes), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Die &amp;quot;koloniale Schuldlüge&amp;quot; im Lügendetektor des DaF-Unterrichts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Attia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternative Wahrheit(en) und Realität(en) in Zeiten des Wandels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SAGV Germanistenverband im südlichen Afrika / Association for German Studies in Southern Africa, Apr 2025, Windhoek, Namibia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415460v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-05415438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fake news vor 100 Jahren, DaF-Unterricht heute</w:t>
               </w:r>
@@ -1167,165 +1167,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réseaux franco-allemands de jeunes chercheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études germaniques : Méthodologie de la recherche en Langue, Littérature et Civilisation allemandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Freiburg, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Der Wesen Signatur, des Kaisers Unterschrift – La poésie de Günter Eich: genèse, correspondances et subversion du signe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Attia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La poésie allemande après 1945</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217749v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01217748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche en archives et critique génétique: un exemple d’interprétation</w:t>
               </w:r>
@@ -3387,51 +3387,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120702v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Attia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172327v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415453v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415460v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415475v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415438v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415467v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415446v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415519v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004706v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004705v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452405v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461248v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172557v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217719v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217749v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217748v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217747v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217743v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217757v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217772v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856905v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860859v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Malzner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574527v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306416v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bouedec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Streble" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Volkwein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winter-verlag.de/de/detail/978-3-8253-6122-8/Attia_Hg_Der_Spur_auf_der_Spur/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860871v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860873v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101828v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/71426" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421158v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fink.de/view/title/53672" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421202v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421114v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/64211" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01446922v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/477543 " TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01449038v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Kr&#228;mer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120556v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3619" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217682v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212652v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415504v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862224v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267546v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mazellier-Lajarrige" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267659v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267713v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120702v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Attia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172327v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415453v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415475v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415438v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415460v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415467v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415446v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415519v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004706v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004705v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452405v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461248v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172557v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217719v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217748v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217749v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217747v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217743v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217757v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217772v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856905v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860859v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Malzner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574527v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306416v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bouedec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Streble" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Volkwein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winter-verlag.de/de/detail/978-3-8253-6122-8/Attia_Hg_Der_Spur_auf_der_Spur/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860871v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860873v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101828v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/71426" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421158v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fink.de/view/title/53672" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421202v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421114v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/64211" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01446922v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/477543 " TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01449038v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Kr&#228;mer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120556v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3619" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217682v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212652v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415504v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862224v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267546v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mazellier-Lajarrige" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267659v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267713v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>