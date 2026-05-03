--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -359,4120 +359,4120 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05452997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reconnaissance du statut de gérant de succursale en cas de contrat de franchise conclu avec une société commerciale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 04, pp.253</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05018975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Société civile immobilière : règles de fond et de recevabilité en matière d'obligation aux dettes sociales du cédant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 02, pp.122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04932514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Reconnaissance du statut de gérant de succursale en cas de contrat de franchise conclu avec une société commerciale</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique du droit des biens (sept. 2024 - févr. 2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.38-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'affectio societatis comme critère d'identification de la promesse de société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 04, pp.253</w:t>
+              <w:t xml:space="preserve">, 2025, 03, pp.178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique du droit des biens (sept. 2024 - févr. 2025)</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04981895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique du droit des biens (mars-juillet 2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.38-45</w:t>
+              <w:t xml:space="preserve">, 2024, 229, pp.24-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l'affectio societatis comme critère d'identification de la promesse de société</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le démembrement de propriété existe-t-il encore? - La situation de l'usufruitier de droits sociaux, Actes des Etats généraux du droit de la famille et du patrimoine, Maison de la Chimie, Paris, 25 et 26 janvier 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.34-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manquements aux obligations LCB-FT et concurrence déloyale : montée en puissance de la compliance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 03, pp.178</w:t>
+              <w:t xml:space="preserve">, 2024, 06, pp.375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique du droit des biens (mars-juillet 2024)</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04605104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociétés civiles immobilières, blanchiment de fraude fiscale et préjudice de l'Etat, note sous Cass. crim. 15 nov. 2023, n°22-82826</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de la FNDP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32, pp.15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confiscation d'un bien retenu en garantie par l'effet d'une clause de réserve de propriété, note sous Cass. crim., 28 févr. 2024, n°22-86392</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de la FNDP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33, pp.15-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04540987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">30 ans de sociétés civiles immobilières - Des stratégies à risque au &amp;quot;marronnier&amp;quot; de la SCIU, in Actes du colloque 30 ans d'ingénierie patrimoniale à Orléans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Legs et donations. Le Guide des associations &amp; fondations [Supplément à la Semaine juridique. Notariale et immobilière (JCP N)]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.16-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renforcement des pouvoirs de l'AGRASC et durcissement des mesures de saisis et confiscations des biens en matière pénale par la loi n°2024-582 du 24 juin 2024 améliorant l'efficacité des dispositifs de saisie et confiscation des avoirs criminels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de la FNDP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35, pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risque de concurrence déloyale et mesure d'instruction in futurum ordonnée sur requête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 03, pp.172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04492647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique du droit des biens (sept. 2023-févr. 2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 224, pp.27-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos, Actes du colloque 30 ans d'ingénierie patrimoniale à Orléans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Legs et donations. Le Guide des associations &amp; fondations [Supplément à la Semaine juridique. Notariale et immobilière (JCP N)]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.8-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique du droit des biens (mars - juill. 2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2024, 229, pp.24-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2, pp.34-45</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bien immobilier face au triptyque &amp;quot;objet, produit ou instrument&amp;quot; de l'infraction, note sous Cass. cris. 7 mai 2024, n°23-82628</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de la FNDP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34, pp.7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Manquements aux obligations LCB-FT et concurrence déloyale : montée en puissance de la compliance</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confiscation du domicile familial et interdiction de gérer du dirigeant condamné pour abus de biens sociaux, note sous Cass. crim. 19 avril 2023, n°22-82994</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de la FNDP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30, pp.9-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la sobriété énergétique dans le Droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Guillerminet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8-9, pp.30 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques précisions sur la qualité de propriétaire économique réel, note sous Cass. crim. 28 juin 2023, n°22-85091</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de la FNDP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31, pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Couverture par la garantie de passif des indemnités dues en cas de requalification d'un contrat de mission en CDI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 06, pp.375</w:t>
+              <w:t xml:space="preserve">, 2023, 02, pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Renforcement des pouvoirs de l'AGRASC et durcissement des mesures de saisis et confiscations des biens en matière pénale par la loi n°2024-582 du 24 juin 2024 améliorant l'efficacité des dispositifs de saisie et confiscation des avoirs criminels</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03964879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique du droit des biens (mars-juillet 2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 218, pp.34-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'affectation sociale de biens immobiliers confisqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.513</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04027959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le caractère confiscable des biens immobiliers soumis à un pacte tontinier, note sous Cass. crim. 7 déc. 2022, n°21-80743</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre de la FNDP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 35, pp.8</w:t>
+              <w:t xml:space="preserve">, 2023, 28, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Risque de concurrence déloyale et mesure d'instruction in futurum ordonnée sur requête</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique du droit des biens (juin-sept 2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 207, pp.40-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inopposabilité au créancier d'une modification des statuts subséquente à une donation-partage de parts sociales réalisée en fraude à ses droits, note sous Cass. civ. 1ère, 6 juill. 2022, n°21-15886</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de la FNDP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26, pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surévaluation du prix de cession de parts de SCI et réticence dolosive du cédant, note sous Cass. 1ère civ., 5 janv. 2022, n°20010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de la FNDP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24, pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'assujettissement aux obligations de lutte contre le blanchiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 230, pp.36-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'assujettissement aux obligations de lutte contre le blanchiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 230, pp.38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03678711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lumière sur une thèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guerreiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamalia Mehtiyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signatures internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.308-319</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'application de la garantie d'éviction dans les cessions de droits sociaux, note sous Cass. com. 10 novembre 2021, n°21-11975</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de la FNDP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23, pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique du droit des biens (janvier-mai 2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 204, pp 33-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique du droit des biens (novembre-décembre 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 200, pp.37-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les clauses transgénérationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signatures internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.265-269</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logement familial: quelques clarifications sur l'article 215 alinéa 3 du Code civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43, pp.41-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'investissement transgénérationnel: l'exemple des sociétés foncières solidaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signatures internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.189-202</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la confiscation pénale d'un bien commun, note sous Cass. cris. 30 mars 2022, n°21-82217</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de la FNDP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25, pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La signature en droit français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signatures internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.96-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique du droit des biens (juillet - décembre 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 189, pp.43-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique du droit des biens (juin-octobre 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La compliance au service de la lutte anti-blanchiment d'argent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue du Grasco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32, pp.44-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques réflexions sur le cerveau des sociétés commerciales, pp. 127-143</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signatures internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.127-143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique du droit des biens (juin-octobre 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 198 (42-47)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'assujettissement des agents sportifs aux obligations de Lutte contre le Blanchiment d'Argent et le Financement du Terrorisme (LCB-FT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signatures internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.121-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la clause de substitution dans les promesses unilatérales d'achat d'actions, note sous Cass. com. 27 mai 2021, n°19-19529</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 03, pp.172</w:t>
+              <w:t xml:space="preserve">, 2021, pp.694-700</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sociétés civiles immobilières, blanchiment de fraude fiscale et préjudice de l'Etat, note sous Cass. crim. 15 nov. 2023, n°22-82826</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'indivisaire qui occupe préventivement l'immeuble indivis ne supporte pas seul la taxe d'habitation, note sous Cass. civ. 1ère, 10 février 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre de la FNDP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 32, pp.15</w:t>
+              <w:t xml:space="preserve">, 2021, n°20 (p.13)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Confiscation d'un bien retenu en garantie par l'effet d'une clause de réserve de propriété, note sous Cass. crim., 28 févr. 2024, n°22-86392</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique du droit des biens (janvier-mai 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 193, pp.31-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'obligation aux dettes sociales de l'associé d'une SCI en liquidation judiciaire, note sous Cass. com. 20 janvier 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre de la FNDP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 33, pp.15-16</w:t>
+              <w:t xml:space="preserve">, 2021, n°18 (pp. 13-14)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2, pp.16-23</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application de la garantie d'actif et de passif malgré la connaissance d'irrégularités de l'audit par le cessionnaire, note sous Cass. com. 12 mai 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de la FNDP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, p. 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique du droit des biens (sept. 2023-févr. 2024)</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gare au formalisme des cessions de parts sociales!, note sous Cass. com. 14 avril 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de la FNDP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, p. 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique du droit des biens (juin-octobre 2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 224, pp.27-34</w:t>
+              <w:t xml:space="preserve">, 2021, 198, pp.42-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2, pp.8-10</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’obligation aux dettes sociales de l’associé d’une SCI en liquidation judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de la FNDP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, pp.13-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 34, pp.7-8</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sociétés face au RGPD : les enjeux de la compliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, pp.351-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique du droit des biens (mars - juill. 2024)</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique du droit des biens (janvier-mai 2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 229, pp.24-32</w:t>
+              <w:t xml:space="preserve">, 2021, 193, pp.31-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 30, pp.9-11</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 191, pp.36-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8-9, pp.30 et s</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dix ans après (anniversaire de thèse)!, n°17, juillet-août 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Horizons du droit : Revue de l’association française des docteurs en droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.21-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 31, pp.11</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ingénierie patrimoniale confrontée au blanchiment d'argent et au financement du terrorisme : éthique 2.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.741</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 02, pp.84</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renouveau technologique du dispositif Know Your Customer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, pp.28-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 218, pp.34-41</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des limites à l’ingénierie sociétaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.98-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...2423 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208151v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-03206963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission de parts sociales de SCI: situation de l'héritier non agréé, note sous Cass. civ. 1ère, 2 septembre 2020</w:t>
               </w:r>
@@ -7670,190 +7670,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Signature, dossier thématique (dir), Signatures internationales, Bull. n°1, janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'Arbitrage, dossier thématique (dir.), Signatures internationales, Bull. n°2, avril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Lacroix-de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Barbier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03527550v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-03527549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Droit et les Cerveaux, dossier thématique (dir.), Signatures internationales, Bull. n°3, juillet</w:t>
               </w:r>
@@ -9531,51 +9531,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AEBD87BB"/>
+    <w:nsid w:val="7FC04A27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9762,51 +9762,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandie-lacroix-de-sousa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6108-5381" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15056192X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05549287v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Lacroix-de Sousa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05452997v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04932514v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05018975v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300424v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04981895v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726973v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553713v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605104v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704968v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04492647v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441402v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540987v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792272v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538368v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792274v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613199v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300423v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224326v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214446v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guillerminet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315268v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964879v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233605v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04027959v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029628v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921849v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669804v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03678711v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921862v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670421v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064001v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guerreiro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamalia Mehtiyeva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592252v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705314v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552668v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670445v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mestre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921845v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670437v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921869v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03206841v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03226124v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524884v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527434v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524872v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524903v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03206944v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527437v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555563v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555557v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524910v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524892v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524899v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527420v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03226174v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03203331v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527415v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527439v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03208151v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527556v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03203341v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03206963v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524912v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03226182v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03207011v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03221107v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdr.391" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03206968v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03221082v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03230836v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01777557v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Robineau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03203366v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03226196v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03203373v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03230763v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03203411v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03221095v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Normand-Caill&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03203354v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03203385v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03226202v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921893v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527560v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921898v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527465v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527469v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527470v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03231055v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03231048v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527468v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03232405v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527558v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03232463v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03232473v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527557v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527559v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03226212v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03232493v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03232503v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03226222v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Schlumberger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03232522v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03232531v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03239080v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03239071v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03231040v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562225v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Samuel Aristide Badji" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Aim&#233;e Mouthieu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057857v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fabas-Serlooten" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527554v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Larrieu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527550v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Barbier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527549v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527551v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527552v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Buy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03185983v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03203133v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266045v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087656v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629090v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029747v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029705v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029755v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029719v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710840v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559138v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527553v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527426v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527430v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Tani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/les-pactes-d-affaires-9782275092270.html" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03203170v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03475854v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03203187v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03203206v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03203296v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandie-lacroix-de-sousa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6108-5381" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15056192X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05549287v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Lacroix-de Sousa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05452997v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05018975v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04932514v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300424v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04981895v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726973v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553713v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605104v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441402v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540987v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792272v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704968v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04492647v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538368v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792274v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300423v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613199v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224326v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214446v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Guillerminet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315268v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03964879v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233605v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04027959v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029628v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921849v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921862v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670421v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669804v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03678711v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064001v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guerreiro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamalia Mehtiyeva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592252v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705314v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552668v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670445v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mestre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921845v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670437v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921869v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03206841v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03226124v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524884v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03206944v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527437v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555563v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527434v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524872v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524903v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555557v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524910v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524892v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524899v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527420v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03226174v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03203331v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527415v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527439v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527556v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03203341v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03206963v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03208151v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524912v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03226182v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03207011v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03221107v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdr.391" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03206968v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03221082v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03230836v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01777557v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Robineau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03203366v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03226196v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03203373v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03230763v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03203411v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03221095v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Normand-Caill&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03203354v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03203385v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03226202v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921893v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527560v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921898v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527465v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527469v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527470v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03231055v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03231048v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527468v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03232405v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527558v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03232463v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03232473v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527557v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527559v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03226212v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03232493v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03232503v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03226222v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Schlumberger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03232522v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03232531v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03239080v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03239071v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03231040v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562225v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Samuel Aristide Badji" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Aim&#233;e Mouthieu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057857v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fabas-Serlooten" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527554v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Larrieu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527549v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527550v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Barbier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527551v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527552v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Buy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03185983v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03203133v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266045v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087656v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629090v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029747v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029705v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029755v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029719v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710840v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559138v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527553v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527426v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527430v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Tani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/les-pactes-d-affaires-9782275092270.html" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03203170v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03475854v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03203187v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03203206v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03203296v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>