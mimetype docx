--- v0 (2026-03-09)
+++ v1 (2026-05-01)
@@ -1083,165 +1083,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Monumento às Bandeiras: récits et contre-récits de l’identité paulista</w:t>
+                <w:t xml:space="preserve">Cassiano Ricardo et l’épopée paulista : construction et héritage d’un mythe national</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Assunção</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dé-boulonnages Naissance, vie et mort des statues dans les Amériques (XVIIIe-XXIe siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Nanterre (92), France</w:t>
+              <w:t xml:space="preserve">Le Modernisme brésilien cent ans après : circulations, dialogues transatlantiques, héritages et relectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes (Campus Villejean), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344734v1</w:t>
+                <w:t xml:space="preserve">hal-04344760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassiano Ricardo et l’épopée paulista : construction et héritage d’un mythe national</w:t>
+                <w:t xml:space="preserve">Le Monumento às Bandeiras: récits et contre-récits de l’identité paulista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Assunção</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Modernisme brésilien cent ans après : circulations, dialogues transatlantiques, héritages et relectures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rennes (Campus Villejean), France</w:t>
+              <w:t xml:space="preserve">Dé-boulonnages Naissance, vie et mort des statues dans les Amériques (XVIIIe-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Nanterre (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344760v1</w:t>
+                <w:t xml:space="preserve">hal-04344734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Amor » et « Búfalo » : expérience du langage, épiphanies de l’être chez Clarice Lispector</w:t>
               </w:r>
@@ -1600,235 +1600,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03651476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrativas memoriais e pós-memoriais</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria da Conceição Coelho Ferreira</w:t>
+                <w:t xml:space="preserve">Laços de família de Clarice Lispector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Assunção</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilana Heineberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandra Assunção</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riaudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Letras Raras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 9 (2), 2020, Narrativas memoriais e pós-memoriais, </w:t>
+              <w:t xml:space="preserve">HispanismeS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35572/rlr.v9i2.1870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/hispanismes.287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689948v1</w:t>
+                <w:t xml:space="preserve">hal-03670407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laços de família de Clarice Lispector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Narrativas memoriais e pós-memoriais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria da Conceição Coelho Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilana Heineberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Assunção</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Riaudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HispanismeS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 15, 2020, </w:t>
+              <w:t xml:space="preserve">Revista Letras Raras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9 (2), 2020, Narrativas memoriais e pós-memoriais, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/hispanismes.287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.35572/rlr.v9i2.1870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03670407v1</w:t>
+                <w:t xml:space="preserve">hal-03689948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistência na literatura brasileira contemporânea</w:t>
               </w:r>
@@ -2517,182 +2517,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01545951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Maria de Jesus et Estamira : la mémoire de la nation par deux voix féminines de l'exclusion</w:t>
+                <w:t xml:space="preserve">Representação do imigrante sírio-libanês no romance brasileiro do século XX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Assunção</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dubosquet Lairys, Françoise. </w:t>
+              <w:t xml:space="preserve">Penjon, Jacqueline and De Mello, Ana Maria. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les failles de la mémoire : théâtre, cinéma, poésie et roman : les mots contre l'oubli</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Momentos da ficção brasileira </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUC-RGS, pp.281-334, 2016, 978-85-397-0926-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01545952v1</w:t>
+                <w:t xml:space="preserve">hal-01545962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representação do imigrante sírio-libanês no romance brasileiro do século XX</w:t>
+                <w:t xml:space="preserve">Carolina Maria de Jesus et Estamira : la mémoire de la nation par deux voix féminines de l'exclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Assunção</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Penjon, Jacqueline and De Mello, Ana Maria. </w:t>
+              <w:t xml:space="preserve">Dubosquet Lairys, Françoise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Momentos da ficção brasileira </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les failles de la mémoire : théâtre, cinéma, poésie et roman : les mots contre l'oubli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.181-195, 2016, 978-2-7535-4854-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.55742⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01545962v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portraits de la nation dans Récit d'un certain Orient et Deux frères de Milton Hatoum</w:t>
               </w:r>
@@ -3230,51 +3230,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03682092v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;mele Soares Rodrigues" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lucas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03700447v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/21832242/litcomp45a7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03683334v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03700619v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.645" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03987125v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Heineberg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Concei&#231;&#227;o Coelho Ferreira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35572/rlr.v9i2.1803" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03649532v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545949v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/2183-847X_8_15" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545948v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545985v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03670679v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04343199v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04343177v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04344734v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04344760v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04344833v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03652340v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Vieira dos Santos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Augusto Medeiros da Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25160/bjbs.v10i1.128861" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005269v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riaudel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03651476v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Busato" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03689948v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35572/rlr.v9i2.1870" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03670407v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.287" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03652137v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedito Antunes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eur&#237;dice Figueiredo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5016/msc.v28i0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04343017v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Elisa Alonso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03690001v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Molica" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Delatouche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04342896v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04342836v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03699230v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03689688v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/10183/233423" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545951v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545952v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.55742" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545962v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545963v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6637-5/24" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545984v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546000v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.56460" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546004v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546005v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03682092v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;mele Soares Rodrigues" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lucas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03700447v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/21832242/litcomp45a7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03683334v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03700619v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.645" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03987125v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Heineberg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Concei&#231;&#227;o Coelho Ferreira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35572/rlr.v9i2.1803" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03649532v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545949v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/2183-847X_8_15" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545948v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545985v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03670679v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04343199v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04343177v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04344760v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04344734v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04344833v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03652340v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Vieira dos Santos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rio Augusto Medeiros da Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25160/bjbs.v10i1.128861" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005269v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riaudel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03651476v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Busato" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03670407v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.287" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03689948v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35572/rlr.v9i2.1870" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03652137v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedito Antunes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eur&#237;dice Figueiredo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5016/msc.v28i0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04343017v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Elisa Alonso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03690001v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Molica" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Delatouche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04342896v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04342836v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03699230v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03689688v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/10183/233423" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545951v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545962v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545952v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.55742" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545963v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6637-5/24" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545984v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546000v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.56460" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546004v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01546005v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>