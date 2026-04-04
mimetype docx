--- v0 (2026-03-13)
+++ v1 (2026-04-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:122.29299363057px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandra Aube Lorain </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche au CNRS - Directrice de l'unité CNRS Etudes aréales (UAR2999)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sandra-aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5709-3813</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">130254118</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">106752980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">000000011463108X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire de l'art du monde iranien</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Décor architectural (céramique, stuc, bois)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Arts du XVe siècle (notamment Timourides, Qarâ Qoyunlus, Âq Qoyunlus)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Histoire des collections (arts de l'Islam)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités administratives et scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directrice de l'unité CNRS &amp;quot;Etudes aréales&amp;quot; (UAR 2999) (depuis le 1er septembre 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directrice adjointe du GIS Moyen-Orient et mondes musulmans (MOMM) (2022-2026)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de pilotage et du conseil scientifique de l'IISMM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil scientifique de la BULAC (2022-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du C2S du pôle TRIAC (depuis sept. 2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the Series Editors board &amp;quot;Arts and Archaeology of the Islamic World&amp;quot;, Brill</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la rubrique &amp;quot;Arts et archéologie. Période musulmane&amp;quot; d'</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracta Iranica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">depuis 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> • Chargée de recherche au CNRS, rattachée au Centre de recherche sur le monde iranien (CerMI), UMR 8041 (CNRS/Sorbonne Nouvelle/Inalco/EPHE), et associée à l'UMR 8167 Orient & Méditerranée/Islam médiéval</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> • Chargée de recherche sur contrat au CNRS, UMR 7528 Mondes iranien et indien dans le cadre du programme ANR-DFG DYNTRAN, &amp;quot;Dynamics of transmission: Families, authority and knowledge in the Early modern Middle East (15th-17th c.) (part. Philipps-Universität Marburg, et en coll. IFAO, Le Caire)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> • Post-doctorante sur contrat à l'université Paris Ouest Nanterre La Défense dans le cadre du projet ANR « Exogenèses. La production d’objets-frontières dans l’art en Europe depuis 1500 » (part. Bordeaux-Montaigne, Collège de France)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> • Post-doctorante/chargée de recherche, Chaire « Dialogue des cultures », université Paris 1-Panthéon-Sorbonne (coll. université al-Imâm Muhammad ibn Saoud à Riyad). Commissaire de l'exposition &amp;quot;Lumières de la Sagesse. Écoles médiévales d'Orient et d'Occident&amp;quot; avec Éric Vallet (IMA).</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010-2011 •</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Assistante expertise en arts de l'Islam, Cabinet Marie-Christine David, Paris.</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> • Thèse de doctorat soutenue à l’université Paris-Sorbonne, sous la direction de Marianne Barrucand et Jean-Pierre Van Staëvel : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La céramique architecturale en Iran sous les dynasties qarâ qoyunlu et âq qoyunlu.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> • Allocataire de recherche-monitrice, université Paris-Sorbonne</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Coorganisation du Webinaire &amp;quot;</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur les arts du monde iranien. Dialogues franco-iraniens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, organisé par l'IFRI et le CeRMI en 2022.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Coorganisation du séminaire de recherche pluridisciplinaire du CeRMI &amp;quot;</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés, politiques et cultures du monde iranien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (depuis 2019)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Coorganisation du séminaire &amp;quot;Actualités de la recherche en histoire de l'art et archéologie islamiques&amp;quot;, avec Éloïse Brac de la Perrière et la collaboration de Maxime Durocher (Sorbonne Universté, 2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charges de cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Chargée de cours en arts de l’Islam à l’Institut catholique de Paris (2009- )</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Chargée du cours organique &amp;quot;Les arts de l'Islam en Asie centrale&amp;quot; à l'École du Louvre (2020/1)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Chargée de cours en arts et archéologie de l’Islam à Paris-Sorbonne Abu Dhabi (2015, 2023)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Chargée de cours en arts et archéologie islamiques à Paris-Sorbonne (2014, 2019)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Chargée de cours, Classe Préparatoire Intégrée au Concours National du Patrimoine, École du Louvre (2013- 2015)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Islamic Art Tutor, Art History Undergraduate Program, University of Chicago/Paris Center (2013)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Chargée de cours en arts islamiques à l’université Paris Ouest Nanterre La Défense (2012-2013)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Chargée de cours en histoire des pays d’Islam à l’université Paris 1-Panthéon-Sorbonne (2012)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Chargée de cours en arts islamiques à l’université de Picardie-Jules Verne à Amiens (2007-2010)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Monitrice, université Paris-Sorbonne (2005-2008)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherches et projets en cours</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine architectural en pays d'Islam dans le fonds iconographique d'Henry Viollet (1880-1955)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation et collaboration du projet avec M. Massullo dans le cadre d'EpiPOM,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cermi.cnrs.fr/epipom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Coordinatrice du projet MONUMENTIS, &amp;quot;Les Monuments islamiques à la lumière des missions scientifiques française : du Caire à Samarkand, les archives Viollet et Godard (1904-1960)&amp;quot;, soumis à l'ANR (APPG 2022).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décors architecturaux en stuc d'époque abbasside (Afrasiab, Balkh)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude des stucs de la mosquée Noh Gonbad à Balkh (Afghanistan, dans le cadre des activités de la DAFA)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude des stucs de la Mosquée abbasside d'Afrasiab (Ouzbékistan), avec Viola Allegranzi (dans le cadre des activités de la MAFOUZ)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les structures funéraires et bois épigraphiés dans le Mâzanderân pré-moderne (Iran)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet de recherche individuel, commencé dans le cadre du programme ANR-DFG DYNTRAN:</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://dyntran.hypotheses.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts de l'Islam au musée des Beaux-Arts de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Brac de La Perrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Snoeck, 2023, 9789461617279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04229205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique dans l'architecture en Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 979-10-231-0525-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01433679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céramiques islamiques du Musée des Tissus de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumières de la sagesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kouamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de la Sorbonne; Institut du monde arabe, 2013, 978-2859447519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channels of Transmission: Family and Professional Lineages in the Early Modern Middle East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Szuppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony T. Quickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasian studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15 (2), 2017, Eurasian Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01705127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complex of Gawhar Shad in Herat: New Findings about its Architecture and Ceramic Tile Decorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lorain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iran : journal of the British Institute of Persian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (1), pp.62-83. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/05786967.2019.1571769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02174899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review, soumis] FRANKE, Ute ; URBAN, Thomas ; with contributions by Warwick BALL, Benjamin MUTIN, Cécile BUQUET-MARCON, Stephanie LANGER (†), Roland BESENVAL (†), Nader RASSULI and Ajmal AYOMUDDIN, Excavations and Explorations in Herat City, Berlin : Staatliche Museen zu Berlin – Preußischer Kulturbesitz, Ancient Herat Vol. 2, 2017, 774p., 800 fig. [ISBN 978-3-00-051937-6]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Iranica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Agnese Fusaro, « Agnese Fusaro. « From Ceramics to History. Pottery Contribution to the History of Ghazni » », Abstracta Iranica [En ligne], Volume 37-38-39 | 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Katsuhiko Abe, « Katsuhiko Abe. “Silk for the Court: Safavid Silk Textiles in Japanese Collections” »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracta Iranica - Revue bibliographique pour le domaine irano-aryen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Seif. Persian Painted Tile Work from the 18th and 19th Centuries. The Shiraz School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracta Iranica - Revue bibliographique pour le domaine irano-aryen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Comptes rendus des publications de 2014-2016, 37-38-39 (18), pp.111. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/abstractairanica.42749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mausolée d'Āqā Shāh Bāluzāde à Āhudasht. Architecture et décors des structures funéraires du Māzanderān au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Iranica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (2), pp.215-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01619467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Mieke Van Raemdonck, « Mieke Van Raemdonck (dir.). En harmonie. Art du monde islamique au Musée du Cinquantenaire, Bruxelles : LANNOO/Musées royaux d’art et d’histoire », Abstracta Iranica [En ligne], Volume 37-38-39 | 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Brac de la Perrière, Monique Buresi (dir.). Le coran de Gwalior. Polysémie d’un manuscrit à peintures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracta Iranica - Revue bibliographique pour le domaine irano-aryen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Comptes rendus des publications de 2014-2016, 37-38-39 (4), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/abstractairanica.46570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Ute Franke et Martina Müller-Wiener, « Ute Franke, Martina Müller-Wiener (éd.). Herat Through Time. The Collections of the Herat Museum and Archive »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracta Iranica - Revue bibliographique pour le domaine irano-aryen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Viola Allegranzi. « The Use of Persian in Monumental Epigraphy from Ghazni (Eleventh-Twelfth Centuries) » », Abstracta Iranica [En ligne], Volume 37-38-39 | 2018, document 3, mis en ligne le 10 mars 2018, consulté le 24 mars 2020. URL : http://journals.openedition.org/abstractairanica/42586</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Finbarr B. Flood, « Finbarr B. Flood. « Animal, Vegetal, and Mineral: Ambiguity and Efficacy in the Nishapur Wall Paintings » », Abstracta Iranica [En ligne], Volume 37-38-39 | 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] « Valentina Laviola. « Ziyārāt of Ghazni: Three Case Studies about Marble Re-Employments » », Abstracta Iranica [En ligne], Volume 37-38-39 | 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Elisabetta Longhi, « Elisabetta Longhi (dir.). The Nine Domes of the Universe. The Ancient Noh Gonbad Mosque. The Study and Conservation of an Early Islamic Monument in Balkh », Abstracta Iranica [En ligne], Volume 37-38-39 | 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Martina Massullo, « Martina Massullo. « Marble Tombs From Ghazni (Fifteenth-Eighteenth Centuries): Morphological and Epigraphic Remarks » », Abstracta Iranica [En ligne], Volume 37-38-39 | 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracta Iranica - Revue bibliographique pour le domaine irano-aryen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skills and Style in Heritage: The Woodworker Faḫr al-dīn and his Son ‘Alī in the Māzandarān (Iran, ca. 1440-1500)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasian studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Channels of Transmission: Family and Professional Lineages in the Early Modern Middle East, 15 (2), pp.283-303. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/24685623-12340039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01619462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Uzun Hasan Mosque in Tabriz: New Perspectives on a Tabrizi Ceramic Tile Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muqarnas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01352546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabriz: darakhsheh va abadâ‘ât-e kâshikâri dar pâ’itakht-e qarâ- qoyunlu-hâ va âq-qoyunlu-hâ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pajuhesh-e Honar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.131-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In search of ‘Kamāl’ : Five Monumental Inscriptions from Yazd (second half of the 15th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasian studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13, pp.69-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01352541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mausolée Zeyn al-‘Ābedin à Sāri : Contribution à l’étude des tours-tombeaux du Māzanderān au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Iranica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (1), pp.33-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mosquée bleue de Tabriz (1465) : Remarques sur la céramique architecturale Qarâ Qoyunlu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Iranica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (2), pp.241-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stucco Decoration of the Abbasid Mosque in Afrasiab (Samarkand): New Investigation into a Neglected Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Allegranzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edinburgh University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stucco in the Islamic World. Studies of Architectural Ornament from Spain to India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.86-109, 2025, 9781399543538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cat. 14 et Cat. 48 [les arts de l'Islam au musée des Tissus et des Arts décoratifs, Lyon : deux notices d'oeuvres en céramique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">160 ans de collections. Les trésors du musée des Tissus et des Arts décoratifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liénart; Paris, pp.46-47, 114-115, 2024, 978-2-35906-448-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décor architectural au temps des Timourides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Splendeurs d'Asie centrale. Sur les routes caravanières d'Ouzbékistan (catalogue d'exposition, musée du Louvre, Paris, 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monuments islamiques des vallées de Bamiyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lorain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afghanistan, ombres et légendes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 226-227, 2022, 978-2-35906-391-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03886798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décor architectural au Temps des Timourides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les routes caravanières d'Asie centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-35031-755-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03887078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations of the ceramic tile production in Tabriz. A contribution to the history of the architectural decoration in 15th-century North-Western Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An Introduction to the Art, Culture and History of Azerbayjan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les décorations en stuc à Samarkand aux premiers siècles de l'Islam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Allegranzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Splendeurs d'Asie centrale. Sur les routes caravanières d'Ouzbékistan (catalogue d'exposition, musée du Louvre, Paris, 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louvre Editions; El Viso, pp.180-182, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveau turco-mongol et essor turkmène dans le monde iranien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des mondes musulmans médiévaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-271-14122-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03886980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoir et artisans tabrizis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des mondes musulmans médiévaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-271-14122-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03887009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux complexes funéraires dynastiques des Timourides à Hérat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lorain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afghanistan, ombres et légendes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-35906-391-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03886890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les décorations en stuc à Samarcande aux premiers siècles de l'Islam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Allegranzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les routes caravanières d'Asie centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-35031-755-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03887064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family Legacy Versus Regional Style: Tracing Three Generations of Woodworkers in Māzandarān (Iran, 1460s-1500s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Families, Authority, and the Transmission of Knowledge in the Early Modern Middle East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols Publishers, pp.197-207, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zayn al-‘Ābedin Mar‘aši Mausoleum in Sāri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Iranica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017, Encyclopaedia Iranica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01619476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La madrasa, un « thème architectural » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulle Tuil Leonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Vallet; Sandra Aube; Thierry Kouamé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lumières de la sagesse. Écoles médiévales d'Orient et d'Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne; Institut du monde arabe, pp.129-135, 2013, 978-2-85944-751-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TABRIZ x. MONUMENTS x(1). The Blue Mosque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Iranica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décor architectural aux débuts de l'Islam en Asie centrale : L'exemple des stucs de la Mosquée carrée d'Afrasiab (Samarkand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Allegranzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Splendeurs des oasis d'Ouzbékistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frantz Grenet, Rocco Rante, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuccoes of the Noh Gonbad Mosque in Balkh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Allegranzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stucco in the Architecture of Iran and Neighbouring Lands: New Research - New Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lorenz Korn and al., University of Bamberg, May 2022, Bamberg University, Bamberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splendeurs des arts du bois en terres d'Islam&amp;quot; [conférence grand public]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Midi au musée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des Beaux-Arts de Dijon, Mar 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ensembles architecturaux du &amp;quot;Mosallâ&amp;quot; à Hérat. Nouvelles perspectives sur le décor timouride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lorain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et patrimoine de l'Afghanistan. Cent ans de recherches archéologiques, 1922-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandra Aube, Nicolas Engel, Philippe Marquis, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation du colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et patrimoine de l'Afghanistan. Cent ans de recherches archéologiques, 1922-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces d'ateliers de menuisiers. Les structures funéraires de la province du Mazanderan (Iran) au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J.-P. Van Staëvel, Université Paris 1 - Panthéon Sorbonne, Mar 2022, Paris CNSAD rue du Conservatoire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Viollet in the Mazanderan Province. New data on 15th-century architecture and woodwork in Mazanderan from an undisclosed resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans l'objectif d'Henry Viollet. Les monuments islamiques à travers un fonds d'archives inexploré (1904-1913)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandra Aube, Martina Massullo, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts de l'Islam au Musée des Beaux-Arts de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Brac de La Perrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des médiévistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIHAM, Apr 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Madrasa of Soltan-Hosayn Bayqara in Herat. Preliminary fieldwork results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lorain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ernst Herzfeld-Gesellschaft. 16th Colloquium: "The Arts and Archaeology of Funerary Cultures in Islam"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation de la XXIIe Journée Monde Iranien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Journée Monde Iranien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, On-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation du panel : &amp;quot;Patrimoine médiéval d'Iran et d'Afghanistan : Actualité des recherches de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lorain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du GIS-MOMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, On-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Woodworks Divulgue About Woodworkers. Some remarks on families of craftsmen through the lens of monumental sources (Iran, Mazandaran Province, 15th c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading Sources in Area Studies. Contribution of biographical data for the social and cultural history of Turko-Iranian societes (9th-18th c.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maria Szuppe, Camille Rhoné-Quer, Apr 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramic Tile Decorations in 15th-century Tabriz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th ICAANE (International Congress on the Archaeology of the Ancient Near East)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An undisclosed corpus: stucco decorations from the Abbassid Mosque in Afrasiab/Samarkand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Allegranzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du GIS-MOMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, On-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insight on Islamic Woodwork Studies: The Mazandarani Woodworkers' Network (Iran, 14th-early 16th C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETWOOD. Wood Networks in Egypt from Antiquity to Islamic Times.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, On-line, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation du panel : &amp;quot;A blooming caliphate: Abbasid stucco corpora reconsidered (8th-9th c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Allegranzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du GIS-MOMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, On-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuccoes attributed to the early Abbasid and Samanid periods from the archaological site of Afrasiyab/Samarkand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Allegranzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Carved History: New Researches on Medieval Iranican Stucci (8th-14th c.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Viola Allegranzi, Jan 2021, Online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Path of the 15th-Century Mazanderani Woodworkers (Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayerisches Orientkolloquium. Otto-Friedrich-Universität Bamberg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bamberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles recherches archéologiques en Afghanistan : Les céramiques architecturales des complexes timourides du « Mosallâ » de Hérat (XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de la SFECO (Société Française d’Étude de la Céramique Orientale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Islam au Palais Saint-Pierre : Inventaire scientifique des collections islamiques du musée des Beaux-Arts de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Brac de La Perrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Actualité de la recherche en arts et archéologie islamiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les complexes timourides du « Moṣallā » à Hérat : L’apport des archives graphiques (ca. 1860-1980)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lorain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine islamique à travers les archives scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maxime Durocher, Etienne Blondeau, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le complexe du « Mosallah » de Hérat (XVe s.) : Enjeux et spécificités d’une nouvelle recherche archéologique en Afghanistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lorain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Actualités de la recherche en arts et archéologie islamiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces d’un patrimoine méconnu : les mausolées érigés dans le Mâzanderân au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Sociétés, politiques et cultures du monde iranien"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oliver Bast, Matteo de Chiarra, Denis Hermann et Julien Thorez, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique architecturale en Iran au XVe siècle : le cas d’Ispahan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine culturelle d’Ispahan à Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces d’un patrimoine méconnu : Les mausolées du Mâzanderân (Iran, XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeudis Culturels du Campus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAES, CNRS – Délégation Paris-Villejuif, Oct 2018, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03059609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skills and Style in Heritage: Architecture, Woodwork and Craftsmanship in 15th-century Mâzanderâni Shrines (Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexander von Humboldt Kolleg for Islamicate Intellectual History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Bonn, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing a Family of Woodworkers : the Lineage of Ostād Aḥmad Najjār b. Ḥoseyn in Māzandarān (Iran, second half of 15th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics of Transmission. Families, Authory and Knowledge in the Early Middle East (15th-17th c.). Closing Symposium of the DYNTRAN Project.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du livre La céramique dans l’architecture en Iran au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Centre Vivant Denon, Musée du Louvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces d’un patrimoine méconnu : Les mausolées du Mâzanderân (Iran, XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeudis Culturels du Campus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAES, CNRS – Délégation Paris-Villejuif, Oct 2018, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Conference report] Through the lens of Henry Viollet: an undisclosed photographic and paper archive on Islamic monuments (1904-1913)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Massullo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Historiography of Persian Art: Past, Present and Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04178223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement des chercheurs et la recherche empêchée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Szuppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Catusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fauve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04336302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu] Viola ALLEGRANZI, Valentina LAVIOLA (éds.). Texts and Contexts. Ongoing Researches on the Eastern Iranian World (Ninth-Fifteenth c.). Rome, Istituto per l’Oriente C.A. Nallino (Pubblicazioni dell’Istituto per l’Oriente C.A. Nallino, nr. 120) 2020, 278 p., planches couleur, index ISBN : 9788897622536.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Llyod Ridgeon (ed.). Javanmardi. The Ethics and Practice of Persianate Perfection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing Woodworkers' Families in Fifteenth-Century Mazandaran (Iran)&amp;quot;, Association for Iranian Studies Newsletter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02174901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Golombek, Lisa, Mason, Robert B., Proctor, Patricia, Reilly, Eileen, Persian Pottery in the First Global Age. The Sixteenth and Seventeenth Centuries. Leyde/Boston: Brill, 2013 » (compte-rendu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.135-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02174922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“An Âmoli Architectural Style? Architect signature and architectural transmissions in 15th century tomb-towers of Mâzanderân (Iran)”, DYNTRAN Working Papers, n° 3, online edition, August 2015, available at: http://dyntran.hypotheses.org/709</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01352545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houari Touati (dir.), De la figuration humaine au portrait dans l’art islamique, Leiden/Boston, Brill, 2015&amp;quot; (compte-rendu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01352540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pfeiffer (ed.), Politics, Patronage and the Transmission of Knowledge in 13th-15th Century Tabriz (Leiden/Boston: Brill, 2014)&amp;quot; (compte-rendu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.199-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purs Décor ? Arts de l’Islam, regards du XIXe siècle dans les collections des Arts décoratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.42-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venise et l'Orient, 828-1797&amp;quot; (compte-rendu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.362-373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique architecturale en Iran sous les Turkmènes Qarâ Qoyunlu et Âq Qoyunlu (c. 1450-1500)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Université Paris-Sorbonne, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01253741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId119"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:122.29299363057px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandra Aube Lorain </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche au CNRS - Directrice de l'unité CNRS Etudes aréales (UAR2999)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sandra-aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5709-3813</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">130254118</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">106752980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">000000011463108X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire de l'art du monde iranien</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Décor architectural (céramique, stuc, bois)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Arts du XVe siècle (notamment Timourides, Qarâ Qoyunlus, Âq Qoyunlus)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Histoire des collections (arts de l'Islam)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités administratives et scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directrice de l'unité CNRS &amp;quot;Etudes aréales&amp;quot; (UAR 2999) (depuis le 1er septembre 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directrice adjointe du GIS Moyen-Orient et mondes musulmans (MOMM) (2022-2026)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de pilotage et du conseil scientifique de l'IISMM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil scientifique de la BULAC (2022-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du C2S du pôle TRIAC (depuis sept. 2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the Series Editors board &amp;quot;Arts and Archaeology of the Islamic World&amp;quot;, Brill</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la rubrique &amp;quot;Arts et archéologie. Période musulmane&amp;quot; d'</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracta Iranica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">depuis 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> • Chargée de recherche au CNRS, rattachée au Centre de recherche sur le monde iranien (CerMI), UMR 8041 (CNRS/Sorbonne Nouvelle/Inalco/EPHE), et associée à l'UMR 8167 Orient & Méditerranée/Islam médiéval</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> • Chargée de recherche sur contrat au CNRS, UMR 7528 Mondes iranien et indien dans le cadre du programme ANR-DFG DYNTRAN, &amp;quot;Dynamics of transmission: Families, authority and knowledge in the Early modern Middle East (15th-17th c.) (part. Philipps-Universität Marburg, et en coll. IFAO, Le Caire)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> • Post-doctorante sur contrat à l'université Paris Ouest Nanterre La Défense dans le cadre du projet ANR « Exogenèses. La production d’objets-frontières dans l’art en Europe depuis 1500 » (part. Bordeaux-Montaigne, Collège de France)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> • Post-doctorante/chargée de recherche, Chaire « Dialogue des cultures », université Paris 1-Panthéon-Sorbonne (coll. université al-Imâm Muhammad ibn Saoud à Riyad). Commissaire de l'exposition &amp;quot;Lumières de la Sagesse. Écoles médiévales d'Orient et d'Occident&amp;quot; avec Éric Vallet (IMA).</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010-2011 •</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Assistante expertise en arts de l'Islam, Cabinet Marie-Christine David, Paris.</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> • Thèse de doctorat soutenue à l’université Paris-Sorbonne, sous la direction de Marianne Barrucand et Jean-Pierre Van Staëvel : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La céramique architecturale en Iran sous les dynasties qarâ qoyunlu et âq qoyunlu.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> • Allocataire de recherche-monitrice, université Paris-Sorbonne</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Coorganisation du Webinaire &amp;quot;</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur les arts du monde iranien. Dialogues franco-iraniens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, organisé par l'IFRI et le CeRMI en 2022.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Coorganisation du séminaire de recherche pluridisciplinaire du CeRMI &amp;quot;</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés, politiques et cultures du monde iranien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (depuis 2019)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Coorganisation du séminaire &amp;quot;Actualités de la recherche en histoire de l'art et archéologie islamiques&amp;quot;, avec Éloïse Brac de la Perrière et la collaboration de Maxime Durocher (Sorbonne Universté, 2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charges de cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Chargée de cours en arts de l’Islam à l’Institut catholique de Paris (2009- )</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Chargée du cours organique &amp;quot;Les arts de l'Islam en Asie centrale&amp;quot; à l'École du Louvre (2020/1)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Chargée de cours en arts et archéologie de l’Islam à Paris-Sorbonne Abu Dhabi (2015, 2023)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Chargée de cours en arts et archéologie islamiques à Paris-Sorbonne (2014, 2019)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Chargée de cours, Classe Préparatoire Intégrée au Concours National du Patrimoine, École du Louvre (2013- 2015)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Islamic Art Tutor, Art History Undergraduate Program, University of Chicago/Paris Center (2013)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Chargée de cours en arts islamiques à l’université Paris Ouest Nanterre La Défense (2012-2013)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Chargée de cours en histoire des pays d’Islam à l’université Paris 1-Panthéon-Sorbonne (2012)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Chargée de cours en arts islamiques à l’université de Picardie-Jules Verne à Amiens (2007-2010)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Monitrice, université Paris-Sorbonne (2005-2008)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherches et projets en cours</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine architectural en pays d'Islam dans le fonds iconographique d'Henry Viollet (1880-1955)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation et collaboration du projet avec M. Massullo dans le cadre d'EpiPOM,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cermi.cnrs.fr/epipom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Coordinatrice du projet MONUMENTIS, &amp;quot;Les Monuments islamiques à la lumière des missions scientifiques française : du Caire à Samarkand, les archives Viollet et Godard (1904-1960)&amp;quot;, soumis à l'ANR (APPG 2022).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décors architecturaux en stuc d'époque abbasside (Afrasiab, Balkh)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude des stucs de la mosquée Noh Gonbad à Balkh (Afghanistan, dans le cadre des activités de la DAFA)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude des stucs de la Mosquée abbasside d'Afrasiab (Ouzbékistan), avec Viola Allegranzi (dans le cadre des activités de la MAFOUZ)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les structures funéraires et bois épigraphiés dans le Mâzanderân pré-moderne (Iran)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet de recherche individuel, commencé dans le cadre du programme ANR-DFG DYNTRAN:</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://dyntran.hypotheses.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts de l'Islam au musée des Beaux-Arts de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Brac de La Perrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Snoeck, 2023, 9789461617279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04229205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique dans l'architecture en Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 979-10-231-0525-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01433679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céramiques islamiques du Musée des Tissus de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumières de la sagesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kouamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de la Sorbonne; Institut du monde arabe, 2013, 978-2859447519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channels of Transmission: Family and Professional Lineages in the Early Modern Middle East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Szuppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony T. Quickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasian studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15 (2), 2017, Eurasian Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01705127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complex of Gawhar Shad in Herat: New Findings about its Architecture and Ceramic Tile Decorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lorain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iran : journal of the British Institute of Persian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (1), pp.62-83. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/05786967.2019.1571769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02174899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review, soumis] FRANKE, Ute ; URBAN, Thomas ; with contributions by Warwick BALL, Benjamin MUTIN, Cécile BUQUET-MARCON, Stephanie LANGER (†), Roland BESENVAL (†), Nader RASSULI and Ajmal AYOMUDDIN, Excavations and Explorations in Herat City, Berlin : Staatliche Museen zu Berlin – Preußischer Kulturbesitz, Ancient Herat Vol. 2, 2017, 774p., 800 fig. [ISBN 978-3-00-051937-6]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Iranica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mausolée d'Āqā Shāh Bāluzāde à Āhudasht. Architecture et décors des structures funéraires du Māzanderān au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Iranica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (2), pp.215-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01619467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Katsuhiko Abe, « Katsuhiko Abe. “Silk for the Court: Safavid Silk Textiles in Japanese Collections” »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracta Iranica - Revue bibliographique pour le domaine irano-aryen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Agnese Fusaro, « Agnese Fusaro. « From Ceramics to History. Pottery Contribution to the History of Ghazni » », Abstracta Iranica [En ligne], Volume 37-38-39 | 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Seif. Persian Painted Tile Work from the 18th and 19th Centuries. The Shiraz School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracta Iranica - Revue bibliographique pour le domaine irano-aryen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Comptes rendus des publications de 2014-2016, 37-38-39 (18), pp.111. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/abstractairanica.42749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Mieke Van Raemdonck, « Mieke Van Raemdonck (dir.). En harmonie. Art du monde islamique au Musée du Cinquantenaire, Bruxelles : LANNOO/Musées royaux d’art et d’histoire », Abstracta Iranica [En ligne], Volume 37-38-39 | 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Brac de la Perrière, Monique Buresi (dir.). Le coran de Gwalior. Polysémie d’un manuscrit à peintures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracta Iranica - Revue bibliographique pour le domaine irano-aryen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Comptes rendus des publications de 2014-2016, 37-38-39 (4), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/abstractairanica.46570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Ute Franke et Martina Müller-Wiener, « Ute Franke, Martina Müller-Wiener (éd.). Herat Through Time. The Collections of the Herat Museum and Archive »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracta Iranica - Revue bibliographique pour le domaine irano-aryen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Viola Allegranzi. « The Use of Persian in Monumental Epigraphy from Ghazni (Eleventh-Twelfth Centuries) » », Abstracta Iranica [En ligne], Volume 37-38-39 | 2018, document 3, mis en ligne le 10 mars 2018, consulté le 24 mars 2020. URL : http://journals.openedition.org/abstractairanica/42586</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Finbarr B. Flood, « Finbarr B. Flood. « Animal, Vegetal, and Mineral: Ambiguity and Efficacy in the Nishapur Wall Paintings » », Abstracta Iranica [En ligne], Volume 37-38-39 | 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] « Valentina Laviola. « Ziyārāt of Ghazni: Three Case Studies about Marble Re-Employments » », Abstracta Iranica [En ligne], Volume 37-38-39 | 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Elisabetta Longhi, « Elisabetta Longhi (dir.). The Nine Domes of the Universe. The Ancient Noh Gonbad Mosque. The Study and Conservation of an Early Islamic Monument in Balkh », Abstracta Iranica [En ligne], Volume 37-38-39 | 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Martina Massullo, « Martina Massullo. « Marble Tombs From Ghazni (Fifteenth-Eighteenth Centuries): Morphological and Epigraphic Remarks » », Abstracta Iranica [En ligne], Volume 37-38-39 | 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracta Iranica - Revue bibliographique pour le domaine irano-aryen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skills and Style in Heritage: The Woodworker Faḫr al-dīn and his Son ‘Alī in the Māzandarān (Iran, ca. 1440-1500)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasian studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Channels of Transmission: Family and Professional Lineages in the Early Modern Middle East, 15 (2), pp.283-303. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/24685623-12340039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01619462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Uzun Hasan Mosque in Tabriz: New Perspectives on a Tabrizi Ceramic Tile Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muqarnas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01352546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabriz: darakhsheh va abadâ‘ât-e kâshikâri dar pâ’itakht-e qarâ- qoyunlu-hâ va âq-qoyunlu-hâ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pajuhesh-e Honar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.131-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In search of ‘Kamāl’ : Five Monumental Inscriptions from Yazd (second half of the 15th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasian studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13, pp.69-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01352541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mausolée Zeyn al-‘Ābedin à Sāri : Contribution à l’étude des tours-tombeaux du Māzanderān au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Iranica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (1), pp.33-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mosquée bleue de Tabriz (1465) : Remarques sur la céramique architecturale Qarâ Qoyunlu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Iranica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (2), pp.241-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stucco Decoration of the Abbasid Mosque in Afrasiab (Samarkand): New Investigation into a Neglected Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Allegranzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edinburgh University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stucco in the Islamic World. Studies of Architectural Ornament from Spain to India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.86-109, 2025, 9781399543538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cat. 14 et Cat. 48 [les arts de l'Islam au musée des Tissus et des Arts décoratifs, Lyon : deux notices d'oeuvres en céramique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">160 ans de collections. Les trésors du musée des Tissus et des Arts décoratifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liénart; Paris, pp.46-47, 114-115, 2024, 978-2-35906-448-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décor architectural au temps des Timourides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Splendeurs d'Asie centrale. Sur les routes caravanières d'Ouzbékistan (catalogue d'exposition, musée du Louvre, Paris, 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations of the ceramic tile production in Tabriz. A contribution to the history of the architectural decoration in 15th-century North-Western Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An Introduction to the Art, Culture and History of Azerbayjan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les décorations en stuc à Samarkand aux premiers siècles de l'Islam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Allegranzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Splendeurs d'Asie centrale. Sur les routes caravanières d'Ouzbékistan (catalogue d'exposition, musée du Louvre, Paris, 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louvre Editions; El Viso, pp.180-182, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décor architectural au Temps des Timourides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les routes caravanières d'Asie centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-35031-755-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03887078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monuments islamiques des vallées de Bamiyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lorain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afghanistan, ombres et légendes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 226-227, 2022, 978-2-35906-391-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03886798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveau turco-mongol et essor turkmène dans le monde iranien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des mondes musulmans médiévaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-271-14122-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03886980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoir et artisans tabrizis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des mondes musulmans médiévaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-271-14122-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03887009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux complexes funéraires dynastiques des Timourides à Hérat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lorain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afghanistan, ombres et légendes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-35906-391-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03886890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les décorations en stuc à Samarcande aux premiers siècles de l'Islam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Allegranzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les routes caravanières d'Asie centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-35031-755-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03887064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family Legacy Versus Regional Style: Tracing Three Generations of Woodworkers in Māzandarān (Iran, 1460s-1500s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Families, Authority, and the Transmission of Knowledge in the Early Modern Middle East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols Publishers, pp.197-207, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zayn al-‘Ābedin Mar‘aši Mausoleum in Sāri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Iranica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017, Encyclopaedia Iranica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01619476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La madrasa, un « thème architectural » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulle Tuil Leonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Vallet; Sandra Aube; Thierry Kouamé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lumières de la sagesse. Écoles médiévales d'Orient et d'Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne; Institut du monde arabe, pp.129-135, 2013, 978-2-85944-751-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TABRIZ x. MONUMENTS x(1). The Blue Mosque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Iranica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décor architectural aux débuts de l'Islam en Asie centrale : L'exemple des stucs de la Mosquée carrée d'Afrasiab (Samarkand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Allegranzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Splendeurs des oasis d'Ouzbékistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frantz Grenet, Rocco Rante, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuccoes of the Noh Gonbad Mosque in Balkh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Allegranzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stucco in the Architecture of Iran and Neighbouring Lands: New Research - New Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lorenz Korn and al., University of Bamberg, May 2022, Bamberg University, Bamberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splendeurs des arts du bois en terres d'Islam&amp;quot; [conférence grand public]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Midi au musée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des Beaux-Arts de Dijon, Mar 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ensembles architecturaux du &amp;quot;Mosallâ&amp;quot; à Hérat. Nouvelles perspectives sur le décor timouride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lorain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et patrimoine de l'Afghanistan. Cent ans de recherches archéologiques, 1922-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandra Aube, Nicolas Engel, Philippe Marquis, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation du colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et patrimoine de l'Afghanistan. Cent ans de recherches archéologiques, 1922-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Viollet in the Mazanderan Province. New data on 15th-century architecture and woodwork in Mazanderan from an undisclosed resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans l'objectif d'Henry Viollet. Les monuments islamiques à travers un fonds d'archives inexploré (1904-1913)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandra Aube, Martina Massullo, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces d'ateliers de menuisiers. Les structures funéraires de la province du Mazanderan (Iran) au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J.-P. Van Staëvel, Université Paris 1 - Panthéon Sorbonne, Mar 2022, Paris CNSAD rue du Conservatoire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts de l'Islam au Musée des Beaux-Arts de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Brac de La Perrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des médiévistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIHAM, Apr 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Madrasa of Soltan-Hosayn Bayqara in Herat. Preliminary fieldwork results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lorain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ernst Herzfeld-Gesellschaft. 16th Colloquium: "The Arts and Archaeology of Funerary Cultures in Islam"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation de la XXIIe Journée Monde Iranien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Journée Monde Iranien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, On-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Woodworks Divulgue About Woodworkers. Some remarks on families of craftsmen through the lens of monumental sources (Iran, Mazandaran Province, 15th c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading Sources in Area Studies. Contribution of biographical data for the social and cultural history of Turko-Iranian societes (9th-18th c.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maria Szuppe, Camille Rhoné-Quer, Apr 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramic Tile Decorations in 15th-century Tabriz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th ICAANE (International Congress on the Archaeology of the Ancient Near East)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation du panel : &amp;quot;Patrimoine médiéval d'Iran et d'Afghanistan : Actualité des recherches de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lorain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du GIS-MOMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, On-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An undisclosed corpus: stucco decorations from the Abbassid Mosque in Afrasiab/Samarkand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Allegranzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du GIS-MOMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, On-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insight on Islamic Woodwork Studies: The Mazandarani Woodworkers' Network (Iran, 14th-early 16th C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETWOOD. Wood Networks in Egypt from Antiquity to Islamic Times.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, On-line, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation du panel : &amp;quot;A blooming caliphate: Abbasid stucco corpora reconsidered (8th-9th c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Allegranzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du GIS-MOMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, On-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Path of the 15th-Century Mazanderani Woodworkers (Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayerisches Orientkolloquium. Otto-Friedrich-Universität Bamberg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bamberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuccoes attributed to the early Abbasid and Samanid periods from the archaological site of Afrasiyab/Samarkand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Allegranzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Carved History: New Researches on Medieval Iranican Stucci (8th-14th c.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Viola Allegranzi, Jan 2021, Online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Islam au Palais Saint-Pierre : Inventaire scientifique des collections islamiques du musée des Beaux-Arts de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Brac de La Perrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Actualité de la recherche en arts et archéologie islamiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles recherches archéologiques en Afghanistan : Les céramiques architecturales des complexes timourides du « Mosallâ » de Hérat (XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de la SFECO (Société Française d’Étude de la Céramique Orientale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les complexes timourides du « Moṣallā » à Hérat : L’apport des archives graphiques (ca. 1860-1980)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lorain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine islamique à travers les archives scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maxime Durocher, Etienne Blondeau, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le complexe du « Mosallah » de Hérat (XVe s.) : Enjeux et spécificités d’une nouvelle recherche archéologique en Afghanistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lorain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Actualités de la recherche en arts et archéologie islamiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces d’un patrimoine méconnu : les mausolées érigés dans le Mâzanderân au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Sociétés, politiques et cultures du monde iranien"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oliver Bast, Matteo de Chiarra, Denis Hermann et Julien Thorez, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique architecturale en Iran au XVe siècle : le cas d’Ispahan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine culturelle d’Ispahan à Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces d’un patrimoine méconnu : Les mausolées du Mâzanderân (Iran, XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeudis Culturels du Campus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAES, CNRS – Délégation Paris-Villejuif, Oct 2018, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03059609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skills and Style in Heritage: Architecture, Woodwork and Craftsmanship in 15th-century Mâzanderâni Shrines (Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexander von Humboldt Kolleg for Islamicate Intellectual History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Bonn, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing a Family of Woodworkers : the Lineage of Ostād Aḥmad Najjār b. Ḥoseyn in Māzandarān (Iran, second half of 15th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics of Transmission. Families, Authory and Knowledge in the Early Middle East (15th-17th c.). Closing Symposium of the DYNTRAN Project.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du livre La céramique dans l’architecture en Iran au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Centre Vivant Denon, Musée du Louvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces d’un patrimoine méconnu : Les mausolées du Mâzanderân (Iran, XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeudis Culturels du Campus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAES, CNRS – Délégation Paris-Villejuif, Oct 2018, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement des chercheurs et la recherche empêchée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Szuppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Catusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fauve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04336302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Conference report] Through the lens of Henry Viollet: an undisclosed photographic and paper archive on Islamic monuments (1904-1913)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Massullo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Historiography of Persian Art: Past, Present and Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04178223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu] Viola ALLEGRANZI, Valentina LAVIOLA (éds.). Texts and Contexts. Ongoing Researches on the Eastern Iranian World (Ninth-Fifteenth c.). Rome, Istituto per l’Oriente C.A. Nallino (Pubblicazioni dell’Istituto per l’Oriente C.A. Nallino, nr. 120) 2020, 278 p., planches couleur, index ISBN : 9788897622536.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Llyod Ridgeon (ed.). Javanmardi. The Ethics and Practice of Persianate Perfection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing Woodworkers' Families in Fifteenth-Century Mazandaran (Iran)&amp;quot;, Association for Iranian Studies Newsletter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02174901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Golombek, Lisa, Mason, Robert B., Proctor, Patricia, Reilly, Eileen, Persian Pottery in the First Global Age. The Sixteenth and Seventeenth Centuries. Leyde/Boston: Brill, 2013 » (compte-rendu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.135-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02174922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“An Âmoli Architectural Style? Architect signature and architectural transmissions in 15th century tomb-towers of Mâzanderân (Iran)”, DYNTRAN Working Papers, n° 3, online edition, August 2015, available at: http://dyntran.hypotheses.org/709</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01352545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houari Touati (dir.), De la figuration humaine au portrait dans l’art islamique, Leiden/Boston, Brill, 2015&amp;quot; (compte-rendu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01352540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pfeiffer (ed.), Politics, Patronage and the Transmission of Knowledge in 13th-15th Century Tabriz (Leiden/Boston: Brill, 2014)&amp;quot; (compte-rendu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.199-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purs Décor ? Arts de l’Islam, regards du XIXe siècle dans les collections des Arts décoratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.42-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venise et l'Orient, 828-1797&amp;quot; (compte-rendu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.362-373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique architecturale en Iran sous les Turkmènes Qarâ Qoyunlu et Âq Qoyunlu (c. 1450-1500)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Université Paris-Sorbonne, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01253741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId119"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71052D6E"/>
+    <w:nsid w:val="BD6A707A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="084EF4A1"/>
+    <w:nsid w:val="004C32B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandra-aube" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5709-3813" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130254118" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/106752980" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000011463108X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cermi.cnrs.fr/seminaire-de-recherche/regards-sur-les-arts-du-monde-iranien-periode-islamique/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cermi.cnrs.fr/seminaire-de-recherche/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cermi.cnrs.fr/epipom/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dyntran.hypotheses.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04229205v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Aube" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Brac de La Perri&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hellal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433679v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147676v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253734v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vallet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kouam&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705127v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Szuppe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony T. Quickel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174899v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lorain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bendezu-Sarmiento" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/05786967.2019.1571769" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517838v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517173v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517212v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abstractairanica.42749" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619467v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517220v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517179v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abstractairanica.46570" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517174v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517845v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517223v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517840v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517217v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517211v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619462v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24685623-12340039" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352546v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253724v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352541v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253731v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253681v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865174v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Allegranzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865171v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513137v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886798v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887078v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513132v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513140v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886980v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887009v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886890v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887064v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517145v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619476v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521377v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulle Tuil Leonetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253727v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949425v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949400v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949363v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949417v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949457v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Engel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949377v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949408v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949387v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375924v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375912v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375910v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239540v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239528v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375901v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375889v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375905v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239517v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375894v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518639v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518645v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517157v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518642v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518830v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518845v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059609v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518654v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518651v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518842v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518836v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04178223v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Massullo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04336302v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Catusse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fauve" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513152v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517168v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174901v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174922v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352545v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352540v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253716v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253719v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253713v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01253741v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandra-aube" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5709-3813" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130254118" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/106752980" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000011463108X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cermi.cnrs.fr/seminaire-de-recherche/regards-sur-les-arts-du-monde-iranien-periode-islamique/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cermi.cnrs.fr/seminaire-de-recherche/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cermi.cnrs.fr/epipom/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dyntran.hypotheses.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04229205v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Aube" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Brac de La Perri&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hellal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433679v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147676v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253734v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vallet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kouam&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705127v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Szuppe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony T. Quickel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174899v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lorain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bendezu-Sarmiento" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/05786967.2019.1571769" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619467v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517173v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517838v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517212v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abstractairanica.42749" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517220v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517179v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abstractairanica.46570" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517174v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517845v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517223v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517840v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517217v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517211v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619462v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24685623-12340039" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352546v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253724v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352541v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253731v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253681v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865174v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Allegranzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865171v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513137v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513132v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513140v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887078v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886798v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886980v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887009v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886890v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887064v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517145v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619476v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521377v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulle Tuil Leonetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253727v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949425v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949400v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949363v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949417v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949457v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Engel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949408v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949377v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949387v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375924v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375912v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239540v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239528v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375910v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375901v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375889v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375905v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375894v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239517v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518645v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518639v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517157v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518642v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518830v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518845v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059609v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518654v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518651v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518842v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518836v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04336302v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Catusse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fauve" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04178223v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Massullo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513152v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517168v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174901v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174922v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352545v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352540v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253716v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253719v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253713v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01253741v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>