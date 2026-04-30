--- v1 (2026-04-04)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:122.29299363057px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandra Aube Lorain </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche au CNRS - Directrice de l'unité CNRS Etudes aréales (UAR2999)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sandra-aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5709-3813</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">130254118</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">106752980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">000000011463108X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire de l'art du monde iranien</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Décor architectural (céramique, stuc, bois)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Arts du XVe siècle (notamment Timourides, Qarâ Qoyunlus, Âq Qoyunlus)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Histoire des collections (arts de l'Islam)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités administratives et scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directrice de l'unité CNRS &amp;quot;Etudes aréales&amp;quot; (UAR 2999) (depuis le 1er septembre 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directrice adjointe du GIS Moyen-Orient et mondes musulmans (MOMM) (2022-2026)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de pilotage et du conseil scientifique de l'IISMM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil scientifique de la BULAC (2022-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du C2S du pôle TRIAC (depuis sept. 2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the Series Editors board &amp;quot;Arts and Archaeology of the Islamic World&amp;quot;, Brill</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la rubrique &amp;quot;Arts et archéologie. Période musulmane&amp;quot; d'</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracta Iranica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">depuis 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> • Chargée de recherche au CNRS, rattachée au Centre de recherche sur le monde iranien (CerMI), UMR 8041 (CNRS/Sorbonne Nouvelle/Inalco/EPHE), et associée à l'UMR 8167 Orient & Méditerranée/Islam médiéval</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> • Chargée de recherche sur contrat au CNRS, UMR 7528 Mondes iranien et indien dans le cadre du programme ANR-DFG DYNTRAN, &amp;quot;Dynamics of transmission: Families, authority and knowledge in the Early modern Middle East (15th-17th c.) (part. Philipps-Universität Marburg, et en coll. IFAO, Le Caire)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> • Post-doctorante sur contrat à l'université Paris Ouest Nanterre La Défense dans le cadre du projet ANR « Exogenèses. La production d’objets-frontières dans l’art en Europe depuis 1500 » (part. Bordeaux-Montaigne, Collège de France)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> • Post-doctorante/chargée de recherche, Chaire « Dialogue des cultures », université Paris 1-Panthéon-Sorbonne (coll. université al-Imâm Muhammad ibn Saoud à Riyad). Commissaire de l'exposition &amp;quot;Lumières de la Sagesse. Écoles médiévales d'Orient et d'Occident&amp;quot; avec Éric Vallet (IMA).</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010-2011 •</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Assistante expertise en arts de l'Islam, Cabinet Marie-Christine David, Paris.</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> • Thèse de doctorat soutenue à l’université Paris-Sorbonne, sous la direction de Marianne Barrucand et Jean-Pierre Van Staëvel : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La céramique architecturale en Iran sous les dynasties qarâ qoyunlu et âq qoyunlu.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> • Allocataire de recherche-monitrice, université Paris-Sorbonne</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Coorganisation du Webinaire &amp;quot;</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur les arts du monde iranien. Dialogues franco-iraniens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, organisé par l'IFRI et le CeRMI en 2022.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Coorganisation du séminaire de recherche pluridisciplinaire du CeRMI &amp;quot;</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés, politiques et cultures du monde iranien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (depuis 2019)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Coorganisation du séminaire &amp;quot;Actualités de la recherche en histoire de l'art et archéologie islamiques&amp;quot;, avec Éloïse Brac de la Perrière et la collaboration de Maxime Durocher (Sorbonne Universté, 2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charges de cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Chargée de cours en arts de l’Islam à l’Institut catholique de Paris (2009- )</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Chargée du cours organique &amp;quot;Les arts de l'Islam en Asie centrale&amp;quot; à l'École du Louvre (2020/1)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Chargée de cours en arts et archéologie de l’Islam à Paris-Sorbonne Abu Dhabi (2015, 2023)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Chargée de cours en arts et archéologie islamiques à Paris-Sorbonne (2014, 2019)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Chargée de cours, Classe Préparatoire Intégrée au Concours National du Patrimoine, École du Louvre (2013- 2015)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Islamic Art Tutor, Art History Undergraduate Program, University of Chicago/Paris Center (2013)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Chargée de cours en arts islamiques à l’université Paris Ouest Nanterre La Défense (2012-2013)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Chargée de cours en histoire des pays d’Islam à l’université Paris 1-Panthéon-Sorbonne (2012)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Chargée de cours en arts islamiques à l’université de Picardie-Jules Verne à Amiens (2007-2010)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Monitrice, université Paris-Sorbonne (2005-2008)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherches et projets en cours</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine architectural en pays d'Islam dans le fonds iconographique d'Henry Viollet (1880-1955)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation et collaboration du projet avec M. Massullo dans le cadre d'EpiPOM,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cermi.cnrs.fr/epipom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Coordinatrice du projet MONUMENTIS, &amp;quot;Les Monuments islamiques à la lumière des missions scientifiques française : du Caire à Samarkand, les archives Viollet et Godard (1904-1960)&amp;quot;, soumis à l'ANR (APPG 2022).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décors architecturaux en stuc d'époque abbasside (Afrasiab, Balkh)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude des stucs de la mosquée Noh Gonbad à Balkh (Afghanistan, dans le cadre des activités de la DAFA)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude des stucs de la Mosquée abbasside d'Afrasiab (Ouzbékistan), avec Viola Allegranzi (dans le cadre des activités de la MAFOUZ)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les structures funéraires et bois épigraphiés dans le Mâzanderân pré-moderne (Iran)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet de recherche individuel, commencé dans le cadre du programme ANR-DFG DYNTRAN:</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://dyntran.hypotheses.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts de l'Islam au musée des Beaux-Arts de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Brac de La Perrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Snoeck, 2023, 9789461617279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04229205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique dans l'architecture en Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 979-10-231-0525-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01433679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céramiques islamiques du Musée des Tissus de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumières de la sagesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kouamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de la Sorbonne; Institut du monde arabe, 2013, 978-2859447519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channels of Transmission: Family and Professional Lineages in the Early Modern Middle East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Szuppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony T. Quickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasian studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15 (2), 2017, Eurasian Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01705127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complex of Gawhar Shad in Herat: New Findings about its Architecture and Ceramic Tile Decorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lorain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iran : journal of the British Institute of Persian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (1), pp.62-83. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/05786967.2019.1571769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02174899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review, soumis] FRANKE, Ute ; URBAN, Thomas ; with contributions by Warwick BALL, Benjamin MUTIN, Cécile BUQUET-MARCON, Stephanie LANGER (†), Roland BESENVAL (†), Nader RASSULI and Ajmal AYOMUDDIN, Excavations and Explorations in Herat City, Berlin : Staatliche Museen zu Berlin – Preußischer Kulturbesitz, Ancient Herat Vol. 2, 2017, 774p., 800 fig. [ISBN 978-3-00-051937-6]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Iranica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mausolée d'Āqā Shāh Bāluzāde à Āhudasht. Architecture et décors des structures funéraires du Māzanderān au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Iranica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (2), pp.215-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01619467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Katsuhiko Abe, « Katsuhiko Abe. “Silk for the Court: Safavid Silk Textiles in Japanese Collections” »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracta Iranica - Revue bibliographique pour le domaine irano-aryen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Agnese Fusaro, « Agnese Fusaro. « From Ceramics to History. Pottery Contribution to the History of Ghazni » », Abstracta Iranica [En ligne], Volume 37-38-39 | 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Seif. Persian Painted Tile Work from the 18th and 19th Centuries. The Shiraz School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracta Iranica - Revue bibliographique pour le domaine irano-aryen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Comptes rendus des publications de 2014-2016, 37-38-39 (18), pp.111. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/abstractairanica.42749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Mieke Van Raemdonck, « Mieke Van Raemdonck (dir.). En harmonie. Art du monde islamique au Musée du Cinquantenaire, Bruxelles : LANNOO/Musées royaux d’art et d’histoire », Abstracta Iranica [En ligne], Volume 37-38-39 | 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Brac de la Perrière, Monique Buresi (dir.). Le coran de Gwalior. Polysémie d’un manuscrit à peintures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracta Iranica - Revue bibliographique pour le domaine irano-aryen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Comptes rendus des publications de 2014-2016, 37-38-39 (4), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/abstractairanica.46570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Ute Franke et Martina Müller-Wiener, « Ute Franke, Martina Müller-Wiener (éd.). Herat Through Time. The Collections of the Herat Museum and Archive »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracta Iranica - Revue bibliographique pour le domaine irano-aryen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Viola Allegranzi. « The Use of Persian in Monumental Epigraphy from Ghazni (Eleventh-Twelfth Centuries) » », Abstracta Iranica [En ligne], Volume 37-38-39 | 2018, document 3, mis en ligne le 10 mars 2018, consulté le 24 mars 2020. URL : http://journals.openedition.org/abstractairanica/42586</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Finbarr B. Flood, « Finbarr B. Flood. « Animal, Vegetal, and Mineral: Ambiguity and Efficacy in the Nishapur Wall Paintings » », Abstracta Iranica [En ligne], Volume 37-38-39 | 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] « Valentina Laviola. « Ziyārāt of Ghazni: Three Case Studies about Marble Re-Employments » », Abstracta Iranica [En ligne], Volume 37-38-39 | 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Elisabetta Longhi, « Elisabetta Longhi (dir.). The Nine Domes of the Universe. The Ancient Noh Gonbad Mosque. The Study and Conservation of an Early Islamic Monument in Balkh », Abstracta Iranica [En ligne], Volume 37-38-39 | 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Martina Massullo, « Martina Massullo. « Marble Tombs From Ghazni (Fifteenth-Eighteenth Centuries): Morphological and Epigraphic Remarks » », Abstracta Iranica [En ligne], Volume 37-38-39 | 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracta Iranica - Revue bibliographique pour le domaine irano-aryen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skills and Style in Heritage: The Woodworker Faḫr al-dīn and his Son ‘Alī in the Māzandarān (Iran, ca. 1440-1500)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasian studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Channels of Transmission: Family and Professional Lineages in the Early Modern Middle East, 15 (2), pp.283-303. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/24685623-12340039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01619462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Uzun Hasan Mosque in Tabriz: New Perspectives on a Tabrizi Ceramic Tile Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muqarnas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01352546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabriz: darakhsheh va abadâ‘ât-e kâshikâri dar pâ’itakht-e qarâ- qoyunlu-hâ va âq-qoyunlu-hâ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pajuhesh-e Honar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.131-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In search of ‘Kamāl’ : Five Monumental Inscriptions from Yazd (second half of the 15th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasian studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13, pp.69-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01352541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mausolée Zeyn al-‘Ābedin à Sāri : Contribution à l’étude des tours-tombeaux du Māzanderān au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Iranica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (1), pp.33-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mosquée bleue de Tabriz (1465) : Remarques sur la céramique architecturale Qarâ Qoyunlu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Iranica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (2), pp.241-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stucco Decoration of the Abbasid Mosque in Afrasiab (Samarkand): New Investigation into a Neglected Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Allegranzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edinburgh University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stucco in the Islamic World. Studies of Architectural Ornament from Spain to India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.86-109, 2025, 9781399543538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cat. 14 et Cat. 48 [les arts de l'Islam au musée des Tissus et des Arts décoratifs, Lyon : deux notices d'oeuvres en céramique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">160 ans de collections. Les trésors du musée des Tissus et des Arts décoratifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liénart; Paris, pp.46-47, 114-115, 2024, 978-2-35906-448-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décor architectural au temps des Timourides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Splendeurs d'Asie centrale. Sur les routes caravanières d'Ouzbékistan (catalogue d'exposition, musée du Louvre, Paris, 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations of the ceramic tile production in Tabriz. A contribution to the history of the architectural decoration in 15th-century North-Western Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An Introduction to the Art, Culture and History of Azerbayjan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les décorations en stuc à Samarkand aux premiers siècles de l'Islam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Allegranzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Splendeurs d'Asie centrale. Sur les routes caravanières d'Ouzbékistan (catalogue d'exposition, musée du Louvre, Paris, 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louvre Editions; El Viso, pp.180-182, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décor architectural au Temps des Timourides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les routes caravanières d'Asie centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-35031-755-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03887078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monuments islamiques des vallées de Bamiyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lorain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afghanistan, ombres et légendes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 226-227, 2022, 978-2-35906-391-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03886798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveau turco-mongol et essor turkmène dans le monde iranien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des mondes musulmans médiévaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-271-14122-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03886980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoir et artisans tabrizis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des mondes musulmans médiévaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-271-14122-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03887009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux complexes funéraires dynastiques des Timourides à Hérat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lorain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afghanistan, ombres et légendes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-35906-391-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03886890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les décorations en stuc à Samarcande aux premiers siècles de l'Islam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Allegranzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les routes caravanières d'Asie centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-35031-755-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03887064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family Legacy Versus Regional Style: Tracing Three Generations of Woodworkers in Māzandarān (Iran, 1460s-1500s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Families, Authority, and the Transmission of Knowledge in the Early Modern Middle East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols Publishers, pp.197-207, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zayn al-‘Ābedin Mar‘aši Mausoleum in Sāri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Iranica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017, Encyclopaedia Iranica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01619476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La madrasa, un « thème architectural » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulle Tuil Leonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Vallet; Sandra Aube; Thierry Kouamé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lumières de la sagesse. Écoles médiévales d'Orient et d'Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne; Institut du monde arabe, pp.129-135, 2013, 978-2-85944-751-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TABRIZ x. MONUMENTS x(1). The Blue Mosque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Iranica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décor architectural aux débuts de l'Islam en Asie centrale : L'exemple des stucs de la Mosquée carrée d'Afrasiab (Samarkand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Allegranzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Splendeurs des oasis d'Ouzbékistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frantz Grenet, Rocco Rante, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuccoes of the Noh Gonbad Mosque in Balkh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Allegranzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stucco in the Architecture of Iran and Neighbouring Lands: New Research - New Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lorenz Korn and al., University of Bamberg, May 2022, Bamberg University, Bamberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splendeurs des arts du bois en terres d'Islam&amp;quot; [conférence grand public]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Midi au musée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des Beaux-Arts de Dijon, Mar 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ensembles architecturaux du &amp;quot;Mosallâ&amp;quot; à Hérat. Nouvelles perspectives sur le décor timouride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lorain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et patrimoine de l'Afghanistan. Cent ans de recherches archéologiques, 1922-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandra Aube, Nicolas Engel, Philippe Marquis, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation du colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et patrimoine de l'Afghanistan. Cent ans de recherches archéologiques, 1922-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Viollet in the Mazanderan Province. New data on 15th-century architecture and woodwork in Mazanderan from an undisclosed resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans l'objectif d'Henry Viollet. Les monuments islamiques à travers un fonds d'archives inexploré (1904-1913)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandra Aube, Martina Massullo, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces d'ateliers de menuisiers. Les structures funéraires de la province du Mazanderan (Iran) au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J.-P. Van Staëvel, Université Paris 1 - Panthéon Sorbonne, Mar 2022, Paris CNSAD rue du Conservatoire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts de l'Islam au Musée des Beaux-Arts de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Brac de La Perrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des médiévistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIHAM, Apr 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Madrasa of Soltan-Hosayn Bayqara in Herat. Preliminary fieldwork results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lorain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ernst Herzfeld-Gesellschaft. 16th Colloquium: "The Arts and Archaeology of Funerary Cultures in Islam"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation de la XXIIe Journée Monde Iranien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Journée Monde Iranien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, On-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Woodworks Divulgue About Woodworkers. Some remarks on families of craftsmen through the lens of monumental sources (Iran, Mazandaran Province, 15th c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading Sources in Area Studies. Contribution of biographical data for the social and cultural history of Turko-Iranian societes (9th-18th c.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maria Szuppe, Camille Rhoné-Quer, Apr 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramic Tile Decorations in 15th-century Tabriz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th ICAANE (International Congress on the Archaeology of the Ancient Near East)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation du panel : &amp;quot;Patrimoine médiéval d'Iran et d'Afghanistan : Actualité des recherches de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lorain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du GIS-MOMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, On-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An undisclosed corpus: stucco decorations from the Abbassid Mosque in Afrasiab/Samarkand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Allegranzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du GIS-MOMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, On-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insight on Islamic Woodwork Studies: The Mazandarani Woodworkers' Network (Iran, 14th-early 16th C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETWOOD. Wood Networks in Egypt from Antiquity to Islamic Times.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, On-line, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation du panel : &amp;quot;A blooming caliphate: Abbasid stucco corpora reconsidered (8th-9th c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Allegranzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du GIS-MOMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, On-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Path of the 15th-Century Mazanderani Woodworkers (Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayerisches Orientkolloquium. Otto-Friedrich-Universität Bamberg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bamberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuccoes attributed to the early Abbasid and Samanid periods from the archaological site of Afrasiyab/Samarkand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Allegranzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Carved History: New Researches on Medieval Iranican Stucci (8th-14th c.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Viola Allegranzi, Jan 2021, Online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Islam au Palais Saint-Pierre : Inventaire scientifique des collections islamiques du musée des Beaux-Arts de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Brac de La Perrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Actualité de la recherche en arts et archéologie islamiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles recherches archéologiques en Afghanistan : Les céramiques architecturales des complexes timourides du « Mosallâ » de Hérat (XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de la SFECO (Société Française d’Étude de la Céramique Orientale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les complexes timourides du « Moṣallā » à Hérat : L’apport des archives graphiques (ca. 1860-1980)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lorain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine islamique à travers les archives scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maxime Durocher, Etienne Blondeau, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le complexe du « Mosallah » de Hérat (XVe s.) : Enjeux et spécificités d’une nouvelle recherche archéologique en Afghanistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lorain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Actualités de la recherche en arts et archéologie islamiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces d’un patrimoine méconnu : les mausolées érigés dans le Mâzanderân au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Sociétés, politiques et cultures du monde iranien"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oliver Bast, Matteo de Chiarra, Denis Hermann et Julien Thorez, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique architecturale en Iran au XVe siècle : le cas d’Ispahan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine culturelle d’Ispahan à Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces d’un patrimoine méconnu : Les mausolées du Mâzanderân (Iran, XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeudis Culturels du Campus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAES, CNRS – Délégation Paris-Villejuif, Oct 2018, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03059609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skills and Style in Heritage: Architecture, Woodwork and Craftsmanship in 15th-century Mâzanderâni Shrines (Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexander von Humboldt Kolleg for Islamicate Intellectual History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Bonn, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing a Family of Woodworkers : the Lineage of Ostād Aḥmad Najjār b. Ḥoseyn in Māzandarān (Iran, second half of 15th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics of Transmission. Families, Authory and Knowledge in the Early Middle East (15th-17th c.). Closing Symposium of the DYNTRAN Project.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du livre La céramique dans l’architecture en Iran au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Centre Vivant Denon, Musée du Louvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces d’un patrimoine méconnu : Les mausolées du Mâzanderân (Iran, XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeudis Culturels du Campus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAES, CNRS – Délégation Paris-Villejuif, Oct 2018, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement des chercheurs et la recherche empêchée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Szuppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Catusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fauve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04336302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Conference report] Through the lens of Henry Viollet: an undisclosed photographic and paper archive on Islamic monuments (1904-1913)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Massullo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Historiography of Persian Art: Past, Present and Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04178223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu] Viola ALLEGRANZI, Valentina LAVIOLA (éds.). Texts and Contexts. Ongoing Researches on the Eastern Iranian World (Ninth-Fifteenth c.). Rome, Istituto per l’Oriente C.A. Nallino (Pubblicazioni dell’Istituto per l’Oriente C.A. Nallino, nr. 120) 2020, 278 p., planches couleur, index ISBN : 9788897622536.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Llyod Ridgeon (ed.). Javanmardi. The Ethics and Practice of Persianate Perfection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing Woodworkers' Families in Fifteenth-Century Mazandaran (Iran)&amp;quot;, Association for Iranian Studies Newsletter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02174901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Golombek, Lisa, Mason, Robert B., Proctor, Patricia, Reilly, Eileen, Persian Pottery in the First Global Age. The Sixteenth and Seventeenth Centuries. Leyde/Boston: Brill, 2013 » (compte-rendu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.135-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02174922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“An Âmoli Architectural Style? Architect signature and architectural transmissions in 15th century tomb-towers of Mâzanderân (Iran)”, DYNTRAN Working Papers, n° 3, online edition, August 2015, available at: http://dyntran.hypotheses.org/709</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01352545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houari Touati (dir.), De la figuration humaine au portrait dans l’art islamique, Leiden/Boston, Brill, 2015&amp;quot; (compte-rendu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01352540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pfeiffer (ed.), Politics, Patronage and the Transmission of Knowledge in 13th-15th Century Tabriz (Leiden/Boston: Brill, 2014)&amp;quot; (compte-rendu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.199-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purs Décor ? Arts de l’Islam, regards du XIXe siècle dans les collections des Arts décoratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.42-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venise et l'Orient, 828-1797&amp;quot; (compte-rendu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.362-373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique architecturale en Iran sous les Turkmènes Qarâ Qoyunlu et Âq Qoyunlu (c. 1450-1500)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Université Paris-Sorbonne, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01253741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId119"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:122.29299363057px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandra Aube Lorain </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche au CNRS - Directrice de l'unité CNRS Etudes aréales (UAR2999)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sandra-aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5709-3813</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">130254118</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">106752980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">000000011463108X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire de l'art du monde iranien</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Décor architectural (céramique, stuc, bois)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Arts du XVe siècle (notamment Timourides, Qarâ Qoyunlus, Âq Qoyunlus)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Histoire des collections (arts de l'Islam)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités administratives et scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directrice de l'unité CNRS &amp;quot;Etudes aréales&amp;quot; (UAR 2999) (depuis le 1er septembre 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directrice adjointe du GIS Moyen-Orient et mondes musulmans (MOMM) (2022-2026)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de pilotage et du conseil scientifique de l'IISMM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil scientifique de la BULAC (2022-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du C2S du pôle TRIAC (depuis sept. 2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the Series Editors board &amp;quot;Arts and Archaeology of the Islamic World&amp;quot;, Brill</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la rubrique &amp;quot;Arts et archéologie. Période musulmane&amp;quot; d'</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracta Iranica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">depuis 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> • Chargée de recherche au CNRS, rattachée au Centre de recherche sur le monde iranien (CerMI), UMR 8041 (CNRS/Sorbonne Nouvelle/Inalco/EPHE), et associée à l'UMR 8167 Orient & Méditerranée/Islam médiéval</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> • Chargée de recherche sur contrat au CNRS, UMR 7528 Mondes iranien et indien dans le cadre du programme ANR-DFG DYNTRAN, &amp;quot;Dynamics of transmission: Families, authority and knowledge in the Early modern Middle East (15th-17th c.) (part. Philipps-Universität Marburg, et en coll. IFAO, Le Caire)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> • Post-doctorante sur contrat à l'université Paris Ouest Nanterre La Défense dans le cadre du projet ANR « Exogenèses. La production d’objets-frontières dans l’art en Europe depuis 1500 » (part. Bordeaux-Montaigne, Collège de France)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> • Post-doctorante/chargée de recherche, Chaire « Dialogue des cultures », université Paris 1-Panthéon-Sorbonne (coll. université al-Imâm Muhammad ibn Saoud à Riyad). Commissaire de l'exposition &amp;quot;Lumières de la Sagesse. Écoles médiévales d'Orient et d'Occident&amp;quot; avec Éric Vallet (IMA).</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010-2011 •</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Assistante expertise en arts de l'Islam, Cabinet Marie-Christine David, Paris.</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> • Thèse de doctorat soutenue à l’université Paris-Sorbonne, sous la direction de Marianne Barrucand et Jean-Pierre Van Staëvel : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La céramique architecturale en Iran sous les dynasties qarâ qoyunlu et âq qoyunlu.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> • Allocataire de recherche-monitrice, université Paris-Sorbonne</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Coorganisation du Webinaire &amp;quot;</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur les arts du monde iranien. Dialogues franco-iraniens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, organisé par l'IFRI et le CeRMI en 2022.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Coorganisation du séminaire de recherche pluridisciplinaire du CeRMI &amp;quot;</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés, politiques et cultures du monde iranien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (depuis 2019)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Coorganisation du séminaire &amp;quot;Actualités de la recherche en histoire de l'art et archéologie islamiques&amp;quot;, avec Éloïse Brac de la Perrière et la collaboration de Maxime Durocher (Sorbonne Universté, 2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charges de cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Chargée de cours en arts de l’Islam à l’Institut catholique de Paris (2009- )</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Chargée du cours organique &amp;quot;Les arts de l'Islam en Asie centrale&amp;quot; à l'École du Louvre (2020/1)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Chargée de cours en arts et archéologie de l’Islam à Paris-Sorbonne Abu Dhabi (2015, 2023)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Chargée de cours en arts et archéologie islamiques à Paris-Sorbonne (2014, 2019)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Chargée de cours, Classe Préparatoire Intégrée au Concours National du Patrimoine, École du Louvre (2013- 2015)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Islamic Art Tutor, Art History Undergraduate Program, University of Chicago/Paris Center (2013)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Chargée de cours en arts islamiques à l’université Paris Ouest Nanterre La Défense (2012-2013)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Chargée de cours en histoire des pays d’Islam à l’université Paris 1-Panthéon-Sorbonne (2012)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Chargée de cours en arts islamiques à l’université de Picardie-Jules Verne à Amiens (2007-2010)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Monitrice, université Paris-Sorbonne (2005-2008)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherches et projets en cours</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine architectural en pays d'Islam dans le fonds iconographique d'Henry Viollet (1880-1955)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation et collaboration du projet avec M. Massullo dans le cadre d'EpiPOM,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cermi.cnrs.fr/epipom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Coordinatrice du projet MONUMENTIS, &amp;quot;Les Monuments islamiques à la lumière des missions scientifiques française : du Caire à Samarkand, les archives Viollet et Godard (1904-1960)&amp;quot;, soumis à l'ANR (APPG 2022).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décors architecturaux en stuc d'époque abbasside (Afrasiab, Balkh)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude des stucs de la mosquée Noh Gonbad à Balkh (Afghanistan, dans le cadre des activités de la DAFA)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude des stucs de la Mosquée abbasside d'Afrasiab (Ouzbékistan), avec Viola Allegranzi (dans le cadre des activités de la MAFOUZ)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les structures funéraires et bois épigraphiés dans le Mâzanderân pré-moderne (Iran)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet de recherche individuel, commencé dans le cadre du programme ANR-DFG DYNTRAN:</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://dyntran.hypotheses.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts de l'Islam au musée des Beaux-Arts de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Brac de La Perrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Snoeck, 2023, 9789461617279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04229205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique dans l'architecture en Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 979-10-231-0525-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01433679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céramiques islamiques du Musée des Tissus de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumières de la sagesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kouamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de la Sorbonne; Institut du monde arabe, 2013, 978-2859447519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channels of Transmission: Family and Professional Lineages in the Early Modern Middle East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Szuppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony T. Quickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasian studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15 (2), 2017, Eurasian Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01705127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complex of Gawhar Shad in Herat: New Findings about its Architecture and Ceramic Tile Decorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lorain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iran : journal of the British Institute of Persian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (1), pp.62-83. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/05786967.2019.1571769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02174899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review, soumis] FRANKE, Ute ; URBAN, Thomas ; with contributions by Warwick BALL, Benjamin MUTIN, Cécile BUQUET-MARCON, Stephanie LANGER (†), Roland BESENVAL (†), Nader RASSULI and Ajmal AYOMUDDIN, Excavations and Explorations in Herat City, Berlin : Staatliche Museen zu Berlin – Preußischer Kulturbesitz, Ancient Herat Vol. 2, 2017, 774p., 800 fig. [ISBN 978-3-00-051937-6]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Iranica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Martina Massullo, « Martina Massullo. « Marble Tombs From Ghazni (Fifteenth-Eighteenth Centuries): Morphological and Epigraphic Remarks » », Abstracta Iranica [En ligne], Volume 37-38-39 | 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracta Iranica - Revue bibliographique pour le domaine irano-aryen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Agnese Fusaro, « Agnese Fusaro. « From Ceramics to History. Pottery Contribution to the History of Ghazni » », Abstracta Iranica [En ligne], Volume 37-38-39 | 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Katsuhiko Abe, « Katsuhiko Abe. “Silk for the Court: Safavid Silk Textiles in Japanese Collections” »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracta Iranica - Revue bibliographique pour le domaine irano-aryen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Seif. Persian Painted Tile Work from the 18th and 19th Centuries. The Shiraz School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracta Iranica - Revue bibliographique pour le domaine irano-aryen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Comptes rendus des publications de 2014-2016, 37-38-39 (18), pp.111. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/abstractairanica.42749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mausolée d'Āqā Shāh Bāluzāde à Āhudasht. Architecture et décors des structures funéraires du Māzanderān au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Iranica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (2), pp.215-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01619467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Mieke Van Raemdonck, « Mieke Van Raemdonck (dir.). En harmonie. Art du monde islamique au Musée du Cinquantenaire, Bruxelles : LANNOO/Musées royaux d’art et d’histoire », Abstracta Iranica [En ligne], Volume 37-38-39 | 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Brac de la Perrière, Monique Buresi (dir.). Le coran de Gwalior. Polysémie d’un manuscrit à peintures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracta Iranica - Revue bibliographique pour le domaine irano-aryen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Comptes rendus des publications de 2014-2016, 37-38-39 (4), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/abstractairanica.46570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Ute Franke et Martina Müller-Wiener, « Ute Franke, Martina Müller-Wiener (éd.). Herat Through Time. The Collections of the Herat Museum and Archive »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracta Iranica - Revue bibliographique pour le domaine irano-aryen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Viola Allegranzi. « The Use of Persian in Monumental Epigraphy from Ghazni (Eleventh-Twelfth Centuries) » », Abstracta Iranica [En ligne], Volume 37-38-39 | 2018, document 3, mis en ligne le 10 mars 2018, consulté le 24 mars 2020. URL : http://journals.openedition.org/abstractairanica/42586</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Elisabetta Longhi, « Elisabetta Longhi (dir.). The Nine Domes of the Universe. The Ancient Noh Gonbad Mosque. The Study and Conservation of an Early Islamic Monument in Balkh », Abstracta Iranica [En ligne], Volume 37-38-39 | 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Finbarr B. Flood, « Finbarr B. Flood. « Animal, Vegetal, and Mineral: Ambiguity and Efficacy in the Nishapur Wall Paintings » », Abstracta Iranica [En ligne], Volume 37-38-39 | 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] « Valentina Laviola. « Ziyārāt of Ghazni: Three Case Studies about Marble Re-Employments » », Abstracta Iranica [En ligne], Volume 37-38-39 | 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skills and Style in Heritage: The Woodworker Faḫr al-dīn and his Son ‘Alī in the Māzandarān (Iran, ca. 1440-1500)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasian studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Channels of Transmission: Family and Professional Lineages in the Early Modern Middle East, 15 (2), pp.283-303. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/24685623-12340039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01619462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Uzun Hasan Mosque in Tabriz: New Perspectives on a Tabrizi Ceramic Tile Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muqarnas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01352546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mausolée Zeyn al-‘Ābedin à Sāri : Contribution à l’étude des tours-tombeaux du Māzanderān au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Iranica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (1), pp.33-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabriz: darakhsheh va abadâ‘ât-e kâshikâri dar pâ’itakht-e qarâ- qoyunlu-hâ va âq-qoyunlu-hâ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pajuhesh-e Honar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.131-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In search of ‘Kamāl’ : Five Monumental Inscriptions from Yazd (second half of the 15th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasian studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13, pp.69-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01352541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mosquée bleue de Tabriz (1465) : Remarques sur la céramique architecturale Qarâ Qoyunlu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Iranica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (2), pp.241-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stucco Decoration of the Abbasid Mosque in Afrasiab (Samarkand): New Investigation into a Neglected Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Allegranzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edinburgh University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stucco in the Islamic World. Studies of Architectural Ornament from Spain to India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.86-109, 2025, 9781399543538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cat. 14 et Cat. 48 [les arts de l'Islam au musée des Tissus et des Arts décoratifs, Lyon : deux notices d'oeuvres en céramique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">160 ans de collections. Les trésors du musée des Tissus et des Arts décoratifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liénart; Paris, pp.46-47, 114-115, 2024, 978-2-35906-448-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décor architectural au temps des Timourides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Splendeurs d'Asie centrale. Sur les routes caravanières d'Ouzbékistan (catalogue d'exposition, musée du Louvre, Paris, 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monuments islamiques des vallées de Bamiyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lorain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afghanistan, ombres et légendes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 226-227, 2022, 978-2-35906-391-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03886798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décor architectural au Temps des Timourides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les routes caravanières d'Asie centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-35031-755-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03887078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations of the ceramic tile production in Tabriz. A contribution to the history of the architectural decoration in 15th-century North-Western Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An Introduction to the Art, Culture and History of Azerbayjan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les décorations en stuc à Samarkand aux premiers siècles de l'Islam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Allegranzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Splendeurs d'Asie centrale. Sur les routes caravanières d'Ouzbékistan (catalogue d'exposition, musée du Louvre, Paris, 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louvre Editions; El Viso, pp.180-182, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveau turco-mongol et essor turkmène dans le monde iranien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des mondes musulmans médiévaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-271-14122-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03886980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoir et artisans tabrizis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des mondes musulmans médiévaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-271-14122-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03887009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux complexes funéraires dynastiques des Timourides à Hérat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lorain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afghanistan, ombres et légendes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-35906-391-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03886890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les décorations en stuc à Samarcande aux premiers siècles de l'Islam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Allegranzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les routes caravanières d'Asie centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-35031-755-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03887064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family Legacy Versus Regional Style: Tracing Three Generations of Woodworkers in Māzandarān (Iran, 1460s-1500s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Families, Authority, and the Transmission of Knowledge in the Early Modern Middle East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols Publishers, pp.197-207, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zayn al-‘Ābedin Mar‘aši Mausoleum in Sāri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Iranica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017, Encyclopaedia Iranica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01619476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La madrasa, un « thème architectural » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulle Tuil Leonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Vallet; Sandra Aube; Thierry Kouamé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lumières de la sagesse. Écoles médiévales d'Orient et d'Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne; Institut du monde arabe, pp.129-135, 2013, 978-2-85944-751-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TABRIZ x. MONUMENTS x(1). The Blue Mosque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Iranica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décor architectural aux débuts de l'Islam en Asie centrale : L'exemple des stucs de la Mosquée carrée d'Afrasiab (Samarkand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Allegranzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Splendeurs des oasis d'Ouzbékistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frantz Grenet, Rocco Rante, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces d'ateliers de menuisiers. Les structures funéraires de la province du Mazanderan (Iran) au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J.-P. Van Staëvel, Université Paris 1 - Panthéon Sorbonne, Mar 2022, Paris CNSAD rue du Conservatoire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Viollet in the Mazanderan Province. New data on 15th-century architecture and woodwork in Mazanderan from an undisclosed resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans l'objectif d'Henry Viollet. Les monuments islamiques à travers un fonds d'archives inexploré (1904-1913)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandra Aube, Martina Massullo, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts de l'Islam au Musée des Beaux-Arts de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Brac de La Perrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des médiévistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIHAM, Apr 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuccoes of the Noh Gonbad Mosque in Balkh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Allegranzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stucco in the Architecture of Iran and Neighbouring Lands: New Research - New Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lorenz Korn and al., University of Bamberg, May 2022, Bamberg University, Bamberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splendeurs des arts du bois en terres d'Islam&amp;quot; [conférence grand public]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Midi au musée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des Beaux-Arts de Dijon, Mar 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation du colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et patrimoine de l'Afghanistan. Cent ans de recherches archéologiques, 1922-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ensembles architecturaux du &amp;quot;Mosallâ&amp;quot; à Hérat. Nouvelles perspectives sur le décor timouride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lorain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et patrimoine de l'Afghanistan. Cent ans de recherches archéologiques, 1922-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandra Aube, Nicolas Engel, Philippe Marquis, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuccoes attributed to the early Abbasid and Samanid periods from the archaological site of Afrasiyab/Samarkand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Allegranzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Carved History: New Researches on Medieval Iranican Stucci (8th-14th c.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Viola Allegranzi, Jan 2021, Online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Path of the 15th-Century Mazanderani Woodworkers (Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayerisches Orientkolloquium. Otto-Friedrich-Universität Bamberg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bamberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Madrasa of Soltan-Hosayn Bayqara in Herat. Preliminary fieldwork results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lorain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ernst Herzfeld-Gesellschaft. 16th Colloquium: "The Arts and Archaeology of Funerary Cultures in Islam"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation de la XXIIe Journée Monde Iranien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Journée Monde Iranien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, On-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation du panel : &amp;quot;Patrimoine médiéval d'Iran et d'Afghanistan : Actualité des recherches de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lorain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du GIS-MOMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, On-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Woodworks Divulgue About Woodworkers. Some remarks on families of craftsmen through the lens of monumental sources (Iran, Mazandaran Province, 15th c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading Sources in Area Studies. Contribution of biographical data for the social and cultural history of Turko-Iranian societes (9th-18th c.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maria Szuppe, Camille Rhoné-Quer, Apr 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramic Tile Decorations in 15th-century Tabriz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th ICAANE (International Congress on the Archaeology of the Ancient Near East)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An undisclosed corpus: stucco decorations from the Abbassid Mosque in Afrasiab/Samarkand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Allegranzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du GIS-MOMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, On-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation du panel : &amp;quot;A blooming caliphate: Abbasid stucco corpora reconsidered (8th-9th c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Allegranzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du GIS-MOMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, On-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insight on Islamic Woodwork Studies: The Mazandarani Woodworkers' Network (Iran, 14th-early 16th C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETWOOD. Wood Networks in Egypt from Antiquity to Islamic Times.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, On-line, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles recherches archéologiques en Afghanistan : Les céramiques architecturales des complexes timourides du « Mosallâ » de Hérat (XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de la SFECO (Société Française d’Étude de la Céramique Orientale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Islam au Palais Saint-Pierre : Inventaire scientifique des collections islamiques du musée des Beaux-Arts de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Brac de La Perrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Actualité de la recherche en arts et archéologie islamiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le complexe du « Mosallah » de Hérat (XVe s.) : Enjeux et spécificités d’une nouvelle recherche archéologique en Afghanistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lorain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Actualités de la recherche en arts et archéologie islamiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les complexes timourides du « Moṣallā » à Hérat : L’apport des archives graphiques (ca. 1860-1980)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lorain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine islamique à travers les archives scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maxime Durocher, Etienne Blondeau, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces d’un patrimoine méconnu : Les mausolées du Mâzanderân (Iran, XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeudis Culturels du Campus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAES, CNRS – Délégation Paris-Villejuif, Oct 2018, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces d’un patrimoine méconnu : les mausolées érigés dans le Mâzanderân au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Sociétés, politiques et cultures du monde iranien"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oliver Bast, Matteo de Chiarra, Denis Hermann et Julien Thorez, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique architecturale en Iran au XVe siècle : le cas d’Ispahan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine culturelle d’Ispahan à Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces d’un patrimoine méconnu : Les mausolées du Mâzanderân (Iran, XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeudis Culturels du Campus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAES, CNRS – Délégation Paris-Villejuif, Oct 2018, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03059609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skills and Style in Heritage: Architecture, Woodwork and Craftsmanship in 15th-century Mâzanderâni Shrines (Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexander von Humboldt Kolleg for Islamicate Intellectual History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Bonn, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing a Family of Woodworkers : the Lineage of Ostād Aḥmad Najjār b. Ḥoseyn in Māzandarān (Iran, second half of 15th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics of Transmission. Families, Authory and Knowledge in the Early Middle East (15th-17th c.). Closing Symposium of the DYNTRAN Project.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du livre La céramique dans l’architecture en Iran au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Centre Vivant Denon, Musée du Louvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Conference report] Through the lens of Henry Viollet: an undisclosed photographic and paper archive on Islamic monuments (1904-1913)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Massullo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Historiography of Persian Art: Past, Present and Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04178223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement des chercheurs et la recherche empêchée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Szuppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Catusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fauve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04336302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu] Viola ALLEGRANZI, Valentina LAVIOLA (éds.). Texts and Contexts. Ongoing Researches on the Eastern Iranian World (Ninth-Fifteenth c.). Rome, Istituto per l’Oriente C.A. Nallino (Pubblicazioni dell’Istituto per l’Oriente C.A. Nallino, nr. 120) 2020, 278 p., planches couleur, index ISBN : 9788897622536.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing Woodworkers' Families in Fifteenth-Century Mazandaran (Iran)&amp;quot;, Association for Iranian Studies Newsletter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02174901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Llyod Ridgeon (ed.). Javanmardi. The Ethics and Practice of Persianate Perfection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Golombek, Lisa, Mason, Robert B., Proctor, Patricia, Reilly, Eileen, Persian Pottery in the First Global Age. The Sixteenth and Seventeenth Centuries. Leyde/Boston: Brill, 2013 » (compte-rendu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.135-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02174922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houari Touati (dir.), De la figuration humaine au portrait dans l’art islamique, Leiden/Boston, Brill, 2015&amp;quot; (compte-rendu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01352540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“An Âmoli Architectural Style? Architect signature and architectural transmissions in 15th century tomb-towers of Mâzanderân (Iran)”, DYNTRAN Working Papers, n° 3, online edition, August 2015, available at: http://dyntran.hypotheses.org/709</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01352545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pfeiffer (ed.), Politics, Patronage and the Transmission of Knowledge in 13th-15th Century Tabriz (Leiden/Boston: Brill, 2014)&amp;quot; (compte-rendu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.199-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purs Décor ? Arts de l’Islam, regards du XIXe siècle dans les collections des Arts décoratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.42-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venise et l'Orient, 828-1797&amp;quot; (compte-rendu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.362-373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique architecturale en Iran sous les Turkmènes Qarâ Qoyunlu et Âq Qoyunlu (c. 1450-1500)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Université Paris-Sorbonne, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01253741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId119"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BD6A707A"/>
+    <w:nsid w:val="BB9061F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="004C32B3"/>
+    <w:nsid w:val="067D0A4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandra-aube" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5709-3813" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130254118" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/106752980" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000011463108X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cermi.cnrs.fr/seminaire-de-recherche/regards-sur-les-arts-du-monde-iranien-periode-islamique/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cermi.cnrs.fr/seminaire-de-recherche/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cermi.cnrs.fr/epipom/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dyntran.hypotheses.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04229205v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Aube" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Brac de La Perri&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hellal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433679v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147676v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253734v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vallet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kouam&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705127v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Szuppe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony T. Quickel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174899v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lorain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bendezu-Sarmiento" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/05786967.2019.1571769" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619467v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517173v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517838v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517212v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abstractairanica.42749" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517220v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517179v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abstractairanica.46570" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517174v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517845v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517223v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517840v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517217v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517211v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619462v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24685623-12340039" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352546v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253724v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352541v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253731v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253681v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865174v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Allegranzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865171v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513137v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513132v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513140v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887078v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886798v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886980v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887009v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886890v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887064v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517145v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619476v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521377v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulle Tuil Leonetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253727v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949425v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949400v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949363v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949417v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949457v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Engel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949408v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949377v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949387v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375924v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375912v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239540v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239528v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375910v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375901v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375889v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375905v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375894v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239517v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518645v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518639v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517157v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518642v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518830v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518845v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059609v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518654v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518651v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518842v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518836v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04336302v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Catusse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fauve" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04178223v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Massullo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513152v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517168v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174901v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174922v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352545v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352540v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253716v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253719v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253713v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01253741v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandra-aube" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5709-3813" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130254118" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/106752980" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000011463108X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cermi.cnrs.fr/seminaire-de-recherche/regards-sur-les-arts-du-monde-iranien-periode-islamique/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cermi.cnrs.fr/seminaire-de-recherche/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cermi.cnrs.fr/epipom/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dyntran.hypotheses.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04229205v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Aube" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Brac de La Perri&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hellal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433679v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147676v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253734v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vallet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kouam&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705127v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Szuppe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony T. Quickel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174899v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lorain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bendezu-Sarmiento" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/05786967.2019.1571769" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517211v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517838v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517173v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517212v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abstractairanica.42749" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619467v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517220v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517179v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abstractairanica.46570" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517174v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517845v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517217v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517223v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517840v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619462v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24685623-12340039" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352546v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253731v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253724v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352541v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253681v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865174v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Allegranzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865171v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513137v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886798v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887078v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513132v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513140v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886980v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887009v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886890v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887064v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517145v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619476v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521377v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulle Tuil Leonetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253727v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949425v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949377v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949408v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949387v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949400v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949363v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949457v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Engel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949417v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239517v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375894v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375924v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375912v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375910v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239540v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239528v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375901v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375905v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375889v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518639v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518645v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518642v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517157v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518836v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518830v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518845v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059609v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518654v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518651v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518842v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04178223v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Massullo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04336302v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Catusse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fauve" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513152v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174901v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517168v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174922v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352540v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352545v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253716v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253719v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253713v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01253741v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>