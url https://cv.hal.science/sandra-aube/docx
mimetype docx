--- v2 (2026-04-30)
+++ v3 (2026-05-28)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:122.29299363057px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandra Aube Lorain </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche au CNRS - Directrice de l'unité CNRS Etudes aréales (UAR2999)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sandra-aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5709-3813</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">130254118</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">106752980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">000000011463108X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire de l'art du monde iranien</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Décor architectural (céramique, stuc, bois)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Arts du XVe siècle (notamment Timourides, Qarâ Qoyunlus, Âq Qoyunlus)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Histoire des collections (arts de l'Islam)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités administratives et scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directrice de l'unité CNRS &amp;quot;Etudes aréales&amp;quot; (UAR 2999) (depuis le 1er septembre 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directrice adjointe du GIS Moyen-Orient et mondes musulmans (MOMM) (2022-2026)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de pilotage et du conseil scientifique de l'IISMM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil scientifique de la BULAC (2022-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du C2S du pôle TRIAC (depuis sept. 2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the Series Editors board &amp;quot;Arts and Archaeology of the Islamic World&amp;quot;, Brill</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la rubrique &amp;quot;Arts et archéologie. Période musulmane&amp;quot; d'</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracta Iranica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">depuis 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> • Chargée de recherche au CNRS, rattachée au Centre de recherche sur le monde iranien (CerMI), UMR 8041 (CNRS/Sorbonne Nouvelle/Inalco/EPHE), et associée à l'UMR 8167 Orient & Méditerranée/Islam médiéval</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> • Chargée de recherche sur contrat au CNRS, UMR 7528 Mondes iranien et indien dans le cadre du programme ANR-DFG DYNTRAN, &amp;quot;Dynamics of transmission: Families, authority and knowledge in the Early modern Middle East (15th-17th c.) (part. Philipps-Universität Marburg, et en coll. IFAO, Le Caire)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> • Post-doctorante sur contrat à l'université Paris Ouest Nanterre La Défense dans le cadre du projet ANR « Exogenèses. La production d’objets-frontières dans l’art en Europe depuis 1500 » (part. Bordeaux-Montaigne, Collège de France)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> • Post-doctorante/chargée de recherche, Chaire « Dialogue des cultures », université Paris 1-Panthéon-Sorbonne (coll. université al-Imâm Muhammad ibn Saoud à Riyad). Commissaire de l'exposition &amp;quot;Lumières de la Sagesse. Écoles médiévales d'Orient et d'Occident&amp;quot; avec Éric Vallet (IMA).</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010-2011 •</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Assistante expertise en arts de l'Islam, Cabinet Marie-Christine David, Paris.</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> • Thèse de doctorat soutenue à l’université Paris-Sorbonne, sous la direction de Marianne Barrucand et Jean-Pierre Van Staëvel : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La céramique architecturale en Iran sous les dynasties qarâ qoyunlu et âq qoyunlu.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> • Allocataire de recherche-monitrice, université Paris-Sorbonne</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Coorganisation du Webinaire &amp;quot;</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur les arts du monde iranien. Dialogues franco-iraniens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, organisé par l'IFRI et le CeRMI en 2022.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Coorganisation du séminaire de recherche pluridisciplinaire du CeRMI &amp;quot;</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés, politiques et cultures du monde iranien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (depuis 2019)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Coorganisation du séminaire &amp;quot;Actualités de la recherche en histoire de l'art et archéologie islamiques&amp;quot;, avec Éloïse Brac de la Perrière et la collaboration de Maxime Durocher (Sorbonne Universté, 2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charges de cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Chargée de cours en arts de l’Islam à l’Institut catholique de Paris (2009- )</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Chargée du cours organique &amp;quot;Les arts de l'Islam en Asie centrale&amp;quot; à l'École du Louvre (2020/1)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Chargée de cours en arts et archéologie de l’Islam à Paris-Sorbonne Abu Dhabi (2015, 2023)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Chargée de cours en arts et archéologie islamiques à Paris-Sorbonne (2014, 2019)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Chargée de cours, Classe Préparatoire Intégrée au Concours National du Patrimoine, École du Louvre (2013- 2015)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Islamic Art Tutor, Art History Undergraduate Program, University of Chicago/Paris Center (2013)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Chargée de cours en arts islamiques à l’université Paris Ouest Nanterre La Défense (2012-2013)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Chargée de cours en histoire des pays d’Islam à l’université Paris 1-Panthéon-Sorbonne (2012)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Chargée de cours en arts islamiques à l’université de Picardie-Jules Verne à Amiens (2007-2010)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Monitrice, université Paris-Sorbonne (2005-2008)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherches et projets en cours</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine architectural en pays d'Islam dans le fonds iconographique d'Henry Viollet (1880-1955)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation et collaboration du projet avec M. Massullo dans le cadre d'EpiPOM,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cermi.cnrs.fr/epipom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Coordinatrice du projet MONUMENTIS, &amp;quot;Les Monuments islamiques à la lumière des missions scientifiques française : du Caire à Samarkand, les archives Viollet et Godard (1904-1960)&amp;quot;, soumis à l'ANR (APPG 2022).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décors architecturaux en stuc d'époque abbasside (Afrasiab, Balkh)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude des stucs de la mosquée Noh Gonbad à Balkh (Afghanistan, dans le cadre des activités de la DAFA)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude des stucs de la Mosquée abbasside d'Afrasiab (Ouzbékistan), avec Viola Allegranzi (dans le cadre des activités de la MAFOUZ)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les structures funéraires et bois épigraphiés dans le Mâzanderân pré-moderne (Iran)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet de recherche individuel, commencé dans le cadre du programme ANR-DFG DYNTRAN:</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://dyntran.hypotheses.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts de l'Islam au musée des Beaux-Arts de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Brac de La Perrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Snoeck, 2023, 9789461617279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04229205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique dans l'architecture en Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 979-10-231-0525-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01433679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céramiques islamiques du Musée des Tissus de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumières de la sagesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kouamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de la Sorbonne; Institut du monde arabe, 2013, 978-2859447519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channels of Transmission: Family and Professional Lineages in the Early Modern Middle East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Szuppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony T. Quickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasian studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15 (2), 2017, Eurasian Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01705127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complex of Gawhar Shad in Herat: New Findings about its Architecture and Ceramic Tile Decorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lorain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iran : journal of the British Institute of Persian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (1), pp.62-83. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/05786967.2019.1571769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02174899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review, soumis] FRANKE, Ute ; URBAN, Thomas ; with contributions by Warwick BALL, Benjamin MUTIN, Cécile BUQUET-MARCON, Stephanie LANGER (†), Roland BESENVAL (†), Nader RASSULI and Ajmal AYOMUDDIN, Excavations and Explorations in Herat City, Berlin : Staatliche Museen zu Berlin – Preußischer Kulturbesitz, Ancient Herat Vol. 2, 2017, 774p., 800 fig. [ISBN 978-3-00-051937-6]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Iranica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Martina Massullo, « Martina Massullo. « Marble Tombs From Ghazni (Fifteenth-Eighteenth Centuries): Morphological and Epigraphic Remarks » », Abstracta Iranica [En ligne], Volume 37-38-39 | 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracta Iranica - Revue bibliographique pour le domaine irano-aryen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Agnese Fusaro, « Agnese Fusaro. « From Ceramics to History. Pottery Contribution to the History of Ghazni » », Abstracta Iranica [En ligne], Volume 37-38-39 | 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Katsuhiko Abe, « Katsuhiko Abe. “Silk for the Court: Safavid Silk Textiles in Japanese Collections” »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracta Iranica - Revue bibliographique pour le domaine irano-aryen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Seif. Persian Painted Tile Work from the 18th and 19th Centuries. The Shiraz School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracta Iranica - Revue bibliographique pour le domaine irano-aryen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Comptes rendus des publications de 2014-2016, 37-38-39 (18), pp.111. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/abstractairanica.42749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mausolée d'Āqā Shāh Bāluzāde à Āhudasht. Architecture et décors des structures funéraires du Māzanderān au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Iranica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (2), pp.215-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01619467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Mieke Van Raemdonck, « Mieke Van Raemdonck (dir.). En harmonie. Art du monde islamique au Musée du Cinquantenaire, Bruxelles : LANNOO/Musées royaux d’art et d’histoire », Abstracta Iranica [En ligne], Volume 37-38-39 | 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Brac de la Perrière, Monique Buresi (dir.). Le coran de Gwalior. Polysémie d’un manuscrit à peintures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracta Iranica - Revue bibliographique pour le domaine irano-aryen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Comptes rendus des publications de 2014-2016, 37-38-39 (4), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/abstractairanica.46570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Ute Franke et Martina Müller-Wiener, « Ute Franke, Martina Müller-Wiener (éd.). Herat Through Time. The Collections of the Herat Museum and Archive »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracta Iranica - Revue bibliographique pour le domaine irano-aryen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Viola Allegranzi. « The Use of Persian in Monumental Epigraphy from Ghazni (Eleventh-Twelfth Centuries) » », Abstracta Iranica [En ligne], Volume 37-38-39 | 2018, document 3, mis en ligne le 10 mars 2018, consulté le 24 mars 2020. URL : http://journals.openedition.org/abstractairanica/42586</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Elisabetta Longhi, « Elisabetta Longhi (dir.). The Nine Domes of the Universe. The Ancient Noh Gonbad Mosque. The Study and Conservation of an Early Islamic Monument in Balkh », Abstracta Iranica [En ligne], Volume 37-38-39 | 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Finbarr B. Flood, « Finbarr B. Flood. « Animal, Vegetal, and Mineral: Ambiguity and Efficacy in the Nishapur Wall Paintings » », Abstracta Iranica [En ligne], Volume 37-38-39 | 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] « Valentina Laviola. « Ziyārāt of Ghazni: Three Case Studies about Marble Re-Employments » », Abstracta Iranica [En ligne], Volume 37-38-39 | 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skills and Style in Heritage: The Woodworker Faḫr al-dīn and his Son ‘Alī in the Māzandarān (Iran, ca. 1440-1500)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasian studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Channels of Transmission: Family and Professional Lineages in the Early Modern Middle East, 15 (2), pp.283-303. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/24685623-12340039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01619462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Uzun Hasan Mosque in Tabriz: New Perspectives on a Tabrizi Ceramic Tile Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muqarnas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01352546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mausolée Zeyn al-‘Ābedin à Sāri : Contribution à l’étude des tours-tombeaux du Māzanderān au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Iranica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (1), pp.33-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabriz: darakhsheh va abadâ‘ât-e kâshikâri dar pâ’itakht-e qarâ- qoyunlu-hâ va âq-qoyunlu-hâ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pajuhesh-e Honar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.131-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In search of ‘Kamāl’ : Five Monumental Inscriptions from Yazd (second half of the 15th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasian studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13, pp.69-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01352541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mosquée bleue de Tabriz (1465) : Remarques sur la céramique architecturale Qarâ Qoyunlu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Iranica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (2), pp.241-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stucco Decoration of the Abbasid Mosque in Afrasiab (Samarkand): New Investigation into a Neglected Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Allegranzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edinburgh University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stucco in the Islamic World. Studies of Architectural Ornament from Spain to India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.86-109, 2025, 9781399543538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cat. 14 et Cat. 48 [les arts de l'Islam au musée des Tissus et des Arts décoratifs, Lyon : deux notices d'oeuvres en céramique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">160 ans de collections. Les trésors du musée des Tissus et des Arts décoratifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liénart; Paris, pp.46-47, 114-115, 2024, 978-2-35906-448-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décor architectural au temps des Timourides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Splendeurs d'Asie centrale. Sur les routes caravanières d'Ouzbékistan (catalogue d'exposition, musée du Louvre, Paris, 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monuments islamiques des vallées de Bamiyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lorain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afghanistan, ombres et légendes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 226-227, 2022, 978-2-35906-391-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03886798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décor architectural au Temps des Timourides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les routes caravanières d'Asie centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-35031-755-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03887078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations of the ceramic tile production in Tabriz. A contribution to the history of the architectural decoration in 15th-century North-Western Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An Introduction to the Art, Culture and History of Azerbayjan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les décorations en stuc à Samarkand aux premiers siècles de l'Islam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Allegranzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Splendeurs d'Asie centrale. Sur les routes caravanières d'Ouzbékistan (catalogue d'exposition, musée du Louvre, Paris, 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louvre Editions; El Viso, pp.180-182, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveau turco-mongol et essor turkmène dans le monde iranien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des mondes musulmans médiévaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-271-14122-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03886980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoir et artisans tabrizis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des mondes musulmans médiévaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-271-14122-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03887009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux complexes funéraires dynastiques des Timourides à Hérat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lorain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afghanistan, ombres et légendes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-35906-391-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03886890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les décorations en stuc à Samarcande aux premiers siècles de l'Islam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Allegranzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les routes caravanières d'Asie centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-35031-755-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03887064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family Legacy Versus Regional Style: Tracing Three Generations of Woodworkers in Māzandarān (Iran, 1460s-1500s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Families, Authority, and the Transmission of Knowledge in the Early Modern Middle East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols Publishers, pp.197-207, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zayn al-‘Ābedin Mar‘aši Mausoleum in Sāri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Iranica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017, Encyclopaedia Iranica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01619476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La madrasa, un « thème architectural » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulle Tuil Leonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Vallet; Sandra Aube; Thierry Kouamé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lumières de la sagesse. Écoles médiévales d'Orient et d'Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne; Institut du monde arabe, pp.129-135, 2013, 978-2-85944-751-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TABRIZ x. MONUMENTS x(1). The Blue Mosque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Iranica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décor architectural aux débuts de l'Islam en Asie centrale : L'exemple des stucs de la Mosquée carrée d'Afrasiab (Samarkand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Allegranzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Splendeurs des oasis d'Ouzbékistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frantz Grenet, Rocco Rante, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces d'ateliers de menuisiers. Les structures funéraires de la province du Mazanderan (Iran) au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J.-P. Van Staëvel, Université Paris 1 - Panthéon Sorbonne, Mar 2022, Paris CNSAD rue du Conservatoire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Viollet in the Mazanderan Province. New data on 15th-century architecture and woodwork in Mazanderan from an undisclosed resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans l'objectif d'Henry Viollet. Les monuments islamiques à travers un fonds d'archives inexploré (1904-1913)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandra Aube, Martina Massullo, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts de l'Islam au Musée des Beaux-Arts de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Brac de La Perrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des médiévistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIHAM, Apr 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuccoes of the Noh Gonbad Mosque in Balkh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Allegranzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stucco in the Architecture of Iran and Neighbouring Lands: New Research - New Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lorenz Korn and al., University of Bamberg, May 2022, Bamberg University, Bamberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splendeurs des arts du bois en terres d'Islam&amp;quot; [conférence grand public]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Midi au musée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des Beaux-Arts de Dijon, Mar 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation du colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et patrimoine de l'Afghanistan. Cent ans de recherches archéologiques, 1922-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ensembles architecturaux du &amp;quot;Mosallâ&amp;quot; à Hérat. Nouvelles perspectives sur le décor timouride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lorain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et patrimoine de l'Afghanistan. Cent ans de recherches archéologiques, 1922-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandra Aube, Nicolas Engel, Philippe Marquis, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuccoes attributed to the early Abbasid and Samanid periods from the archaological site of Afrasiyab/Samarkand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Allegranzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Carved History: New Researches on Medieval Iranican Stucci (8th-14th c.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Viola Allegranzi, Jan 2021, Online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Path of the 15th-Century Mazanderani Woodworkers (Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayerisches Orientkolloquium. Otto-Friedrich-Universität Bamberg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bamberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Madrasa of Soltan-Hosayn Bayqara in Herat. Preliminary fieldwork results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lorain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ernst Herzfeld-Gesellschaft. 16th Colloquium: "The Arts and Archaeology of Funerary Cultures in Islam"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation de la XXIIe Journée Monde Iranien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Journée Monde Iranien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, On-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation du panel : &amp;quot;Patrimoine médiéval d'Iran et d'Afghanistan : Actualité des recherches de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lorain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du GIS-MOMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, On-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Woodworks Divulgue About Woodworkers. Some remarks on families of craftsmen through the lens of monumental sources (Iran, Mazandaran Province, 15th c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading Sources in Area Studies. Contribution of biographical data for the social and cultural history of Turko-Iranian societes (9th-18th c.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maria Szuppe, Camille Rhoné-Quer, Apr 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramic Tile Decorations in 15th-century Tabriz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th ICAANE (International Congress on the Archaeology of the Ancient Near East)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An undisclosed corpus: stucco decorations from the Abbassid Mosque in Afrasiab/Samarkand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Allegranzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du GIS-MOMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, On-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation du panel : &amp;quot;A blooming caliphate: Abbasid stucco corpora reconsidered (8th-9th c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Allegranzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du GIS-MOMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, On-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insight on Islamic Woodwork Studies: The Mazandarani Woodworkers' Network (Iran, 14th-early 16th C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETWOOD. Wood Networks in Egypt from Antiquity to Islamic Times.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, On-line, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles recherches archéologiques en Afghanistan : Les céramiques architecturales des complexes timourides du « Mosallâ » de Hérat (XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de la SFECO (Société Française d’Étude de la Céramique Orientale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Islam au Palais Saint-Pierre : Inventaire scientifique des collections islamiques du musée des Beaux-Arts de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Brac de La Perrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Actualité de la recherche en arts et archéologie islamiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le complexe du « Mosallah » de Hérat (XVe s.) : Enjeux et spécificités d’une nouvelle recherche archéologique en Afghanistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lorain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Actualités de la recherche en arts et archéologie islamiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les complexes timourides du « Moṣallā » à Hérat : L’apport des archives graphiques (ca. 1860-1980)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lorain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine islamique à travers les archives scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maxime Durocher, Etienne Blondeau, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces d’un patrimoine méconnu : Les mausolées du Mâzanderân (Iran, XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeudis Culturels du Campus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAES, CNRS – Délégation Paris-Villejuif, Oct 2018, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces d’un patrimoine méconnu : les mausolées érigés dans le Mâzanderân au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Sociétés, politiques et cultures du monde iranien"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oliver Bast, Matteo de Chiarra, Denis Hermann et Julien Thorez, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique architecturale en Iran au XVe siècle : le cas d’Ispahan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine culturelle d’Ispahan à Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces d’un patrimoine méconnu : Les mausolées du Mâzanderân (Iran, XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeudis Culturels du Campus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAES, CNRS – Délégation Paris-Villejuif, Oct 2018, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03059609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skills and Style in Heritage: Architecture, Woodwork and Craftsmanship in 15th-century Mâzanderâni Shrines (Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexander von Humboldt Kolleg for Islamicate Intellectual History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Bonn, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing a Family of Woodworkers : the Lineage of Ostād Aḥmad Najjār b. Ḥoseyn in Māzandarān (Iran, second half of 15th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics of Transmission. Families, Authory and Knowledge in the Early Middle East (15th-17th c.). Closing Symposium of the DYNTRAN Project.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du livre La céramique dans l’architecture en Iran au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Centre Vivant Denon, Musée du Louvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Conference report] Through the lens of Henry Viollet: an undisclosed photographic and paper archive on Islamic monuments (1904-1913)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Massullo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Historiography of Persian Art: Past, Present and Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04178223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement des chercheurs et la recherche empêchée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Szuppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Catusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fauve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04336302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu] Viola ALLEGRANZI, Valentina LAVIOLA (éds.). Texts and Contexts. Ongoing Researches on the Eastern Iranian World (Ninth-Fifteenth c.). Rome, Istituto per l’Oriente C.A. Nallino (Pubblicazioni dell’Istituto per l’Oriente C.A. Nallino, nr. 120) 2020, 278 p., planches couleur, index ISBN : 9788897622536.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing Woodworkers' Families in Fifteenth-Century Mazandaran (Iran)&amp;quot;, Association for Iranian Studies Newsletter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02174901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Llyod Ridgeon (ed.). Javanmardi. The Ethics and Practice of Persianate Perfection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Golombek, Lisa, Mason, Robert B., Proctor, Patricia, Reilly, Eileen, Persian Pottery in the First Global Age. The Sixteenth and Seventeenth Centuries. Leyde/Boston: Brill, 2013 » (compte-rendu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.135-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02174922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houari Touati (dir.), De la figuration humaine au portrait dans l’art islamique, Leiden/Boston, Brill, 2015&amp;quot; (compte-rendu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01352540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“An Âmoli Architectural Style? Architect signature and architectural transmissions in 15th century tomb-towers of Mâzanderân (Iran)”, DYNTRAN Working Papers, n° 3, online edition, August 2015, available at: http://dyntran.hypotheses.org/709</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01352545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pfeiffer (ed.), Politics, Patronage and the Transmission of Knowledge in 13th-15th Century Tabriz (Leiden/Boston: Brill, 2014)&amp;quot; (compte-rendu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.199-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purs Décor ? Arts de l’Islam, regards du XIXe siècle dans les collections des Arts décoratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.42-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venise et l'Orient, 828-1797&amp;quot; (compte-rendu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.362-373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique architecturale en Iran sous les Turkmènes Qarâ Qoyunlu et Âq Qoyunlu (c. 1450-1500)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Université Paris-Sorbonne, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01253741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId119"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:122.29299363057px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandra Aube Lorain </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche au CNRS - Directrice de l'unité CNRS Etudes aréales (UAR2999)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sandra-aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5709-3813</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">130254118</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">106752980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">000000011463108X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire de l'art du monde iranien</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Décor architectural (céramique, stuc, bois)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Arts du XVe siècle (notamment Timourides, Qarâ Qoyunlus, Âq Qoyunlus)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Histoire des collections (arts de l'Islam)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités administratives et scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directrice de l'unité CNRS &amp;quot;Etudes aréales&amp;quot; (UAR 2999) (depuis le 1er septembre 2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directrice adjointe du GIS Moyen-Orient et mondes musulmans (MOMM) (2022-2026)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de pilotage et du conseil scientifique de l'IISMM</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil scientifique de la BULAC (2022-2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du C2S du pôle TRIAC (depuis sept. 2023)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of the Series Editors board &amp;quot;Arts and Archaeology of the Islamic World&amp;quot;, Brill</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la rubrique &amp;quot;Arts et archéologie. Période musulmane&amp;quot; d'</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracta Iranica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">depuis 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> • Chargée de recherche au CNRS, rattachée au Centre de recherche sur le monde iranien (CerMI), UMR 8041 (CNRS/Sorbonne Nouvelle/Inalco/EPHE), et associée à l'UMR 8167 Orient & Méditerranée/Islam médiéval</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> • Chargée de recherche sur contrat au CNRS, UMR 7528 Mondes iranien et indien dans le cadre du programme ANR-DFG DYNTRAN, &amp;quot;Dynamics of transmission: Families, authority and knowledge in the Early modern Middle East (15th-17th c.) (part. Philipps-Universität Marburg, et en coll. IFAO, Le Caire)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> • Post-doctorante sur contrat à l'université Paris Ouest Nanterre La Défense dans le cadre du projet ANR « Exogenèses. La production d’objets-frontières dans l’art en Europe depuis 1500 » (part. Bordeaux-Montaigne, Collège de France)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> • Post-doctorante/chargée de recherche, Chaire « Dialogue des cultures », université Paris 1-Panthéon-Sorbonne (coll. université al-Imâm Muhammad ibn Saoud à Riyad). Commissaire de l'exposition &amp;quot;Lumières de la Sagesse. Écoles médiévales d'Orient et d'Occident&amp;quot; avec Éric Vallet (IMA).</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010-2011 •</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Assistante expertise en arts de l'Islam, Cabinet Marie-Christine David, Paris.</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> • Thèse de doctorat soutenue à l’université Paris-Sorbonne, sous la direction de Marianne Barrucand et Jean-Pierre Van Staëvel : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La céramique architecturale en Iran sous les dynasties qarâ qoyunlu et âq qoyunlu.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> • Allocataire de recherche-monitrice, université Paris-Sorbonne</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Coorganisation du Webinaire &amp;quot;</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur les arts du monde iranien. Dialogues franco-iraniens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, organisé par l'IFRI et le CeRMI en 2022.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Coorganisation du séminaire de recherche pluridisciplinaire du CeRMI &amp;quot;</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés, politiques et cultures du monde iranien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; (depuis 2019)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Coorganisation du séminaire &amp;quot;Actualités de la recherche en histoire de l'art et archéologie islamiques&amp;quot;, avec Éloïse Brac de la Perrière et la collaboration de Maxime Durocher (Sorbonne Universté, 2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charges de cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Chargée de cours en arts de l’Islam à l’Institut catholique de Paris (2009- )</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Chargée du cours organique &amp;quot;Les arts de l'Islam en Asie centrale&amp;quot; à l'École du Louvre (2020/1)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Chargée de cours en arts et archéologie de l’Islam à Paris-Sorbonne Abu Dhabi (2015, 2023)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Chargée de cours en arts et archéologie islamiques à Paris-Sorbonne (2014, 2019)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Chargée de cours, Classe Préparatoire Intégrée au Concours National du Patrimoine, École du Louvre (2013- 2015)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Islamic Art Tutor, Art History Undergraduate Program, University of Chicago/Paris Center (2013)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Chargée de cours en arts islamiques à l’université Paris Ouest Nanterre La Défense (2012-2013)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Chargée de cours en histoire des pays d’Islam à l’université Paris 1-Panthéon-Sorbonne (2012)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Chargée de cours en arts islamiques à l’université de Picardie-Jules Verne à Amiens (2007-2010)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Monitrice, université Paris-Sorbonne (2005-2008)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherches et projets en cours</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine architectural en pays d'Islam dans le fonds iconographique d'Henry Viollet (1880-1955)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation et collaboration du projet avec M. Massullo dans le cadre d'EpiPOM,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cermi.cnrs.fr/epipom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Coordinatrice du projet MONUMENTIS, &amp;quot;Les Monuments islamiques à la lumière des missions scientifiques française : du Caire à Samarkand, les archives Viollet et Godard (1904-1960)&amp;quot;, soumis à l'ANR (APPG 2022).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décors architecturaux en stuc d'époque abbasside (Afrasiab, Balkh)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude des stucs de la mosquée Noh Gonbad à Balkh (Afghanistan, dans le cadre des activités de la DAFA)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude des stucs de la Mosquée abbasside d'Afrasiab (Ouzbékistan), avec Viola Allegranzi (dans le cadre des activités de la MAFOUZ)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les structures funéraires et bois épigraphiés dans le Mâzanderân pré-moderne (Iran)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet de recherche individuel, commencé dans le cadre du programme ANR-DFG DYNTRAN:</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://dyntran.hypotheses.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts de l'Islam au musée des Beaux-Arts de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Brac de La Perrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Snoeck, 2023, 9789461617279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04229205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique dans l'architecture en Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, 979-10-231-0525-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01433679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céramiques islamiques du Musée des Tissus de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumières de la sagesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kouamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications de la Sorbonne; Institut du monde arabe, 2013, 978-2859447519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Channels of Transmission: Family and Professional Lineages in the Early Modern Middle East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Szuppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony T. Quickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasian studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15 (2), 2017, Eurasian Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01705127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complex of Gawhar Shad in Herat: New Findings about its Architecture and Ceramic Tile Decorations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lorain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iran : journal of the British Institute of Persian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (1), pp.62-83. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/05786967.2019.1571769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02174899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review, soumis] FRANKE, Ute ; URBAN, Thomas ; with contributions by Warwick BALL, Benjamin MUTIN, Cécile BUQUET-MARCON, Stephanie LANGER (†), Roland BESENVAL (†), Nader RASSULI and Ajmal AYOMUDDIN, Excavations and Explorations in Herat City, Berlin : Staatliche Museen zu Berlin – Preußischer Kulturbesitz, Ancient Herat Vol. 2, 2017, 774p., 800 fig. [ISBN 978-3-00-051937-6]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Iranica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Martina Massullo, « Martina Massullo. « Marble Tombs From Ghazni (Fifteenth-Eighteenth Centuries): Morphological and Epigraphic Remarks » », Abstracta Iranica [En ligne], Volume 37-38-39 | 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracta Iranica - Revue bibliographique pour le domaine irano-aryen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Agnese Fusaro, « Agnese Fusaro. « From Ceramics to History. Pottery Contribution to the History of Ghazni » », Abstracta Iranica [En ligne], Volume 37-38-39 | 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Katsuhiko Abe, « Katsuhiko Abe. “Silk for the Court: Safavid Silk Textiles in Japanese Collections” »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracta Iranica - Revue bibliographique pour le domaine irano-aryen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Seif. Persian Painted Tile Work from the 18th and 19th Centuries. The Shiraz School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracta Iranica - Revue bibliographique pour le domaine irano-aryen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Comptes rendus des publications de 2014-2016, 37-38-39 (18), pp.111. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/abstractairanica.42749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mausolée d'Āqā Shāh Bāluzāde à Āhudasht. Architecture et décors des structures funéraires du Māzanderān au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Iranica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (2), pp.215-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01619467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Mieke Van Raemdonck, « Mieke Van Raemdonck (dir.). En harmonie. Art du monde islamique au Musée du Cinquantenaire, Bruxelles : LANNOO/Musées royaux d’art et d’histoire », Abstracta Iranica [En ligne], Volume 37-38-39 | 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Brac de la Perrière, Monique Buresi (dir.). Le coran de Gwalior. Polysémie d’un manuscrit à peintures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracta Iranica - Revue bibliographique pour le domaine irano-aryen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Comptes rendus des publications de 2014-2016, 37-38-39 (4), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/abstractairanica.46570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Ute Franke et Martina Müller-Wiener, « Ute Franke, Martina Müller-Wiener (éd.). Herat Through Time. The Collections of the Herat Museum and Archive »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracta Iranica - Revue bibliographique pour le domaine irano-aryen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Viola Allegranzi. « The Use of Persian in Monumental Epigraphy from Ghazni (Eleventh-Twelfth Centuries) » », Abstracta Iranica [En ligne], Volume 37-38-39 | 2018, document 3, mis en ligne le 10 mars 2018, consulté le 24 mars 2020. URL : http://journals.openedition.org/abstractairanica/42586</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Elisabetta Longhi, « Elisabetta Longhi (dir.). The Nine Domes of the Universe. The Ancient Noh Gonbad Mosque. The Study and Conservation of an Early Islamic Monument in Balkh », Abstracta Iranica [En ligne], Volume 37-38-39 | 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Finbarr B. Flood, « Finbarr B. Flood. « Animal, Vegetal, and Mineral: Ambiguity and Efficacy in the Nishapur Wall Paintings » », Abstracta Iranica [En ligne], Volume 37-38-39 | 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] « Valentina Laviola. « Ziyārāt of Ghazni: Three Case Studies about Marble Re-Employments » », Abstracta Iranica [En ligne], Volume 37-38-39 | 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skills and Style in Heritage: The Woodworker Faḫr al-dīn and his Son ‘Alī in the Māzandarān (Iran, ca. 1440-1500)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasian studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Channels of Transmission: Family and Professional Lineages in the Early Modern Middle East, 15 (2), pp.283-303. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/24685623-12340039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01619462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Uzun Hasan Mosque in Tabriz: New Perspectives on a Tabrizi Ceramic Tile Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muqarnas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01352546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mausolée Zeyn al-‘Ābedin à Sāri : Contribution à l’étude des tours-tombeaux du Māzanderān au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Iranica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (1), pp.33-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tabriz: darakhsheh va abadâ‘ât-e kâshikâri dar pâ’itakht-e qarâ- qoyunlu-hâ va âq-qoyunlu-hâ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pajuhesh-e Honar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.131-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In search of ‘Kamāl’ : Five Monumental Inscriptions from Yazd (second half of the 15th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurasian studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13, pp.69-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01352541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mosquée bleue de Tabriz (1465) : Remarques sur la céramique architecturale Qarâ Qoyunlu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Iranica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (2), pp.241-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stucco Decoration of the Abbasid Mosque in Afrasiab (Samarkand): New Investigation into a Neglected Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Allegranzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edinburgh University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stucco in the Islamic World. Studies of Architectural Ornament from Spain to India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.86-109, 2025, 9781399543538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cat. 14 et Cat. 48 [les arts de l'Islam au musée des Tissus et des Arts décoratifs, Lyon : deux notices d'oeuvres en céramique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">160 ans de collections. Les trésors du musée des Tissus et des Arts décoratifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liénart; Paris, pp.46-47, 114-115, 2024, 978-2-35906-448-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décor architectural au temps des Timourides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Splendeurs d'Asie centrale. Sur les routes caravanières d'Ouzbékistan (catalogue d'exposition, musée du Louvre, Paris, 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monuments islamiques des vallées de Bamiyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lorain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afghanistan, ombres et légendes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 226-227, 2022, 978-2-35906-391-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03886798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décor architectural au Temps des Timourides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les routes caravanières d'Asie centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-35031-755-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03887078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations of the ceramic tile production in Tabriz. A contribution to the history of the architectural decoration in 15th-century North-Western Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An Introduction to the Art, Culture and History of Azerbayjan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les décorations en stuc à Samarkand aux premiers siècles de l'Islam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Allegranzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Splendeurs d'Asie centrale. Sur les routes caravanières d'Ouzbékistan (catalogue d'exposition, musée du Louvre, Paris, 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louvre Editions; El Viso, pp.180-182, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveau turco-mongol et essor turkmène dans le monde iranien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des mondes musulmans médiévaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-271-14122-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03886980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoir et artisans tabrizis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des mondes musulmans médiévaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-271-14122-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03887009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux complexes funéraires dynastiques des Timourides à Hérat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lorain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afghanistan, ombres et légendes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-35906-391-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03886890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les décorations en stuc à Samarcande aux premiers siècles de l'Islam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Allegranzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les routes caravanières d'Asie centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-35031-755-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03887064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family Legacy Versus Regional Style: Tracing Three Generations of Woodworkers in Māzandarān (Iran, 1460s-1500s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Families, Authority, and the Transmission of Knowledge in the Early Modern Middle East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols Publishers, pp.197-207, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zayn al-‘Ābedin Mar‘aši Mausoleum in Sāri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Iranica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017, Encyclopaedia Iranica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01619476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La madrasa, un « thème architectural » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulle Tuil Leonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Vallet; Sandra Aube; Thierry Kouamé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lumières de la sagesse. Écoles médiévales d'Orient et d'Occident</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne; Institut du monde arabe, pp.129-135, 2013, 978-2-85944-751-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TABRIZ x. MONUMENTS x(1). The Blue Mosque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia Iranica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décor architectural aux débuts de l'Islam en Asie centrale : L'exemple des stucs de la Mosquée carrée d'Afrasiab (Samarkand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Allegranzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Splendeurs des oasis d'Ouzbékistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frantz Grenet, Rocco Rante, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Viollet in the Mazanderan Province. New data on 15th-century architecture and woodwork in Mazanderan from an undisclosed resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans l'objectif d'Henry Viollet. Les monuments islamiques à travers un fonds d'archives inexploré (1904-1913)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandra Aube, Martina Massullo, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces d'ateliers de menuisiers. Les structures funéraires de la province du Mazanderan (Iran) au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J.-P. Van Staëvel, Université Paris 1 - Panthéon Sorbonne, Mar 2022, Paris CNSAD rue du Conservatoire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts de l'Islam au Musée des Beaux-Arts de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Brac de La Perrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des médiévistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIHAM, Apr 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuccoes of the Noh Gonbad Mosque in Balkh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Allegranzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stucco in the Architecture of Iran and Neighbouring Lands: New Research - New Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lorenz Korn and al., University of Bamberg, May 2022, Bamberg University, Bamberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splendeurs des arts du bois en terres d'Islam&amp;quot; [conférence grand public]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Midi au musée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des Beaux-Arts de Dijon, Mar 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation du colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et patrimoine de l'Afghanistan. Cent ans de recherches archéologiques, 1922-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ensembles architecturaux du &amp;quot;Mosallâ&amp;quot; à Hérat. Nouvelles perspectives sur le décor timouride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lorain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et patrimoine de l'Afghanistan. Cent ans de recherches archéologiques, 1922-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandra Aube, Nicolas Engel, Philippe Marquis, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03949417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Path of the 15th-Century Mazanderani Woodworkers (Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayerisches Orientkolloquium. Otto-Friedrich-Universität Bamberg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bamberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuccoes attributed to the early Abbasid and Samanid periods from the archaological site of Afrasiyab/Samarkand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Allegranzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Carved History: New Researches on Medieval Iranican Stucci (8th-14th c.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Viola Allegranzi, Jan 2021, Online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the Madrasa of Soltan-Hosayn Bayqara in Herat. Preliminary fieldwork results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lorain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ernst Herzfeld-Gesellschaft. 16th Colloquium: "The Arts and Archaeology of Funerary Cultures in Islam"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation de la XXIIe Journée Monde Iranien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Journée Monde Iranien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, On-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Woodworks Divulgue About Woodworkers. Some remarks on families of craftsmen through the lens of monumental sources (Iran, Mazandaran Province, 15th c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading Sources in Area Studies. Contribution of biographical data for the social and cultural history of Turko-Iranian societes (9th-18th c.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maria Szuppe, Camille Rhoné-Quer, Apr 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramic Tile Decorations in 15th-century Tabriz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th ICAANE (International Congress on the Archaeology of the Ancient Near East)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation du panel : &amp;quot;Patrimoine médiéval d'Iran et d'Afghanistan : Actualité des recherches de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lorain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du GIS-MOMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, On-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An undisclosed corpus: stucco decorations from the Abbassid Mosque in Afrasiab/Samarkand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Allegranzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du GIS-MOMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, On-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation du panel : &amp;quot;A blooming caliphate: Abbasid stucco corpora reconsidered (8th-9th c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Allegranzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du GIS-MOMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, On-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insight on Islamic Woodwork Studies: The Mazandarani Woodworkers' Network (Iran, 14th-early 16th C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETWOOD. Wood Networks in Egypt from Antiquity to Islamic Times.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, On-line, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles recherches archéologiques en Afghanistan : Les céramiques architecturales des complexes timourides du « Mosallâ » de Hérat (XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de la SFECO (Société Française d’Étude de la Céramique Orientale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Islam au Palais Saint-Pierre : Inventaire scientifique des collections islamiques du musée des Beaux-Arts de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Brac de La Perrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Hellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Actualité de la recherche en arts et archéologie islamiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le complexe du « Mosallah » de Hérat (XVe s.) : Enjeux et spécificités d’une nouvelle recherche archéologique en Afghanistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lorain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Actualités de la recherche en arts et archéologie islamiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête sur les complexes timourides du « Moṣallā » à Hérat : L’apport des archives graphiques (ca. 1860-1980)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lorain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine islamique à travers les archives scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maxime Durocher, Etienne Blondeau, Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces d’un patrimoine méconnu : Les mausolées du Mâzanderân (Iran, XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeudis Culturels du Campus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAES, CNRS – Délégation Paris-Villejuif, Oct 2018, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces d’un patrimoine méconnu : les mausolées érigés dans le Mâzanderân au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Sociétés, politiques et cultures du monde iranien"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oliver Bast, Matteo de Chiarra, Denis Hermann et Julien Thorez, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique architecturale en Iran au XVe siècle : le cas d’Ispahan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La semaine culturelle d’Ispahan à Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces d’un patrimoine méconnu : Les mausolées du Mâzanderân (Iran, XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeudis Culturels du Campus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAES, CNRS – Délégation Paris-Villejuif, Oct 2018, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03059609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skills and Style in Heritage: Architecture, Woodwork and Craftsmanship in 15th-century Mâzanderâni Shrines (Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alexander von Humboldt Kolleg for Islamicate Intellectual History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Bonn, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing a Family of Woodworkers : the Lineage of Ostād Aḥmad Najjār b. Ḥoseyn in Māzandarān (Iran, second half of 15th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics of Transmission. Families, Authory and Knowledge in the Early Middle East (15th-17th c.). Closing Symposium of the DYNTRAN Project.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du livre La céramique dans l’architecture en Iran au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Centre Vivant Denon, Musée du Louvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02518842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Conference report] Through the lens of Henry Viollet: an undisclosed photographic and paper archive on Islamic monuments (1904-1913)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Massullo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Historiography of Persian Art: Past, Present and Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04178223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'engagement des chercheurs et la recherche empêchée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Szuppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Catusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Fauve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04336302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu] Viola ALLEGRANZI, Valentina LAVIOLA (éds.). Texts and Contexts. Ongoing Researches on the Eastern Iranian World (Ninth-Fifteenth c.). Rome, Istituto per l’Oriente C.A. Nallino (Pubblicazioni dell’Istituto per l’Oriente C.A. Nallino, nr. 120) 2020, 278 p., planches couleur, index ISBN : 9788897622536.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing Woodworkers' Families in Fifteenth-Century Mazandaran (Iran)&amp;quot;, Association for Iranian Studies Newsletter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02174901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Review] Llyod Ridgeon (ed.). Javanmardi. The Ethics and Practice of Persianate Perfection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02517168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Golombek, Lisa, Mason, Robert B., Proctor, Patricia, Reilly, Eileen, Persian Pottery in the First Global Age. The Sixteenth and Seventeenth Centuries. Leyde/Boston: Brill, 2013 » (compte-rendu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.135-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02174922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houari Touati (dir.), De la figuration humaine au portrait dans l’art islamique, Leiden/Boston, Brill, 2015&amp;quot; (compte-rendu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.46-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01352540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“An Âmoli Architectural Style? Architect signature and architectural transmissions in 15th century tomb-towers of Mâzanderân (Iran)”, DYNTRAN Working Papers, n° 3, online edition, August 2015, available at: http://dyntran.hypotheses.org/709</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01352545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pfeiffer (ed.), Politics, Patronage and the Transmission of Knowledge in 13th-15th Century Tabriz (Leiden/Boston: Brill, 2014)&amp;quot; (compte-rendu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.199-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purs Décor ? Arts de l’Islam, regards du XIXe siècle dans les collections des Arts décoratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.42-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venise et l'Orient, 828-1797&amp;quot; (compte-rendu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.362-373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La céramique architecturale en Iran sous les Turkmènes Qarâ Qoyunlu et Âq Qoyunlu (c. 1450-1500)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Aube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. Université Paris-Sorbonne, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01253741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId119"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BB9061F5"/>
+    <w:nsid w:val="5E3CA506"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="067D0A4C"/>
+    <w:nsid w:val="4AC177A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandra-aube" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5709-3813" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130254118" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/106752980" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000011463108X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cermi.cnrs.fr/seminaire-de-recherche/regards-sur-les-arts-du-monde-iranien-periode-islamique/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cermi.cnrs.fr/seminaire-de-recherche/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cermi.cnrs.fr/epipom/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dyntran.hypotheses.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04229205v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Aube" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Brac de La Perri&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hellal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433679v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147676v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253734v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vallet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kouam&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705127v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Szuppe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony T. Quickel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174899v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lorain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bendezu-Sarmiento" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/05786967.2019.1571769" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517211v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517838v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517173v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517212v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abstractairanica.42749" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619467v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517220v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517179v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abstractairanica.46570" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517174v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517845v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517217v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517223v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517840v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619462v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24685623-12340039" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352546v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253731v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253724v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352541v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253681v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865174v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Allegranzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865171v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513137v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886798v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887078v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513132v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513140v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886980v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887009v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886890v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887064v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517145v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619476v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521377v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulle Tuil Leonetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253727v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949425v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949377v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949408v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949387v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949400v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949363v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949457v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Engel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949417v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239517v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375894v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375924v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375912v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375910v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239540v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239528v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375901v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375905v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375889v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518639v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518645v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518642v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517157v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518836v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518830v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518845v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059609v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518654v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518651v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518842v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04178223v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Massullo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04336302v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Catusse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fauve" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513152v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174901v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517168v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174922v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352540v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352545v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253716v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253719v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253713v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01253741v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandra-aube" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5709-3813" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130254118" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/106752980" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000011463108X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cermi.cnrs.fr/seminaire-de-recherche/regards-sur-les-arts-du-monde-iranien-periode-islamique/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cermi.cnrs.fr/seminaire-de-recherche/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cermi.cnrs.fr/epipom/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dyntran.hypotheses.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04229205v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Aube" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Brac de La Perri&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hellal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01433679v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147676v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253734v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vallet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kouam&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705127v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Szuppe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony T. Quickel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174899v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lorain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bendezu-Sarmiento" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/05786967.2019.1571769" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517211v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517838v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517173v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517212v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abstractairanica.42749" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619467v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517220v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517179v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abstractairanica.46570" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517174v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517845v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517217v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517223v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517840v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619462v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24685623-12340039" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352546v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253731v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253724v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352541v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253681v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865174v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Allegranzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865171v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513137v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886798v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887078v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513132v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513140v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886980v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887009v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886890v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887064v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517145v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619476v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521377v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulle Tuil Leonetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253727v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949425v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949408v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949377v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949387v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949400v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949363v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949457v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Engel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marquis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03949417v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375894v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239517v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375924v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375912v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239540v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239528v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375910v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375901v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375905v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375889v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518639v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518645v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518642v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517157v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518836v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518830v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518845v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059609v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518654v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518651v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02518842v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04178223v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Massullo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04336302v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Catusse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fauve" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513152v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174901v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517168v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174922v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352540v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01352545v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253716v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253719v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253713v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01253741v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>