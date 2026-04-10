--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -66,864 +66,1142 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un art de penser pour enseigner l'Analyse? L'exemple de Crousaz</w:t>
+                <w:t xml:space="preserve">Le baiser de Leibniz : et la courbure devint une quantité (1680-1686)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05298012v1</w:t>
+                <w:t xml:space="preserve">hal-05572546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching l’Analyse des infiniment petits : Reflections of Jean-Pierre de Crousaz</w:t>
+                <w:t xml:space="preserve">Position(s) de Leibniz pendant la querelle des infiniment petits- À partir de la lettre à Dangicourt, 11 septembre 1716</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05298007v1</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-04523661v1</w:t>
+                <w:t xml:space="preserve">hal-04005275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le calcul de Leibniz dans les Éloges de Fontenelle (1699 - 1737)</w:t>
+                <w:t xml:space="preserve">Un art de penser pour enseigner l'Analyse? L'exemple de Crousaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Fontenelle</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03926720v1</w:t>
+              <w:t xml:space="preserve">Mathematical Courses and Textbooks in the XVIIth and XVIIIth Centuries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Davide crippa, Jun 2025, Prague, République tchèque</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avec Pascal, contre Wallis : démontrer ‘géométriquement’ l’arithmétique des infinis (circa 1690-1692)</w:t>
+                <w:t xml:space="preserve">Genèse et génétique du concept de points singuliers. Autour des premières pratiques du calcul différentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire des Sciences</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03926861v1</w:t>
+              <w:t xml:space="preserve">Pour une critique génétique de mathématiques: perspectives méthodologiques et épistémologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmylou Haffner et David Rabouin, Mar 2025, Tourtour (Fondation de Treilles), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'intraitable à l'indéterminé : entre calcul et géométrie, réflexions leibniziennes autour de 0/0 (1700-1706)</w:t>
+                <w:t xml:space="preserve">Teaching l’Analyse des infiniment petits : Reflections of Jean-Pierre de Crousaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03926634v1</w:t>
+              <w:t xml:space="preserve">11th European Society History of Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magis morale quam mathematicum</w:t>
+                <w:t xml:space="preserve">The Peculiar Destiny of Sentiment de Monsieur Leibnitz (May 1705 – March 1706)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Leibnitiana</w:t>
-[...90 lines deleted...]
-                <w:t xml:space="preserve">hal-03958722v1</w:t>
+              <w:t xml:space="preserve">Vorträge des XI. Internationalen Leibniz-Kongresses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wenchao Li, Charlotte Wahl, Sven Erdner, Bianca Carina Schwarze und Yue Dan, Jul 2023, Hanovre, Germany. pp.89-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Position(s) de Leibniz pendant la querelle des infiniment petits- À partir de la lettre à Dangicourt, 11 septembre 1716</w:t>
+                <w:t xml:space="preserve">Le polygone infinitangulaire du calcul leibnizien, un concept général du courbe? Appropriations au sein du cercle de Malebranche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...15 lines deleted...]
-            <w:pPr/>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire des Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Tome78 (2), pp.367 - 402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhs.782.0367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le calcul de Leibniz dans les Éloges de Fontenelle (1699 - 1737)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Fontenelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04005275v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avec Pascal, contre Wallis : démontrer ‘géométriquement’ l’arithmétique des infinis (circa 1690-1692)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire des Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'intraitable à l'indéterminé : entre calcul et géométrie, réflexions leibniziennes autour de 0/0 (1700-1706)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Mathématique et philosophie leibniziennes à la lumière des manuscrits inédits, 25 (2), pp.21-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.3028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magis morale quam mathematicum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Leibnitiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (2), pp.176-202</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Infiniment petits à l’Académie Royale des Sciences, le rôle de Fontenelle (1698-1727)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Fontenelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Pascal versus Fontenelle, 11-12, pp.237-252</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu'est-ce qu'une courbe ? Varignon praticien, Fontenelle métaphysicien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pierre Varignon. Un géomètre « professionnel » à l’aube des Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'INVENTION DE LEIBNIZ : UN CALCUL POUR L'INTELLIGENCE DES LIGNES COURBES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillaume Moussard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoires de calcul infinitésimal - De l'étude des courbes aux dérivées et aux intégrales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellipses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.61-83, 2022, 9782340073159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03958687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -933,100 +1211,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la géométrie et du calcul des infiniment petits : les réceptions de l'algorithme leibnizien en France (1690-1706)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire, Philosophie et Sociologie des sciences. Université de Nantes, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01942296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1036,104 +1314,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMENTARIS SOBRE ‘ANALYSE DES INFINIMENT PETITS’ DE L’HOSPITAL (1696- 1768): INTERPRETACIÓ I ENSENYAMENT DE CONCEPTES FONAMENTALS DEL CÀLCUL DIFERENCIAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1143,147 +1421,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ouvrages de mathématiques dans l'histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Barbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Kouteynikoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Préveraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Menghini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Évelyne Barbin; Marc Moyon. PULIM (Presses universitaires de Limoges), pp.337, 2013, Savoirs scientifiques et pratiques d'enseignement, Marc Moyon; Stéphane Vinatier, 2-84287-563-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1293,144 +1571,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'équation du troisième degré: une histoire complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Rispoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roizès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hausberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId34"/>
+      <w:footerReference w:type="default" r:id="rId39"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1577,51 +1855,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298012v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298007v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523661v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926720v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926861v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926634v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.3028" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005303v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958722v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005275v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958687v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14513-histoires-de-calcul-infinitesimal-de-l-etude-des-courbes-aux-derivees-et-aux-integrales-9782340073159.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01942296v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926797v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Blanco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933008v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Barbin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moyon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Kouteynikoff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pr&#233;veraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Menghini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319858v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rispoli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roiz&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hausberger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572546v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005275v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298012v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583211v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298007v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523661v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581560v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.782.0367" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926720v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926861v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926634v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.3028" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005303v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958722v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727946v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958687v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14513-histoires-de-calcul-infinitesimal-de-l-etude-des-courbes-aux-derivees-et-aux-integrales-9782340073159.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01942296v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926797v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Blanco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933008v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Barbin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moyon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Kouteynikoff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pr&#233;veraud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Menghini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319858v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rispoli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roiz&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hausberger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>