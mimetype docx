--- v1 (2026-04-10)
+++ v2 (2026-05-26)
@@ -226,199 +226,199 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un art de penser pour enseigner l'Analyse? L'exemple de Crousaz</w:t>
+                <w:t xml:space="preserve">Genèse et génétique du concept de points singuliers. Autour des premières pratiques du calcul différentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Courses and Textbooks in the XVIIth and XVIIIth Centuries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Davide crippa, Jun 2025, Prague, République tchèque</w:t>
+              <w:t xml:space="preserve">Pour une critique génétique de mathématiques: perspectives méthodologiques et épistémologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmylou Haffner et David Rabouin, Mar 2025, Tourtour (Fondation de Treilles), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05298012v1</w:t>
+                <w:t xml:space="preserve">hal-05583211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genèse et génétique du concept de points singuliers. Autour des premières pratiques du calcul différentiel</w:t>
+                <w:t xml:space="preserve">Un art de penser pour enseigner l'Analyse? L'exemple de Crousaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour une critique génétique de mathématiques: perspectives méthodologiques et épistémologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Emmylou Haffner et David Rabouin, Mar 2025, Tourtour (Fondation de Treilles), France</w:t>
+              <w:t xml:space="preserve">Mathematical Courses and Textbooks in the XVIIth and XVIIIth Centuries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Davide crippa, Jun 2025, Prague, République tchèque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05583211v1</w:t>
+                <w:t xml:space="preserve">hal-05298012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching l’Analyse des infiniment petits : Reflections of Jean-Pierre de Crousaz</w:t>
               </w:r>
@@ -444,577 +444,508 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Society History of Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298007v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04523661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le polygone infinitangulaire du calcul leibnizien, un concept général du courbe? Appropriations au sein du cercle de Malebranche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire des Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Tome78 (2), pp.367 - 402. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+              <w:t xml:space="preserve">, 2025, 78 (2), pp.367 - 402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rhs.782.0367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05581560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le calcul de Leibniz dans les Éloges de Fontenelle (1699 - 1737)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Fontenelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avec Pascal, contre Wallis : démontrer ‘géométriquement’ l’arithmétique des infinis (circa 1690-1692)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire des Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'intraitable à l'indéterminé : entre calcul et géométrie, réflexions leibniziennes autour de 0/0 (1700-1706)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophia Scientiae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Mathématique et philosophie leibniziennes à la lumière des manuscrits inédits, 25 (2), pp.21-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.3028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magis morale quam mathematicum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Leibnitiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 51 (2), pp.176-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Infiniment petits à l’Académie Royale des Sciences, le rôle de Fontenelle (1698-1727)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Fontenelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Pascal versus Fontenelle, 11-12, pp.237-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03958722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1024,400 +955,469 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce qu'une courbe ? Varignon praticien, Fontenelle métaphysicien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pierre Varignon. Un géomètre « professionnel » à l’aube des Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'INVENTION DE LEIBNIZ : UN CALCUL POUR L'INTELLIGENCE DES LIGNES COURBES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillaume Moussard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoires de calcul infinitésimal - De l'étude des courbes aux dérivées et aux intégrales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellipses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.61-83, 2022, 9782340073159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03958687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la géométrie et du calcul des infiniment petits : les réceptions de l'algorithme leibnizien en France (1690-1706)</w:t>
+                <w:t xml:space="preserve">The Peculiar Destiny of Sentiment de Monsieur Leibnitz (May 1705 – March 1706)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">Histoire, Philosophie et Sociologie des sciences. Université de Nantes, 2018. Français. </w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vorträge des XI. Internationalen Leibniz-Kongresses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Hanovre, Germany. 1, Verlag Walter De Gruyter, pp.89-103, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COMENTARIS SOBRE ‘ANALYSE DES INFINIMENT PETITS’ DE L’HOSPITAL (1696- 1768): INTERPRETACIÓ I ENSENYAMENT DE CONCEPTES FONAMENTALS DEL CÀLCUL DIFERENCIAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Thèse</w:t>
+                <w:t xml:space="preserve">Monica Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01942296v1</w:t>
+                <w:t xml:space="preserve">hal-03926797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMENTARIS SOBRE ‘ANALYSE DES INFINIMENT PETITS’ DE L’HOSPITAL (1696- 1768): INTERPRETACIÓ I ENSENYAMENT DE CONCEPTES FONAMENTALS DEL CÀLCUL DIFERENCIAL</w:t>
+                <w:t xml:space="preserve">De la géométrie et du calcul des infiniment petits : les réceptions de l'algorithme leibnizien en France (1690-1706)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bella</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Histoire, Philosophie et Sociologie des sciences. Université de Nantes, 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Blanco</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03926797v1</w:t>
+                <w:t xml:space="preserve">tel-01942296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1855,51 +1855,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572546v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005275v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298012v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583211v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298007v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523661v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581560v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.782.0367" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926720v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926861v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926634v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.3028" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005303v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958722v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727946v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958687v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14513-histoires-de-calcul-infinitesimal-de-l-etude-des-courbes-aux-derivees-et-aux-integrales-9782340073159.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01942296v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926797v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Blanco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933008v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Barbin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moyon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Kouteynikoff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pr&#233;veraud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Menghini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319858v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rispoli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roiz&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hausberger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572546v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005275v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583211v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298012v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298007v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581560v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.782.0367" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926720v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926861v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926634v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.3028" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005303v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958722v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727946v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958687v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14513-histoires-de-calcul-infinitesimal-de-l-etude-des-courbes-aux-derivees-et-aux-integrales-9782340073159.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523661v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926797v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Blanco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01942296v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933008v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Barbin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moyon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Kouteynikoff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pr&#233;veraud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Menghini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319858v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rispoli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roiz&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hausberger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>