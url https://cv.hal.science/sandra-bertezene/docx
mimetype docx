--- v0 (2026-03-09)
+++ v1 (2026-04-08)
@@ -2607,243 +2607,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les CHU sont-ils des organisations à haute fiabilité (HRO) ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">University hospitals role in health profession education during COVID crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bertezene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Michel</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Besnehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de la revue Politiques et management public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">International Association for Medical Education Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765532v1</w:t>
+                <w:t xml:space="preserve">hal-03765264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">University hospitals role in health profession education during COVID crisis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les CHU sont-ils des organisations à haute fiabilité (HRO) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bertezene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Association for Medical Education Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque annuel de la revue Politiques et management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765264v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Have health professionals become do-it-yourself professionals?</w:t>
               </w:r>
@@ -5589,177 +5589,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encourager l’innovation et l’action collective</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandra Bertézène</w:t>
+                <w:t xml:space="preserve">La résilience organisationnelle des hôpitaux est-elle en danger ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bertezene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03762055v1</w:t>
+                <w:t xml:space="preserve">hal-03665731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résilience organisationnelle des hôpitaux est-elle en danger ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Bertezene</w:t>
+                <w:t xml:space="preserve">Encourager l’innovation et l’action collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Fredj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Rozanes Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bertézène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665731v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation de l'offre de soins : &amp;quot;Accepter l'incertain pousse à apprendre vite de l'environnement et à s'y adapter</w:t>
               </w:r>
@@ -6584,51 +6584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sante-solidarite.cnam.fr/evenements/rencontres-de-la-chaire-gestion-des-services-de-sante/les-rencontres-de-la-chaire-de-gestion-des-services-de-sante-965254.kjsp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124991v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bertezene" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803842v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221984v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.40.2023.0013" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407355v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272953v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.23098" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518884v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Yatim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775764v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022105" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283379v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.010.0057" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402561v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00538" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02904936v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.111.0035" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178397v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058158ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993840v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bayart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178395v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2018.01.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178435v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546935v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubrion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.283.0073" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278291v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/kmrp.2015.29" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284746v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327719v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.021.0003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957305v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TQM-12-2013-0143" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806646v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bert&#233;z&#232;ne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3935" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178414v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.064.0056" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178413v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rondeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ddes.2013.07.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801911v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hume.309.0001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178408v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17542730910965100" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/104C1B06A12345C07E8C47F25BD7CBD450BA5F62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178428v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Nill&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ddes.2007.08.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702887v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212906v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765532v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765264v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besnehard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthelot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885097v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766130v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664583v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283384v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283582v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283581v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283580v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491632v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012664v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067334v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057681v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012662v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012663v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072340v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferraton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778688v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284599v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283608v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres/collections/management-prospective/ouvrage/541-guider-la-raison-qui-nous-guide.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247564v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.berte.2015.01" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803844v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berger-levrault.com/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664514v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/questions-de-societe/ouvrage/668-crise-de-la-connaissance-et-connaissance-de-la-crise.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337188v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berger-levrault.com/fr/communique-de-presse/laction-publique-face-a-la-pandemie-avant-pendant-apres-la-crise/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337218v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dadon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664543v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leh.fr/edition/p/innovations-management-des-structures-de-sante-en-france-9782848748962" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284124v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665733v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401886v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666216v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://managementetavenir.fr/article/guider-la-raison-qui-nous-guide-agir-et-penser-en-complexite/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770184v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665727v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ayh7v75ak" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283590v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762055v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fredj" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rozanes Mercier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665731v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665724v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283593v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762063v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283595v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762070v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301911v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qxp9vy9g5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846779v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284691v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.99qkcrnak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284740v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sante-solidarite.cnam.fr/evenements/rencontres-de-la-chaire-gestion-des-services-de-sante/les-rencontres-de-la-chaire-de-gestion-des-services-de-sante-965254.kjsp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124991v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bertezene" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803842v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221984v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.40.2023.0013" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407355v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272953v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.23098" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518884v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Yatim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775764v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022105" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283379v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.010.0057" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402561v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00538" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02904936v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.111.0035" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178397v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058158ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993840v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bayart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178395v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2018.01.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178435v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546935v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubrion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.283.0073" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278291v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/kmrp.2015.29" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284746v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327719v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.021.0003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957305v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TQM-12-2013-0143" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806646v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bert&#233;z&#232;ne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3935" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178414v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.064.0056" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178413v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rondeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ddes.2013.07.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801911v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hume.309.0001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178408v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17542730910965100" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/104C1B06A12345C07E8C47F25BD7CBD450BA5F62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178428v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Nill&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ddes.2007.08.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702887v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212906v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765264v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besnehard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthelot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765532v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885097v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766130v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664583v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283384v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283582v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283581v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283580v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491632v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012664v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067334v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057681v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012662v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012663v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072340v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferraton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778688v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284599v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283608v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres/collections/management-prospective/ouvrage/541-guider-la-raison-qui-nous-guide.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247564v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.berte.2015.01" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803844v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berger-levrault.com/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664514v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/questions-de-societe/ouvrage/668-crise-de-la-connaissance-et-connaissance-de-la-crise.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337188v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berger-levrault.com/fr/communique-de-presse/laction-publique-face-a-la-pandemie-avant-pendant-apres-la-crise/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337218v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dadon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664543v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leh.fr/edition/p/innovations-management-des-structures-de-sante-en-france-9782848748962" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284124v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665733v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401886v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666216v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://managementetavenir.fr/article/guider-la-raison-qui-nous-guide-agir-et-penser-en-complexite/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770184v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665727v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ayh7v75ak" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283590v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665731v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762055v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fredj" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rozanes Mercier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665724v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283593v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762063v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283595v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762070v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301911v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qxp9vy9g5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846779v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284691v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.99qkcrnak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284740v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>