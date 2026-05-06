--- v1 (2026-04-08)
+++ v2 (2026-05-06)
@@ -1208,174 +1208,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01993840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of hospitals and nursing homes in France: The 2016 reform may indirectly improve a dysfunctional system</w:t>
+                <w:t xml:space="preserve">Un management humaniste : Dépasser les tensions, améliorer la performance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bertezene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 573</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02178395v1</w:t>
+                <w:t xml:space="preserve">hal-02178435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un management humaniste : Dépasser les tensions, améliorer la performance ?</w:t>
+                <w:t xml:space="preserve">Control of hospitals and nursing homes in France: The 2016 reform may indirectly improve a dysfunctional system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bertezene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Health Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (4), pp.329-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.healthpol.2018.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178435v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopération dans les réseaux de santé en gérontologie : un éclairage simonien</w:t>
               </w:r>
@@ -4759,247 +4759,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03664514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Desproges, Edgar Morin et la crise du SARS-CoV-2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COPING, un programme de recherche innovant consacré au pilotage de la crise sanitaire par les établissements de santé en région Auvergne-Rhône-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bertezene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'action publique face à la pandémie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.191-194, 2021, 978-2-7013-2158-5</w:t>
+              <w:t xml:space="preserve">, Berger-Levrault, 2021, 978-2-7013-2158-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337188v2</w:t>
+                <w:t xml:space="preserve">hal-03337218v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COPING, un programme de recherche innovant consacré au pilotage de la crise sanitaire par les établissements de santé en région Auvergne-Rhône-Alpes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+                <w:t xml:space="preserve">Pierre Desproges, Edgar Morin et la crise du SARS-CoV-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bertezene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'action publique face à la pandémie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Berger-Levrault, 2021, 978-2-7013-2158-5</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berger-Levrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.191-194, 2021, 978-2-7013-2158-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337218v2</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337188v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une approche globale et intégrative du système de santé ?</w:t>
               </w:r>
@@ -5589,177 +5589,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résilience organisationnelle des hôpitaux est-elle en danger ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Bertezene</w:t>
+                <w:t xml:space="preserve">Encourager l’innovation et l’action collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Fredj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Rozanes Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bertézène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03665731v1</w:t>
+                <w:t xml:space="preserve">hal-03762055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encourager l’innovation et l’action collective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La résilience organisationnelle des hôpitaux est-elle en danger ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bertezene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Rozanes Mercier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-03762055v1</w:t>
+                <w:t xml:space="preserve">hal-03665731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation de l'offre de soins : &amp;quot;Accepter l'incertain pousse à apprendre vite de l'environnement et à s'y adapter</w:t>
               </w:r>
@@ -5801,151 +5801,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'engagement et le professionnalisme des professionnels de la santé valent des milliards</w:t>
+                <w:t xml:space="preserve">Cinq leviers pour le futur projet de loi Grand âge et Autonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bertezene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03283593v1</w:t>
+                <w:t xml:space="preserve">hal-03762063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinq leviers pour le futur projet de loi Grand âge et Autonomie</w:t>
+                <w:t xml:space="preserve">L'engagement et le professionnalisme des professionnels de la santé valent des milliards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bertezene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03762063v1</w:t>
+                <w:t xml:space="preserve">hal-03283593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La RSE doit impliquer l’ensemble des équipes</w:t>
               </w:r>
@@ -6584,51 +6584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sante-solidarite.cnam.fr/evenements/rencontres-de-la-chaire-gestion-des-services-de-sante/les-rencontres-de-la-chaire-de-gestion-des-services-de-sante-965254.kjsp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124991v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bertezene" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803842v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221984v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.40.2023.0013" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407355v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272953v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.23098" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518884v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Yatim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775764v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022105" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283379v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.010.0057" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402561v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00538" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02904936v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.111.0035" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178397v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058158ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993840v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bayart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178395v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2018.01.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178435v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546935v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubrion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.283.0073" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278291v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/kmrp.2015.29" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284746v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327719v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.021.0003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957305v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TQM-12-2013-0143" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806646v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bert&#233;z&#232;ne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3935" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178414v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.064.0056" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178413v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rondeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ddes.2013.07.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801911v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hume.309.0001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178408v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17542730910965100" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/104C1B06A12345C07E8C47F25BD7CBD450BA5F62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178428v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Nill&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ddes.2007.08.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702887v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212906v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765264v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besnehard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthelot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765532v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885097v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766130v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664583v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283384v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283582v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283581v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283580v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491632v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012664v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067334v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057681v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012662v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012663v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072340v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferraton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778688v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284599v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283608v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres/collections/management-prospective/ouvrage/541-guider-la-raison-qui-nous-guide.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247564v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.berte.2015.01" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803844v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berger-levrault.com/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664514v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/questions-de-societe/ouvrage/668-crise-de-la-connaissance-et-connaissance-de-la-crise.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337188v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berger-levrault.com/fr/communique-de-presse/laction-publique-face-a-la-pandemie-avant-pendant-apres-la-crise/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337218v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dadon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664543v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leh.fr/edition/p/innovations-management-des-structures-de-sante-en-france-9782848748962" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284124v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665733v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401886v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666216v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://managementetavenir.fr/article/guider-la-raison-qui-nous-guide-agir-et-penser-en-complexite/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770184v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665727v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ayh7v75ak" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283590v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665731v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762055v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fredj" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rozanes Mercier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665724v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283593v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762063v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283595v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762070v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301911v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qxp9vy9g5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846779v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284691v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.99qkcrnak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284740v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sante-solidarite.cnam.fr/evenements/rencontres-de-la-chaire-gestion-des-services-de-sante/les-rencontres-de-la-chaire-de-gestion-des-services-de-sante-965254.kjsp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124991v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bertezene" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803842v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221984v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.40.2023.0013" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407355v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272953v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.23098" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518884v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Yatim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775764v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022105" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283379v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.010.0057" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402561v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00538" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02904936v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.111.0035" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178397v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058158ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993840v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bayart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178435v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178395v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2018.01.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546935v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubrion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.283.0073" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278291v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/kmrp.2015.29" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284746v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327719v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.021.0003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957305v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TQM-12-2013-0143" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806646v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bert&#233;z&#232;ne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3935" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178414v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.064.0056" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178413v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rondeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ddes.2013.07.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801911v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hume.309.0001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178408v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17542730910965100" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/104C1B06A12345C07E8C47F25BD7CBD450BA5F62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178428v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Nill&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ddes.2007.08.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702887v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212906v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765264v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besnehard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthelot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765532v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885097v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766130v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664583v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283384v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283582v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283581v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283580v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491632v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012664v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067334v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057681v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012662v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012663v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072340v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferraton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778688v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284599v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283608v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres/collections/management-prospective/ouvrage/541-guider-la-raison-qui-nous-guide.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247564v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.berte.2015.01" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803844v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berger-levrault.com/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664514v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/questions-de-societe/ouvrage/668-crise-de-la-connaissance-et-connaissance-de-la-crise.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337218v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dadon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337188v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berger-levrault.com/fr/communique-de-presse/laction-publique-face-a-la-pandemie-avant-pendant-apres-la-crise/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664543v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leh.fr/edition/p/innovations-management-des-structures-de-sante-en-france-9782848748962" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284124v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665733v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401886v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666216v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://managementetavenir.fr/article/guider-la-raison-qui-nous-guide-agir-et-penser-en-complexite/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770184v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665727v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ayh7v75ak" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283590v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762055v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fredj" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rozanes Mercier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665731v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665724v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762063v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283593v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283595v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762070v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301911v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qxp9vy9g5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846779v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284691v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.99qkcrnak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284740v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>