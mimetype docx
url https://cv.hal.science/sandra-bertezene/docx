--- v2 (2026-05-06)
+++ v3 (2026-05-30)
@@ -312,386 +312,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décider dans la tourmente : quatre CHU face à la Covid-19</w:t>
+                <w:t xml:space="preserve">Quel cadre épistémologique pour la démocratie en santé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bertezene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Vallat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Michel</w:t>
+                <w:t xml:space="preserve">Fatima Yatim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques et Management public</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 234, pp.11-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221984v1</w:t>
+                <w:t xml:space="preserve">hal-04518884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décider dans l’incertitude - Bilan des pratiques observées et propositions de transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bertezene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 630, pp.583-587</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Pensée Complexe pour interroger les pratiques organisationnelles dans quatre CHU français durant les deux premières vagues de la crise Covid</w:t>
+                <w:t xml:space="preserve">Décider dans la tourmente : quatre CHU face à la Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bertezene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 69, </w:t>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (2), pp.225-253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/interventionseconomiques.23098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/pmp.40.2023.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272953v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel cadre épistémologique pour la démocratie en santé ?</w:t>
+                <w:t xml:space="preserve">La Pensée Complexe pour interroger les pratiques organisationnelles dans quatre CHU français durant les deux premières vagues de la crise Covid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bertezene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fatima Yatim</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 69, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/interventionseconomiques.23098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04518884v1</w:t>
+                <w:t xml:space="preserve">hal-04272953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jumeau numérique en santé</w:t>
               </w:r>
@@ -846,51 +846,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du praticien réflexif au praticien complexe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bertezene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 47 (297), pp.81-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -924,51 +924,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypercontrol and hypernormalisation of the health system: proposal for a system of shared control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bertezene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1015,51 +1015,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport du modèle Exit-Voice-Loyalty à la compréhension de l’apprentissage organisationnel – le cas d’un hôpital public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bertezene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1106,51 +1106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge management: an asset for managing change?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bertezene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1208,174 +1208,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01993840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un management humaniste : Dépasser les tensions, améliorer la performance ?</w:t>
+                <w:t xml:space="preserve">Control of hospitals and nursing homes in France: The 2016 reform may indirectly improve a dysfunctional system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bertezene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Health Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (4), pp.329-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.healthpol.2018.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02178435v1</w:t>
+                <w:t xml:space="preserve">hal-02178395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of hospitals and nursing homes in France: The 2016 reform may indirectly improve a dysfunctional system</w:t>
+                <w:t xml:space="preserve">Un management humaniste : Dépasser les tensions, améliorer la performance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bertezene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Policy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 573</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.healthpol.2018.01.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02178395v1</w:t>
+                <w:t xml:space="preserve">hal-02178435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopération dans les réseaux de santé en gérontologie : un éclairage simonien</w:t>
               </w:r>
@@ -1446,291 +1446,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01546935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious games in favour of knowledge management and double-loop learning ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Changement et engagement dans une stratégie RSE le cas des établissements sociaux et médico-sociaux français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bertezene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandra Bertezene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge Management Research and Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 14 (4), pp.470-477. </w:t>
+              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016/2 (21), pp.3-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1057/kmrp.2015.29⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rimhe.021.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01278291v1</w:t>
+                <w:t xml:space="preserve">halshs-01327719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La RSE, outil marketing ou levier de performance ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Serious games in favour of knowledge management and double-loop learning ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bayart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bertezene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Knowledge Management Research and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (4), pp.470-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/kmrp.2015.29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03284746v1</w:t>
+                <w:t xml:space="preserve">halshs-01278291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement et engagement dans une stratégie RSE le cas des établissements sociaux et médico-sociaux français</w:t>
+                <w:t xml:space="preserve">La RSE, outil marketing ou levier de performance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bertezene</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Vallat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 556</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rimhe.021.0003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01327719v1</w:t>
+                <w:t xml:space="preserve">hal-03284746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serious games : leverage for knowledge management</w:t>
               </w:r>
@@ -1742,51 +1742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bayart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bertezene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2410,51 +2410,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do-It-Yourself' to adapt: Lessons from the COVID-19 crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bertezene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2518,64 +2518,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciding in turmoil: Four University Hospital Centres in the Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bertezene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2613,64 +2613,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">University hospitals role in health profession education during COVID crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bertezene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2747,64 +2747,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les CHU sont-ils des organisations à haute fiabilité (HRO) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bertezene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de la revue Politiques et management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2842,64 +2842,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Have health professionals become do-it-yourself professionals?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bertezene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2950,64 +2950,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les processus décisionnels au sein des CHU en 2020, au coeur de la crise sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bertezene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Renouvellement du management hospitalier et adaptabilité des organisations"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE Université de Lorraine - Chaire santé - ARAMOS, Mar 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3196,51 +3196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questioning the validity of the knowledge produced in management sciences: The case of the elaboration of a digital strategy in a group of the sanitary, social and medico-social sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bertezene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3304,51 +3304,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency, Effectiveness and Ethics: Proposal for a Control System for Health Organizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bertezene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3412,51 +3412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bertezene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bayart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3494,51 +3494,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge management, an asset for managing change ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bayart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3615,51 +3615,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Responsibility in the Medical and Social Sector: The French Example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bertezene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bayart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3723,51 +3723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bertezene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bayart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVe Rencontres du Réseau Inter-Universitaire de l'Economie Sociale et Solidaire : "L'économie sociale et solidaire et solidaire en coopérations"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3805,51 +3805,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of the main strategies and approaches to CSR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bertezene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3900,51 +3900,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serious games: an efficient mean to train knowledge worker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bayart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bertezene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3995,51 +3995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serious Games And Knowledge Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bertezene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bayart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4116,51 +4116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bertezene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Excellence in Services », University of Alicante (Espagne), 1-3 September 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4230,90 +4230,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’organiser pour affronter l’incertain au sein des hôpitaux - Leçons tirées de la crise covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bertezene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Berger-Levrault, 2024, 270132288X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4406,51 +4406,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guider la raison qui nous guide. Agir et penser en complexité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bertezene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management Prospective Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.147, 2019, 979-1094033241</w:t>
             </w:r>
           </w:p>
@@ -4490,51 +4490,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manager la RSE dans un environnement complexe : le cas du secteur social et médico-social français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bertezene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions EMS management &amp; société, 2015, 978-2-84769-830-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ems.berte.2015.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4765,90 +4765,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COPING, un programme de recherche innovant consacré au pilotage de la crise sanitaire par les établissements de santé en région Auvergne-Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bertezene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4903,51 +4903,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desproges, Edgar Morin et la crise du SARS-CoV-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bertezene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'action publique face à la pandémie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5589,177 +5589,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encourager l’innovation et l’action collective</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandra Bertézène</w:t>
+                <w:t xml:space="preserve">La résilience organisationnelle des hôpitaux est-elle en danger ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bertezene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03762055v1</w:t>
+                <w:t xml:space="preserve">hal-03665731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résilience organisationnelle des hôpitaux est-elle en danger ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Bertezene</w:t>
+                <w:t xml:space="preserve">Encourager l’innovation et l’action collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Fredj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Rozanes Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bertézène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665731v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation de l'offre de soins : &amp;quot;Accepter l'incertain pousse à apprendre vite de l'environnement et à s'y adapter</w:t>
               </w:r>
@@ -6184,51 +6184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bayart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bertezene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Lyon1. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6584,51 +6584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sante-solidarite.cnam.fr/evenements/rencontres-de-la-chaire-gestion-des-services-de-sante/les-rencontres-de-la-chaire-de-gestion-des-services-de-sante-965254.kjsp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124991v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bertezene" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803842v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221984v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.40.2023.0013" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407355v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272953v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.23098" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518884v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Yatim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775764v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022105" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283379v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.010.0057" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402561v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00538" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02904936v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.111.0035" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178397v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058158ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993840v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bayart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178435v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178395v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2018.01.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546935v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubrion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.283.0073" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278291v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/kmrp.2015.29" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284746v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327719v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.021.0003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957305v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TQM-12-2013-0143" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806646v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bert&#233;z&#232;ne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3935" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178414v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.064.0056" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178413v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rondeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ddes.2013.07.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801911v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hume.309.0001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178408v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17542730910965100" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/104C1B06A12345C07E8C47F25BD7CBD450BA5F62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178428v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Nill&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ddes.2007.08.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702887v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212906v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765264v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besnehard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthelot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765532v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885097v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766130v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664583v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283384v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283582v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283581v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283580v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491632v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012664v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067334v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057681v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012662v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012663v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072340v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferraton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778688v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284599v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283608v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres/collections/management-prospective/ouvrage/541-guider-la-raison-qui-nous-guide.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247564v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.berte.2015.01" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803844v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berger-levrault.com/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664514v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/questions-de-societe/ouvrage/668-crise-de-la-connaissance-et-connaissance-de-la-crise.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337218v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dadon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337188v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berger-levrault.com/fr/communique-de-presse/laction-publique-face-a-la-pandemie-avant-pendant-apres-la-crise/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664543v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leh.fr/edition/p/innovations-management-des-structures-de-sante-en-france-9782848748962" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284124v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665733v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401886v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666216v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://managementetavenir.fr/article/guider-la-raison-qui-nous-guide-agir-et-penser-en-complexite/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770184v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665727v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ayh7v75ak" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283590v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762055v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fredj" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rozanes Mercier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665731v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665724v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762063v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283593v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283595v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762070v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301911v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qxp9vy9g5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846779v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284691v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.99qkcrnak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284740v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sante-solidarite.cnam.fr/evenements/rencontres-de-la-chaire-gestion-des-services-de-sante/les-rencontres-de-la-chaire-de-gestion-des-services-de-sante-965254.kjsp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124991v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bertezene" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803842v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518884v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Yatim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407355v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221984v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.40.2023.0013" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272953v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.23098" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775764v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022105" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283379v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/accra.010.0057" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402561v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00538" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02904936v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.111.0035" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178397v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058158ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993840v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bayart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178395v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2018.01.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178435v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546935v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubrion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.283.0073" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327719v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.021.0003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278291v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/kmrp.2015.29" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284746v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957305v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TQM-12-2013-0143" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806646v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bert&#233;z&#232;ne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3935" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178414v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.064.0056" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178413v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rondeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ddes.2013.07.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00801911v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hume.309.0001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178408v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17542730910965100" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/104C1B06A12345C07E8C47F25BD7CBD450BA5F62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178428v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Nill&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ddes.2007.08.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702887v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212906v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765264v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besnehard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthelot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765532v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885097v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766130v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664583v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283384v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283582v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283581v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283580v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491632v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012664v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067334v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057681v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012662v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012663v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072340v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferraton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778688v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284599v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283608v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres/collections/management-prospective/ouvrage/541-guider-la-raison-qui-nous-guide.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247564v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.berte.2015.01" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803844v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berger-levrault.com/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664514v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/questions-de-societe/ouvrage/668-crise-de-la-connaissance-et-connaissance-de-la-crise.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337218v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dadon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337188v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berger-levrault.com/fr/communique-de-presse/laction-publique-face-a-la-pandemie-avant-pendant-apres-la-crise/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664543v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leh.fr/edition/p/innovations-management-des-structures-de-sante-en-france-9782848748962" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284124v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665733v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401886v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666216v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://managementetavenir.fr/article/guider-la-raison-qui-nous-guide-agir-et-penser-en-complexite/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770184v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665727v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ayh7v75ak" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283590v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665731v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762055v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fredj" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rozanes Mercier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665724v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762063v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283593v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283595v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762070v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301911v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qxp9vy9g5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846779v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284691v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.99qkcrnak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284740v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>