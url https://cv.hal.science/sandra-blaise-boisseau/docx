--- v0 (2026-03-25)
+++ v1 (2026-05-06)
@@ -66,13183 +66,13377 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (46)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foot-and-Mouth disease is back in Europe in 2025: cases in Germany, Hungary and Slovakia</w:t>
+                <w:t xml:space="preserve">Rôle inhibiteur de la polymérase 3D du virus de la fièvre aphteuse sur la voie IFN‑I, un piratage au service de la persistance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Girault</w:t>
+                <w:t xml:space="preserve">Fanny Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Tinak</w:t>
+                <w:t xml:space="preserve">Candice Hodencq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Malik</w:t>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Romey</w:t>
+                <w:t xml:space="preserve">Anne-Laure Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuzana Dirbáková</w:t>
+                <w:t xml:space="preserve">Anthony Relmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Congress for Veterinary Virology (ESVV 2025): Including an EPIZONE Session</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">XXVIIIèmes Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Toulouse, France. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-05454519v1</w:t>
+                <w:t xml:space="preserve">anses-05611652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Interplays of FMDV with the type I IFN Response: Importance of the model &amp; potential links with viral persistence</w:t>
+                <w:t xml:space="preserve">DEVELOPPEMENT ET VALIDATION DE DEUX METHODES RT-PCR EN TEMPS REEL TRIPLEX EN UNE ETAPE POUR LE DIAGNOSTIC DE LA FIEVRE APHTEUSE ET DE LA MALADIE VESICULEUSE DU PORC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Relmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TPI Seminar</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">XXVIIèmes Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Lyon (ENS Lyon), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-05452948v1</w:t>
+                <w:t xml:space="preserve">anses-05452928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Ruxolitinib on persistent Foot-and–Mouth Disease Virus (FMDV) infection in multilayered cells derived from bovine dorsal soft palate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eve Laloy</w:t>
+                <w:t xml:space="preserve">The FMDV_PersIstOmics project: From proteogenomic host response signatures of persistent foot-and-mouth disease virus (FMDV) infection to diagnostic markers and therapeutic control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Hodencq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Hägglund</w:t>
+                <w:t xml:space="preserve">Ignacio Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Penverne</w:t>
+                <w:t xml:space="preserve">Labib Bakkali Kassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Huet</w:t>
+                <w:t xml:space="preserve">Abdulnaci Bulut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarina Näslund</w:t>
+                <w:t xml:space="preserve">Sena Inel Turgut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFRA</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-05455087v1</w:t>
+              <w:t xml:space="preserve">ICRAD final showcase meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05452944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Situation épidémiologique de la Fièvre aphteuse en Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Creation of a bank of clinical samples collected from FMDV outbreaks in Anatolia, Türkiye, to evaluate candidate host genes as markers of FMDV persistence in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unal Parlak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sena Inel Turgut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Hodencq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Labib Bakkali Kassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNSPV/ADILVA</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">GFRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Istanbul, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-05455131v1</w:t>
+                <w:t xml:space="preserve">anses-05455114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Interplays of FMDV with the type I IFN Response: Importance of the model &amp; potential links with viral persistence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Développement d'un test ELISA pour la détection d'anticorps dirigés contre la protéine non structurale 3ABC du virus de la fièvre aphteuse exprimée en système eucaryote MVA (Modified Vaccine Ankara)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Relmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bernelin Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CGD Seminar on zoonotic and non-zoonotic viral infections</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-05452946v1</w:t>
+              <w:t xml:space="preserve">XXVIIèmes Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Lyon (ENS Lyon), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05452920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and optimization of relevant in vitro models to study Foot-and-Mouth Disease Virus (FMDV)/hosts interactions and viral persistence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of the European Union Reference Laboratory for Foot-and-mouth disease in enhancing the diagnostic capacity of national reference laboratories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candice Hodencq</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anthony Relmy</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Bultinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIRAE</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-05455070v1</w:t>
+              <w:t xml:space="preserve">EuFMD Open Session 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Alcala de Henares, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04803716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEVELOPMENT OF REAL-TIME RT-PCR ASSAYS FOR SPECIFIC DETECTION OF FOOT-AND-MOUTH DISEASE VIRUS (FMDV) LINEAGES OF SEROTYPES O AND SAT2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of disinfectants in BSL3 laboratories handling live Foot-and-Mouth-Disease Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Relmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Relmy</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWAVLD 2025</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-05459957v1</w:t>
+              <w:t xml:space="preserve">EuFMD Open Session 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Alcala de Henares, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04803730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions Virus/Hôte lors de l’infection aiguë ou persistante par le virus de la fièvre aphteuse</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La protéine leader est nécessaire à l'établissement d'une infection persistante par le virus de la fièvre aphteuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Litz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Landmesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Relmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la recherche ENVA</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-05454600v1</w:t>
+              <w:t xml:space="preserve">XXVIes Journées francophones de virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04563372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safe and cost-effective protocol for shipment of FMDV suspected cases for laboratory diagnostics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La protéine leader est nécessaire à l'établissement d'une infection persistante par le virus de la fièvre aphteuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Litz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Landmesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Salman Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes 2024</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-04804389v1</w:t>
+              <w:t xml:space="preserve">XXVIiemes Journées francophones de virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Bruxelles, Belgique. Virologie, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04803342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The leader protein is necessary for the establishment of persistent infection by type O foot-and-mouth disease virus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Development of a primary cell model derived from porcine dorsal soft palate for foot-and-mouth disease virus research and diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bernelin Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Angele Breithaupt</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Relmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epizone, 16th annual meeting 2024</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-04803740v1</w:t>
+              <w:t xml:space="preserve">Epizone, 15th annual meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Novi Sad, Serbia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04426176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAFE AND COST-EFFECTIVE SHIPMENT OF FMDV SUSPECTED SAMPLES TO DIAGNOSTIC LABORATORIES: EVALUATION OF THE PROCESS ON LFD PRODUCED BY DIFFERENT MANUFACTORS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Développement d’un modèle de cellules épithéliales de palais mou dorsal porcin sensible à l’infection par le virus de la fièvre aphteuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bernelin Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Relmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUFMD Open Session 2024</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-04805449v1</w:t>
+              <w:t xml:space="preserve">XXVèmes Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris, France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04426223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of real-time RT-PCR assays for the rapid characterization of Foot-and-mouth disease virus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Deshayes</w:t>
+                <w:t xml:space="preserve">Une nouvelle RT-PCR en temps réel triplex en une étape pour la détection des virus de la fièvre aphteuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheyla Benfrid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Relmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Romey</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Salomez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Relmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUFMD Open Session 2024</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-04805349v1</w:t>
+              <w:t xml:space="preserve">RNSPV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bourges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04527769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The leader protein is necessary for the establishment of persistent infection by type O foot-and-mouth disease virus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angele Breithaupt</w:t>
+                <w:t xml:space="preserve">Interplay between Foot-and-Mouth Disease Virus 3D polymerase and the type I interferon response: a contribution to viral persistence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheyla Benfrid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Relmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuFMD Open Session 2024</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-04803765v1</w:t>
+              <w:t xml:space="preserve">JSDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Maisons-Alfort, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04527764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field evaluation of a safe and cost-effective shipment of FMDV suspected samples to diagnostic laboratories using lateral flow devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Du terrain au laboratoire de référence : Développement et évaluation d’un protocole pour l’envoi à faible coût et sans risque infectieux de prélèvements issus de cas suspects de fièvre aphteuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussaini Ularamu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulnaci Bulut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Jamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salman Khan</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham J. Belsham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWAVLD 2023 (International Symposium of the World Association of Veterinairy Laboratory Diagnosticians</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-04426628v1</w:t>
+              <w:t xml:space="preserve">RNSPV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bourges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04527772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction hôte spécifique de la polymérase 3Dpol du virus de la fièvre aphteuse avec la réponse interféron de type I</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Vitour</w:t>
+                <w:t xml:space="preserve">FIRST ISOLATION, MOLECULAR DETECTION AND PHYLOGENETIC ANALYSIS OF FMDV A/AFRICA/G1 IN THE SULTANATE OF OMAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Ahmed Al-Rawahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jemma Wadsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayley M. Hicks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick J. Knowles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonello Di Nardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVèmes Journées Francophones de Virologie</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-04426361v1</w:t>
+              <w:t xml:space="preserve">EuFMD Open Session 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04527896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Interplays of FMDV with IFN Response and Importance of the Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Complete Genome Analyses of Foot-and-Mouth Disease Viruses Belonging to Serotypes O, A and SAT 2 in East, West and North Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonello Di Nardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jemma Wadsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Bachanek-Bankowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheyla Benfrid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Foot-and-Mouth (F M D) Research Alliance (G F R A)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-04426964v1</w:t>
+              <w:t xml:space="preserve">XXIrst EUROPIC meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Harrogate, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04527756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaderless FMDV O does not establish a persistent infection in multilayered cells derived from bovine dorsal soft palate</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Interplay between Foot-and-Mouth Disease Virus 3D polymerase and the type I interferon response: a contribution to viral persistence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheyla Benfrid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Relmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Foot-and-Mouth (F M D) Research Alliance (G F R A)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-04426944v1</w:t>
+              <w:t xml:space="preserve">ESVV 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Guent, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04527762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a primary cell model derived from porcine dorsal soft palate for foot-and-mouth disease virus research and diagnosis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">FIELD EVALUATION OF A SAFE AND COST-EFFECTIVE SHIPMENT OF FMDV SUSPECTED SAMPLES TO DIAGNOSTIC LABORATORIES USING LATERAL FLOW DEVICES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham J. Belsham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulnaci Bulut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Hamers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hudelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWAVLD 2023 (International Symposium of the World Association of Veterinairy Laboratory Diagnosticians</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-04426677v1</w:t>
+              <w:t xml:space="preserve">Open session EuFMD 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04527886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between Foot-and-Mouth Disease Virus 3D polymerase and the type I interferon response: a contribution to viral persistence?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Vitour</w:t>
+                <w:t xml:space="preserve">Validation de la désinfection par procédés dirigés et non dirigés en laboratoire P3 de Fièvre aphteuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Relmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheyla Benfrid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epizone, 15th annual meeting 2023</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-04426436v1</w:t>
+              <w:t xml:space="preserve">XXIVèmes Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04527742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaderless FMDV O is fully attenuated in cattle and does not establish persistent infections</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florian Pfaff</w:t>
+                <w:t xml:space="preserve">Interaction de la polymérase 3D du virus de la fièvre aphteuse avec la réponse interféron de type I (IFN I) / un lien avec la persistance virale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheyla Benfrid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Relmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Foot-and-Mouth (F M D) Research Alliance (G F R A)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-04426800v1</w:t>
+              <w:t xml:space="preserve">XXIVèmes Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04527748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaderless FMDV is fully attenuated in vivo and unable to establish persistent infection</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VALIDATION OF DISINFECTION BY DIRECTED AND NON-DIRECTED PROCESSES IN THE BSL3 LABORATORY HANDLING LIVE FOOT-AND-MOUTH DISEASE VIRUS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Relmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheyla Benfrid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Junior Scientist Symposium 2023</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-04426840v1</w:t>
+              <w:t xml:space="preserve">EuFMD Open Session 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04527890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between Foot-and-Mouth Disease Virus 3D polymerase and the type I interferon response: a contribution to viral persistence?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurore Romey</w:t>
+                <w:t xml:space="preserve">EFFECT OF A JAK STAT INHIBITOR ON PERSISTENT FOOT-AND–MOUTH DISEASE VIRUS INFECTION IN MULTILAYERED CELLS DERIVED FROM BOVINE DORSAL SOFT PALATE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Laloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Hägglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Penverne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Näslund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESVV</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-04524159v1</w:t>
+              <w:t xml:space="preserve">EuFMD Open Session 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04527882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration des capacités de surveillance en virologie : Séquençage de génomes viraux d’intérêt vétérinaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Gondard</w:t>
+                <w:t xml:space="preserve">Rapid and sensitive identification of the A/AFRICA/G-IV lineage of FMD by a novel Real-time RT-PCR assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheyla Benfrid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souheyla Benfrid</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yannick Blanchard</w:t>
+                <w:t xml:space="preserve">Corentin Lefloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufien Sghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques et doctorales de l'Anses (JSDA)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-04524015v1</w:t>
+              <w:t xml:space="preserve">EAVLD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, On line, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04527171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction de la polymérase 3D du virus de la fièvre aphteuse avec la réponse interféron de type I (IFN I) : un lien avec la persistance virale ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgan Sarry</w:t>
+                <w:t xml:space="preserve">Rapid and sensitive identification of the A/AFRICA/G-IV lineage of FMD by a novel Real-time RT-PCR assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheyla Benfrid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souheyla Benfrid</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Corentin Lefloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurore Romey</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufien Sghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Francophone en Maladies Infectieuses Animales (CIFMIA)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-04524194v1</w:t>
+              <w:t xml:space="preserve">Global Foot-and-Mouth (F M D) Research Alliance (G F R A)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, On line, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04527166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between Foot-and-Mouth Disease Virus 3D polymerase and the type I interferon response: a contribution to viral persistence?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Field evaluation of a safe and cost-effective shipment of suspected samples to diagnostic laboratories using lateral flow devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham J. Belsham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheyla Benfrid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurore Romey</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulnaci Bulut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPEN SESSION EuFMD</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-04524003v1</w:t>
+              <w:t xml:space="preserve">Global Foot-and-Mouth (F M D) Research Alliance (G F R A)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Virtual Conference, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04526323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistance du virus de la fièvre aphteuse : de la signature transcriptomique de la réponse de l’hôte aux marqueurs diagnostiques</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Développement et évaluation d'un test de RT-PCR en temps réel pour la caractérisation du lignage A/AFRICA/G-IV du virus de la Fièvre Aphteuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Lefloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheyla Benfrid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Relmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des doctorants et post-doctorants de l'Enva</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-04524148v1</w:t>
+              <w:t xml:space="preserve">XXIIIèmes Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Montpellier ( Virtual Conference ), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04526305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification phylogéographique des routes de diffusion du virus de la fièvre aphteuse de topotype O/EA-3 en Afrique et en Asie Orientale de 1974 à 2019</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DEVELOPPEMENT D’UNE RT-PCR TRIPLEX EN TEMPS REEL EN UNE ETAPE POUR LA DETECTION DES VIRUS DE LA FIEVRE APHTEUSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Andrew Shaw</w:t>
+                <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Relmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheyla Benfrid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVèmes Journées Francophones de Virologie</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-04524201v1</w:t>
+              <w:t xml:space="preserve">XXIIIemes Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Montpellier ( Virtual Conference ), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04526270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction phylodynamique de l’histoire du topotype O/EA-3 du virus de la fièvre aphteuse en Afrique (1974-2019)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
+                <w:t xml:space="preserve">RAPID, ON SITE, DIAGNOSIS OF FMD AND SAFE AND COST-EFFECTIVE SHIPMENT OF SAMPLES USING LATERAL FLOW DEVICES FOR LABORATORY DIAGNOSTICS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labib Bakkali Kassimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham J. Belsham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulnaci Bulut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Hamers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques et doctorales de l'Anses (JSDA)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-04523988v1</w:t>
+              <w:t xml:space="preserve">GFRA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bangkok / Thailand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04524469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a one-step triplex real-time rt-pcr assay for the diagnosis of foot-and-mouth disease virus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">MOLECULAR EPIDEMIOLOGY OF FOOT-AND-MOUTH DISEASE VIRUS O/EA-3 : A RECENT TRANSBOUNDARY EMERGENCE IN NORTH AFRICA (2017-2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheyla Benfrid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anthony Relmy</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jemma Wadsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonello Di Nardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Shaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFRA online meeting 2021</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-04523929v1</w:t>
+              <w:t xml:space="preserve">GFRA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bangkok / Thailand, Thailand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04524330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a one-step triplex real-time rt-pcr assay for the diagnosis of foot-and-mouth disease virus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Relmy</w:t>
+                <w:t xml:space="preserve">Gene signatures associated with foot-and-mouth disease virus infection and persistence part I: persistent FMDV in a three-dimensional model of the bovine soft palate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Hägglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Laloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Näslund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pfaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Eschbaumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAVLD Virtual Meeting 2021</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-04523870v1</w:t>
+              <w:t xml:space="preserve">13th Epizone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Berlin (Germany), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04524289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field evaluation of a safe and cost-effective shipment of FMD suspected samples to diagnostic laboratories using lateral flow devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">RAPID, ON SITE, DIAGNOSIS OF FMD AND SAFE AND COST-EFFECTIVE SHIPMENT OF SAMPLES USING LATERAL FLOW DEVICES FOR LABORATORY DIAGNOSTIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labib Bakkali Kassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham J. Belsham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulnaci Bulut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Gorna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Hamers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAVLD Virtual Meeting 2021</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-04523885v1</w:t>
+              <w:t xml:space="preserve">5th Congress of the European Association of Veterinary Laboratory Diagnosticians</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bruxelles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04441008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle d’infection persistante de cellules épithéliales primaires de nasopharynx bovin par le virus de la fièvre aphteuse et analyse transcriptionnelle de la réponse de l’hôte</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Validation d’interactions moléculaires candidates entre le virus de la fièvre aphteuse et la cellule-hôte bovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Borde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Laloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florian Pfaff</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Ledey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques et doctorales de l'Anses (JSDA)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-04522406v1</w:t>
+              <w:t xml:space="preserve">XXèmes Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04440768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un épithélium pluristratifié dérivé du palais mou bovin comme modèle d’infection persistante par le virus de la fièvre aphteuse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Eschbaumer</w:t>
+                <w:t xml:space="preserve">DU TERRAIN AU LABORATOIRE DE RÉFÉRENCE : ÉVALUATION D'UN PROTOCOLE POUR L'ENVOI À FAIBLE COÛT ET SANS RISQUE INFECTIEUX DE PRÉLÈVEMENTS ISSUS DE CAS SUSPECTS DE FIÈVRE APHTEUSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussaini Ularamu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulnaci Bulut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Jamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham J. Belsham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la recherche ENVA 2019</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-04522325v1</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l’Anses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Maisons-Alfort, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04441138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid, on site, diagnosis of FMD and safe and cost-effective shipment of samples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Labib Bakkali Kassimi</w:t>
+                <w:t xml:space="preserve">DEVELOPMENT AND EVALUATION OF A MULTIPLEX CONVENTIONAL RT-PCR FOR SIMULTANEOUS DETECTION AND TYPING OF FMDV IN WEST AFRICA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Gorna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaye Laye Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Laloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graham J. Belsham</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claude Hamers</w:t>
+                <w:t xml:space="preserve">Modou Moustapha Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epizone 13th annual meeting</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-04514003v1</w:t>
+              <w:t xml:space="preserve">EuFMD Open Session 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Borgo Egnazzia, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04441092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du terrain au laboratoire de référence : évaluation d’un protocole pour l’envoi à faible coût et sans risque infectieux de prélèvements issus de cas suspects de fièvre aphteuse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Diagnostic de la Fièvre Aphteuse au Laboratoire National de Référence en France:méthodes actuelles et perspectives de développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila K. Gorna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Relmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Graham J. Belsham</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Carocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de virologie</w:t>
-[...1396 lines deleted...]
-                <w:t xml:space="preserve">hal-01003256v1</w:t>
+              <w:t xml:space="preserve">XIIIièmes Journées francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Paris, France. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (34)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEVELOPPEMENT ET VALIDATION DE DEUX METHODES RT-PCR EN TEMPS REEL TRIPLEX EN UNE ETAPE POUR LE DIAGNOSTIC DE LA FIEVRE APHTEUSE ET DE LA MALADIE VESICULEUSE DU PORC</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions moléculaires entre le virus de la fièvre aphteuse et la réponse interféron de type I : importance du modèle et liens potentiels avec la persistance virale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIèmes Journées Francophones de Virologie</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-05452928v1</w:t>
+              <w:t xml:space="preserve">XXVIIIèmes Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFV, Apr 2026, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05611640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The FMDV_PersIstOmics project: From proteogenomic host response signatures of persistent foot-and-mouth disease virus (FMDV) infection to diagnostic markers and therapeutic control</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sena Inel Turgut</w:t>
+                <w:t xml:space="preserve">Foot-and-Mouth disease is back in Europe in 2025: cases in Germany, Hungary and Slovakia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Tinak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Dirbáková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRAD final showcase meeting</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-05452944v1</w:t>
+              <w:t xml:space="preserve">13th International Congress for Veterinary Virology (ESVV 2025): Including an EPIZONE Session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESVV, Sep 2025, Portoroz, Slovenia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05454519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creation of a bank of clinical samples collected from FMDV outbreaks in Anatolia, Türkiye, to evaluate candidate host genes as markers of FMDV persistence in cattle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurore Romey</w:t>
+                <w:t xml:space="preserve">Effect of Ruxolitinib on persistent Foot-and–Mouth Disease Virus (FMDV) infection in multilayered cells derived from bovine dorsal soft palate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Laloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Hägglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Penverne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Näslund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2025, Istanbul, France</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">anses-05455114v1</w:t>
+              <w:t xml:space="preserve">, GFRA, Oct 2025, Istanbul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05455087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un test ELISA pour la détection d'anticorps dirigés contre la protéine non structurale 3ABC du virus de la fièvre aphteuse exprimée en système eucaryote MVA (Modified Vaccine Ankara)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular Interplays of FMDV with the type I IFN Response: Importance of the model &amp; potential links with viral persistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIèmes Journées Francophones de Virologie</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-05452920v1</w:t>
+              <w:t xml:space="preserve">TPI Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Pirbright Institute, Jun 2025, Woking, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05452948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the European Union Reference Laboratory for Foot-and-mouth disease in enhancing the diagnostic capacity of national reference laboratories</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David J. Lefebvre</w:t>
+                <w:t xml:space="preserve">Situation épidémiologique de la Fièvre aphteuse en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Relmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Romey</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Bultinck</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labib Bakkali Kassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuFMD Open Session 2024</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-04803716v1</w:t>
+              <w:t xml:space="preserve">RNSPV/ADILVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADILVA, Nov 2025, Les sables d'Olonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05455131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of disinfectants in BSL3 laboratories handling live Foot-and-Mouth-Disease Virus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Development and optimization of relevant in vitro models to study Foot-and-Mouth Disease Virus (FMDV)/hosts interactions and viral persistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Hodencq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Relmy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuFMD Open Session 2024</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-04803730v1</w:t>
+              <w:t xml:space="preserve">VIRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, communauté des virologistes INRAE et des institutions associées, Oct 2025, Saint-Foy-Lès-Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05455070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La protéine leader est nécessaire à l'établissement d'une infection persistante par le virus de la fièvre aphteuse</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular Interplays of FMDV with the type I IFN Response: Importance of the model &amp; potential links with viral persistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIes Journées francophones de virologie</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-04563372v1</w:t>
+              <w:t xml:space="preserve">CGD Seminar on zoonotic and non-zoonotic viral infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SLU, May 2025, Uppsala (Suède), Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05452946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La protéine leader est nécessaire à l'établissement d'une infection persistante par le virus de la fièvre aphteuse</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anja Landmesser</w:t>
+                <w:t xml:space="preserve">DEVELOPMENT OF REAL-TIME RT-PCR ASSAYS FOR SPECIFIC DETECTION OF FOOT-AND-MOUTH DISEASE VIRUS (FMDV) LINEAGES OF SEROTYPES O AND SAT2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Romey</w:t>
+                <w:t xml:space="preserve">Anne-Laure Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Relmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIiemes Journées francophones de virologie</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-04803342v1</w:t>
+              <w:t xml:space="preserve">ISWAVLD 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISWAVLD, Jun 2025, Calgary (Alberta), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05459957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a primary cell model derived from porcine dorsal soft palate for foot-and-mouth disease virus research and diagnosis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Interactions Virus/Hôte lors de l’infection aiguë ou persistante par le virus de la fièvre aphteuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Hodencq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Relmy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epizone, 15th annual meeting 2023</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-04426176v1</w:t>
+              <w:t xml:space="preserve">Journées de la recherche ENVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENVA, Sep 2025, Maisons-Alfort, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05454600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un modèle de cellules épithéliales de palais mou dorsal porcin sensible à l’infection par le virus de la fièvre aphteuse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cindy Bernelin Cottet</w:t>
+                <w:t xml:space="preserve">Safe and cost-effective protocol for shipment of FMDV suspected cases for laboratory diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Michaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurore Romey</w:t>
+                <w:t xml:space="preserve">Hussaini Ularamu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulnaci Bulut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Jamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salman Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVèmes Journées Francophones de Virologie</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-04426223v1</w:t>
+              <w:t xml:space="preserve">Microbes 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFM, Oct 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04804389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between Foot-and-Mouth Disease Virus 3D polymerase and the type I interferon response: a contribution to viral persistence?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurore Romey</w:t>
+                <w:t xml:space="preserve">The leader protein is necessary for the establishment of persistent infection by type O foot-and-mouth disease virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Litz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Sehl-Ewert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angele Breithaupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSDA</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-04527764v1</w:t>
+              <w:t xml:space="preserve">Epizone, 16th annual meeting 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Epizone, Sep 2024, Uppsala, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04803740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle RT-PCR en temps réel triplex en une étape pour la détection des virus de la fièvre aphteuse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">SAFE AND COST-EFFECTIVE SHIPMENT OF FMDV SUSPECTED SAMPLES TO DIAGNOSTIC LABORATORIES: EVALUATION OF THE PROCESS ON LFD PRODUCED BY DIFFERENT MANUFACTORS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efrem Alessandro Foglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Relmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNSPV</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-04527769v1</w:t>
+              <w:t xml:space="preserve">EUFMD Open Session 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EuFMD, Oct 2024, Alcala de Henares (Madrid), Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04805449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du terrain au laboratoire de référence : Développement et évaluation d’un protocole pour l’envoi à faible coût et sans risque infectieux de prélèvements issus de cas suspects de fièvre aphteuse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of real-time RT-PCR assays for the rapid characterization of Foot-and-mouth disease virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Romey</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Graham J. Belsham</w:t>
+                <w:t xml:space="preserve">Anne-Laure Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Relmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNSPV</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-04527772v1</w:t>
+              <w:t xml:space="preserve">EUFMD Open Session 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EuFMD, Oct 2024, Alcala de Henares (Madrid), Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04805349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Genome Analyses of Foot-and-Mouth Disease Viruses Belonging to Serotypes O, A and SAT 2 in East, West and North Africa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
+                <w:t xml:space="preserve">The leader protein is necessary for the establishment of persistent infection by type O foot-and-mouth disease virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Litz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Sehl-Ewert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angele Breithaupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIrst EUROPIC meeting</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-04527756v1</w:t>
+              <w:t xml:space="preserve">EuFMD Open Session 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EuFMD; LNR Fièvre Aphteuse, Oct 2024, Alcala de Henares, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04803765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIRST ISOLATION, MOLECULAR DETECTION AND PHYLOGENETIC ANALYSIS OF FMDV A/AFRICA/G1 IN THE SULTANATE OF OMAN</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antonello Di Nardo</w:t>
+                <w:t xml:space="preserve">Field evaluation of a safe and cost-effective shipment of FMDV suspected samples to diagnostic laboratories using lateral flow devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussaini Ularamu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulnaci Bulut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Jamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salman Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuFMD Open Session 2022</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-04527896v1</w:t>
+              <w:t xml:space="preserve">ISWAVLD 2023 (International Symposium of the World Association of Veterinairy Laboratory Diagnosticians</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADILVA, ANSES, VetAgrosup, Jun 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04426628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIELD EVALUATION OF A SAFE AND COST-EFFECTIVE SHIPMENT OF FMDV SUSPECTED SAMPLES TO DIAGNOSTIC LABORATORIES USING LATERAL FLOW DEVICES</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Hudelet</w:t>
+                <w:t xml:space="preserve">Interaction hôte spécifique de la polymérase 3Dpol du virus de la fièvre aphteuse avec la réponse interféron de type I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Zientara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open session EuFMD 2022</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-04527886v1</w:t>
+              <w:t xml:space="preserve">XXVèmes Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de Virologie (SFV), Apr 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04426361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between Foot-and-Mouth Disease Virus 3D polymerase and the type I interferon response: a contribution to viral persistence?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular Interplays of FMDV with IFN Response and Importance of the Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESVV 2022</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-04527762v1</w:t>
+              <w:t xml:space="preserve">Global Foot-and-Mouth (F M D) Research Alliance (G F R A)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GFRA, Nov 2023, Kampala, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04426964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction de la polymérase 3D du virus de la fièvre aphteuse avec la réponse interféron de type I (IFN I) / un lien avec la persistance virale ?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Leaderless FMDV O does not establish a persistent infection in multilayered cells derived from bovine dorsal soft palate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Litz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Landmesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVèmes Journées Francophones de Virologie</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-04527748v1</w:t>
+              <w:t xml:space="preserve">Global Foot-and-Mouth (F M D) Research Alliance (G F R A)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GFRA, Nov 2023, Kampala, Uganda</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04426944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation de la désinfection par procédés dirigés et non dirigés en laboratoire P3 de Fièvre aphteuse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a primary cell model derived from porcine dorsal soft palate for foot-and-mouth disease virus research and diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bernelin Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Salomez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Caroline Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Relmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Souheyla Benfrid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVèmes Journées Francophones de Virologie</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-04527742v1</w:t>
+              <w:t xml:space="preserve">ISWAVLD 2023 (International Symposium of the World Association of Veterinairy Laboratory Diagnosticians</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADILVA, ANSES, VetAgrosup, Jun 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04426677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VALIDATION OF DISINFECTION BY DIRECTED AND NON-DIRECTED PROCESSES IN THE BSL3 LABORATORY HANDLING LIVE FOOT-AND-MOUTH DISEASE VIRUS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Souheyla Benfrid</w:t>
+                <w:t xml:space="preserve">Interplay between Foot-and-Mouth Disease Virus 3D polymerase and the type I interferon response: a contribution to viral persistence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Zientara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuFMD Open Session 2022</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-04527890v1</w:t>
+              <w:t xml:space="preserve">Epizone, 15th annual meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPIZONE European Research Group, Apr 2023, Novi Sad, Serbia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04426436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFECT OF A JAK STAT INHIBITOR ON PERSISTENT FOOT-AND–MOUTH DISEASE VIRUS INFECTION IN MULTILAYERED CELLS DERIVED FROM BOVINE DORSAL SOFT PALATE</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leaderless FMDV O is fully attenuated in cattle and does not establish persistent infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Litz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Landmesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pfaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Eschbaumer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuFMD Open Session 2022</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-04527882v1</w:t>
+              <w:t xml:space="preserve">Global Foot-and-Mouth (F M D) Research Alliance (G F R A)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GFRA, Nov 2023, Kampala, Uganda</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04426800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid and sensitive identification of the A/AFRICA/G-IV lineage of FMD by a novel Real-time RT-PCR assay</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Soufien Sghaier</w:t>
+                <w:t xml:space="preserve">Leaderless FMDV is fully attenuated in vivo and unable to establish persistent infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Litz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Sehl-Ewert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Landmesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pfaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAVLD</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-04527171v1</w:t>
+              <w:t xml:space="preserve">Junior Scientist Symposium 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Friedrich-Loeffler-Institut, Nov 2023, Jena, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04426840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid and sensitive identification of the A/AFRICA/G-IV lineage of FMD by a novel Real-time RT-PCR assay</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Interplay between Foot-and-Mouth Disease Virus 3D polymerase and the type I interferon response: a contribution to viral persistence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheyla Benfrid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Soufien Sghaier</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Relmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Foot-and-Mouth (F M D) Research Alliance (G F R A)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-04527166v1</w:t>
+              <w:t xml:space="preserve">ESVV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Veterinary Virology, Sep 2022, Gand (Belgique), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04524159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field evaluation of a safe and cost-effective shipment of suspected samples to diagnostic laboratories using lateral flow devices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Amélioration des capacités de surveillance en virologie : Séquençage de génomes viraux d’intérêt vétérinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheyla Benfrid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdulnaci Bulut</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Foot-and-Mouth (F M D) Research Alliance (G F R A)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-04526323v1</w:t>
+              <w:t xml:space="preserve">Journées scientifiques et doctorales de l'Anses (JSDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anses, Oct 2022, Maisons-Alfort, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04524015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et évaluation d'un test de RT-PCR en temps réel pour la caractérisation du lignage A/AFRICA/G-IV du virus de la Fièvre Aphteuse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Interaction de la polymérase 3D du virus de la fièvre aphteuse avec la réponse interféron de type I (IFN I) : un lien avec la persistance virale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheyla Benfrid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Relmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Relmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIèmes Journées Francophones de Virologie</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-04526305v1</w:t>
+              <w:t xml:space="preserve">Colloque International Francophone en Maladies Infectieuses Animales (CIFMIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canada, May 2022, Montréal Virtual, ON LINE, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04524194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEVELOPPEMENT D’UNE RT-PCR TRIPLEX EN TEMPS REEL EN UNE ETAPE POUR LA DETECTION DES VIRUS DE LA FIEVRE APHTEUSE</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Persistance du virus de la fièvre aphteuse : de la signature transcriptomique de la réponse de l’hôte aux marqueurs diagnostiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Salomez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Caroline Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sena Inel Turgut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pelin Tuncer Göktuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Cokçaliskan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Souheyla Benfrid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIemes Journées Francophones de Virologie</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-04526270v1</w:t>
+              <w:t xml:space="preserve">Journées des doctorants et post-doctorants de l'Enva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENVA, Sep 2022, Maisons-Alfort, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04524148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAPID, ON SITE, DIAGNOSIS OF FMD AND SAFE AND COST-EFFECTIVE SHIPMENT OF SAMPLES USING LATERAL FLOW DEVICES FOR LABORATORY DIAGNOSTICS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Interplay between Foot-and-Mouth Disease Virus 3D polymerase and the type I interferon response: a contribution to viral persistence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheyla Benfrid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Relmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claude Hamers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFRA 2019</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-04524469v1</w:t>
+              <w:t xml:space="preserve">OPEN SESSION EuFMD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EuFMD, Oct 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04524003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOLECULAR EPIDEMIOLOGY OF FOOT-AND-MOUTH DISEASE VIRUS O/EA-3 : A RECENT TRANSBOUNDARY EMERGENCE IN NORTH AFRICA (2017-2019)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Identification phylogéographique des routes de diffusion du virus de la fièvre aphteuse de topotype O/EA-3 en Afrique et en Asie Orientale de 1974 à 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Canini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jemma Wadsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonello Di Nardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Shaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFRA 2019</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-04524330v1</w:t>
+              <w:t xml:space="preserve">XXIVèmes Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFV, Apr 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04524201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene signatures associated with foot-and-mouth disease virus infection and persistence part I: persistent FMDV in a three-dimensional model of the bovine soft palate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Eschbaumer</w:t>
+                <w:t xml:space="preserve">Reconstruction phylodynamique de l’histoire du topotype O/EA-3 du virus de la fièvre aphteuse en Afrique (1974-2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheyla Benfrid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Canini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Mai-Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Epizone</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-04524289v1</w:t>
+              <w:t xml:space="preserve">Journées scientifiques et doctorales de l'Anses (JSDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anses, Sep 2021, Maisons-Alfort, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04523988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAPID, ON SITE, DIAGNOSIS OF FMD AND SAFE AND COST-EFFECTIVE SHIPMENT OF SAMPLES USING LATERAL FLOW DEVICES FOR LABORATORY DIAGNOSTIC</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Hamers</w:t>
+                <w:t xml:space="preserve">Development and validation of a one-step triplex real-time rt-pcr assay for the diagnosis of foot-and-mouth disease virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheyla Benfrid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Relmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Congress of the European Association of Veterinary Laboratory Diagnosticians</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-04441008v1</w:t>
+              <w:t xml:space="preserve">GFRA online meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Global Foot-and-Mouth-Disease Research Alliance, Nov 2021, on-line meeting, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04523929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation d’interactions moléculaires candidates entre le virus de la fièvre aphteuse et la cellule-hôte bovine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégory Caignard</w:t>
+                <w:t xml:space="preserve">Development and validation of a one-step triplex real-time rt-pcr assay for the diagnosis of foot-and-mouth disease virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheyla Benfrid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Relmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXèmes Journées Francophones de Virologie</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-04440768v1</w:t>
+              <w:t xml:space="preserve">EAVLD Virtual Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Veterinary Laboratory Diagnosticians, Nov 2021, on-line meeting, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04523870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DU TERRAIN AU LABORATOIRE DE RÉFÉRENCE : ÉVALUATION D'UN PROTOCOLE POUR L'ENVOI À FAIBLE COÛT ET SANS RISQUE INFECTIEUX DE PRÉLÈVEMENTS ISSUS DE CAS SUSPECTS DE FIÈVRE APHTEUSE</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Field evaluation of a safe and cost-effective shipment of FMD suspected samples to diagnostic laboratories using lateral flow devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labib Bakkali Kassimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham J. Belsham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheyla Benfrid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulnaci Bulut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Graham J. Belsham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l’Anses</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-04441138v1</w:t>
+              <w:t xml:space="preserve">EAVLD Virtual Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Veterinary Laboratory Diagnosticians, Nov 2021, on-line meeting, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04523885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEVELOPMENT AND EVALUATION OF A MULTIPLEX CONVENTIONAL RT-PCR FOR SIMULTANEOUS DETECTION AND TYPING OF FMDV IN WEST AFRICA</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Modèle d’infection persistante de cellules épithéliales primaires de nasopharynx bovin par le virus de la fièvre aphteuse et analyse transcriptionnelle de la réponse de l’hôte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Hägglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Laloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Modou Moustapha Lo</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Näslund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pfaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuFMD Open Session 2018</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">anses-04441092v1</w:t>
+              <w:t xml:space="preserve">Journées scientifiques et doctorales de l'Anses (JSDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anses, Sep 2020, Maisons-Alfort, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04522406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic de la Fièvre Aphteuse au Laboratoire National de Référence en France:méthodes actuelles et perspectives de développement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Rapid, on site, diagnosis of FMD and safe and cost-effective shipment of samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labib Bakkali Kassimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham J. Belsham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulnaci Bulut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Hamers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIièmes Journées francophones de Virologie</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Epizone 13th annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Epizone, Aug 2019, Berlin (Germany), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04514003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un épithélium pluristratifié dérivé du palais mou bovin comme modèle d’infection persistante par le virus de la fièvre aphteuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Laloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Hägglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Näslund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pfaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Eschbaumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de la recherche ENVA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENVA, Jun 2019, Maisons Alfort, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04522325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du terrain au laboratoire de référence : évaluation d’un protocole pour l’envoi à faible coût et sans risque infectieux de prélèvements issus de cas suspects de fièvre aphteuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussaini Ularamu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulnaci Bulut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Jamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham J. Belsham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées francophones de virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFV, Mar 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04522364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gene Signatures Associated with Foot-And-Mouth Disease Virus Infection and Persistence Part II: Proteogenomics Uncovers Critical Elements of Host Response in Bovine Soft Palate Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pfaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Hägglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Zoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Laloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epizone 13th annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Epizone, Aug 2019, Berlin (Germany), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04513975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gene signatures associated with foot-and-mouth disease virus infection and persistence. Part II: Transcriptomic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pfaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Hägglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Laloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Relmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RNA Virus Persistence Meeting: Mechanisms and Consequences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Freiburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04441809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GENE SIGNATURES ASSOCIATED WITH FOOT-AND-MOUTH DISEASE VIRUS INFECTION AND PERSISTENCE PART II: TRANSCRIPTOMIC ANALYSIS OF ACUTE AND PERSISTENT FMDV INFECTION IN BOVINE SOFT PALATE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pfaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Hägglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Laloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labib Bakkali Kassimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuFMD Open Session 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EuFMD, Oct 2018, Borgo-Egnazia, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04442182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gene signatures associated with foot-and-mouth disease virus infection and persistence. Part I: Model of Persistent FMDV infection in a three-dimensional model of the bovine soft palate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Hägglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Laloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Näslund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pfaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Eschbaumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RNA VIRUS PERSISTENCE MEETING: MECHANISMS AND CONSEQUENCES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Freiburg (Allemagne), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04441696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DEVELOPMENT AND EVALUATION OF A MULTIPLEX CLASSICAL RT-PCR FOR SIMULTANEOUS DETECTION AND TYPING OF FMDV IN WEST AFRICA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Gorna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaye Laye Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Laloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modou Moustapha Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5TH CONGRESS OF THE EUROPEAN ASSOCIATION OF VETERINARY DIAGNOSTICIANS (EAVLD 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUROPEAN ASSOCIATION OF VETERINARY DIAGNOSTICIANS, Oct 2018, Bruxelles (BEL), Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04441892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GENE SIGNATURES ASSOCIATED WITH FOOT-AND-MOUTH DISEASE VIRUS INFECTION AND PERSISTENCE PART I: PERSISTENT FMDV INFECTION IN AN AIR-LIQUID INTERFACE MODEL OF BOVINE SOFT PALATE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Hägglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Laloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Näslund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pfaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Eschbaumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuFMD Open Session 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EuFMD, Oct 2018, Borgo-Egnazia, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04442081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RAPID, ON SITE, DIAGNOSIS OF FMD AND SAFE AND COST-EFFECTIVE SHIPMENT OF SAMPLES USING LATERAL FLOW DEVICES FOR LABORATORY DIAGNOSTICS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labib Bakkali Kassimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham J. Belsham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulnaci Bulut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Gorna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Hamers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuFMD Open Session 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EuFMD, Oct 2018, Borgo-Egnazia, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04442031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validation d’interactions moléculaires candidates entre le virus de la fièvre aphteuse et la cellule-hôte bovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Borde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Laloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Relmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des doctorants EnVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EnVA, Jun 2018, Maisons-Alfort, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04441559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production et caractérisation d'anticorps monoclonaux dirigés contre le virus de la fiévre aphteuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Relmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila K. Gorna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gëolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15. journées francophones de virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Institut Pasteur, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production d’un virus recombinant chimèreEMCV-FMDV en vu de son utilisation commevaccin marqueur contre la fièvre aphteuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Carocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Relmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila K. Gorna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème colloque international francophone de microbiologie animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5ème colloque international francophone de microbiologie animale. Labo/service de l'auteur, Ville service., Apr 2011, Marrakech, Maroc. pp.19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a multiplex immunoassay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806662v1</w:t>
+                <w:t xml:space="preserve">Emilye Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Disconvac Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., Oct 2011, Bruxelles, Belgium. pp.24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-emergence of Foot-and-Mouth Disease in Europe in 2025: impact and future prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labib Bakkali Kassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Zientara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 29 (6), pp.393 - 396. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/vir.2025.1113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05435632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaderless foot-and-mouth disease virus serotype O did not cause clinical disease and failed to establish a persistent infection in cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Litz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Sehl-Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angele Breithaupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Landmesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pfaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/22221751.2024.2348526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04577480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host-Specific Interplay between Foot-and-Mouth Disease Virus 3D Polymerase and the Type-I Interferon Pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Zientara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (3), pp.666. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v15030666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of diffusion routes of O/EA‐3 topotype of foot‐and‐mouth disease virus in Africa and Western Asia between 1974 and 2019 – a phylogeographic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Canini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonello Di Nardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Shaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 69 (5), pp.e2230-e2239. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tbed.14562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03926699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Foot and mouth disease virus: transmission, pathogenesis, diagnosis and surveillance].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheyla Benfrid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 26 (5), pp.355-373. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/vir.2022.0972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03897910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foot-and-Mouth Disease Virus: Molecular Interplays with IFN Response and the Importance of the Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Zientara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labib Bakkali Kassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (10), pp.2129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/v14102129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03897920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of encephalomyocarditis virus strains isolated from an African elephant and rats in a French zoo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lamglait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Touzain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Quenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Veterinary Diagnostic Investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33 (2), pp.313-321. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1040638720978389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03899563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bovine Organospecific Microvascular Endothelial Cell Lines as New and Relevant In Vitro Models to Study Viral Infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Pivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms21155249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The antibody response induced FMDV vaccines in sheep correlates with early transcriptomic responses in blood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David J. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Blaise-Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NPJ vaccines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (1), pp.1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41541-019-0151-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model of persistent foot-and-mouth disease virus infection in multilayered cells derived from bovine dorsal soft palate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hagglund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Laloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Naslund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pfaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Eschbaumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 67 (1), pp.133-148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tbed.13332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteogenomics uncovers critical elements of host response in bovine soft palate epithelial cells following in vitro infection with foot-and-mouth disease Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pfaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hagglund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Zoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Laloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (1), pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/v11010053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seroprevalence and molecular characterization of foot-and-mouth disease virus in Chad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arada Izzedine Abdel-Aziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Relmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila K. Gorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Laloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Medicine and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6 (1), pp.114-121. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/vms3.206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Immunomodulatory Effect of IrSPI, a Tick Salivary Gland Serine Protease Inhibitor Involved in Ixodes ricinus Tick Feeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Blisnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislav Šimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brûlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaccines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (4), pp.E148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/vaccines7040148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safe and cost-effective protocol for shipment of samples from Foot-and-Mouth Disease suspected cases for laboratory diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Relmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Gorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Laloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zientara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transboundary and Emerging Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 65 (1), pp.197-204. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/TBED.12648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03941514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment and validation of two duplex one-step real-time RT-PCR assays for diagnosis of foot-and-mouth disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Gorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Relmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zientara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blaise-Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virological Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 235, pp.168-175. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jviromet.2016.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03941538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Double-Antigen Microsphere Immunoassay for Simultaneous Group and Serotype Detection of Bluetongue Virus Antibodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Breard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Desprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Comtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 64 (6), pp.1837 - 1847. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tbed.12578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-01643780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a microsphere-based immunoassay for serological detection of african horse sickness virus and comparison with other diagnostic techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Almuneda Sanchez-Matamoros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Kukielka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lecollinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 63 (6), pp.e270-e277. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tbed.12340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of persistent foot-and-mouth disease virus (FMDV) infection in MDBK cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lela Kopliku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Relmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Gorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Zientara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 160 (10), pp.2503-2516. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00705-015-2526-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A High-Performance Multiplex Immunoassay for Serodiagnosis of Flavivirus-Associated Neurological Diseases in Horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Desprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Paulous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vanhomwegen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Lowenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMed Research International </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 13 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2015/678084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First isolation and molecular characterization of foot-and-mouth disease virus in Benin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila K. Gorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Houndje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Relmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 171 (1-2), pp.175-181. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2014.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encephalomyocarditis virus 2A protein is required for viral pathogenesis and inhibition of apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot M. Carocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cordonnier-Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hèlene H. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore A. Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony A. Relmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 85 (20), pp.10741-10754. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JVI.00394-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a robotic RNA purification protocol based on the NucliSens® easyMAG™ for real-time RT-PCR detection of hepatitis A virus in bottled water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Perelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hennechart-Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virological Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 157 (1), pp.80-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jviromet.2008.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03143184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human endogenous retrovirus-FRD envelope protein (syncytin 2) expression in normal and trisomy 21-affected placenta.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Malassiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Frendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Handschuh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retrovirology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5 (1), pp.6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1742-4690-5-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00221395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tumour necrosis factor-alpha stimulates HIV-1 replication in single-cycle infection of human term placental villi fragments in a time, viral dose and envelope dependent manner.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anfumbom K. W. Kfutwah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Nicola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Barré-Sinoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retrovirology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 3, pp.36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1742-4690-3-36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00089810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13252,91 +13446,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virus de la Fièvre aphteuse : interactions virus/hôte(s), physiopathologie et mécanismes de persistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04426319v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13346,91 +13540,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Interplays of FMDV with the type I IFN Response: Importance of the model &amp; potential links with viral persistence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13440,168 +13634,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la spécificité de deux kits Elisa commerciaux pour la détection des anticorps anti-virus de la fiévre aphteuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Relmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila K. Gorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Allemandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVe journées francophones de virologie,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Institut Pasteur, France, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId278"/>
+      <w:footerReference w:type="default" r:id="rId280"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13748,51 +13942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05454519v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tinak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Malik" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Romey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Dirb&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05452948v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Blaise-Boisseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05455087v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Laloy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara H&#228;gglund" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Penverne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Huet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina N&#228;slund" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05455131v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Relmy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Salomez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bernelin-Cottet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labib Bakkali Kassimi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05452946v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05455070v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Hodencq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lambert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sarry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05459957v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deshayes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05454600v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04804389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussaini Ularamu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulnaci Bulut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Jamal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Khan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04803740v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Litz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Alvarez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sehl-Ewert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Breithaupt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04805449v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrem Alessandro Foglia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04805349v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04803765v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426628v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426361v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupr&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426964v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426944v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Landmesser" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426677v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bernelin Cottet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426436v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426800v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pfaff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eschbaumer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426840v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524159v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheyla Benfrid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524015v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gondard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Br&#233;ard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Touzain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524194v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524003v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524148v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sena Inel Turgut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelin Tuncer G&#246;ktuna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Cok&#231;aliskan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524201v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Canini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemma Wadsworth" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Di Nardo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Shaw" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04523988v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Delannoy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Mai-Lan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04523929v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04523870v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04523885v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham J. Belsham" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04522406v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04522325v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04514003v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hamers" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04522364v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04513975v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Zoli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04441809v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04442182v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04441696v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04442081v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04441892v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Gorna" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaye Laye Diop" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Diop" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Moustapha Lo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04442031v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04441559v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Borde" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Richard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740278v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila K. Gorna" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie G&#235;olier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weber" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806772v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Carocci" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003256v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Guy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilye Leboucher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dominguez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Garnier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05452928v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05452944v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05455114v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unal Parlak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05452920v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04803716v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Lefebvre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bultinck" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04803730v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04563372v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04803342v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426176v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426223v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527764v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527769v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527772v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527756v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Bachanek-Bankowska" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527896v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ahmed Al-Rawahi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley M. Hicks" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick J. Knowles" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527886v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hudelet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527762v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527748v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527742v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527890v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527882v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527171v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lefloch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufien Sghaier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527166v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04526323v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04526305v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04526270v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524469v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524330v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524289v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04441008v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04440768v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Ledey" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04441138v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04441092v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806662v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05435632v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2025.1113" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577480v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2024.2348526" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027297v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Zientara" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15030666" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03926699v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14562" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03897910v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lefebvre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dufour" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2022.0972" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03897920v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14102129" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03899563v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lamglait" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Quenault" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1040638720978389" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020363v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lagr&#233;e" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fasani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rouxel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pivet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pourcelot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155249" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445465v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Costa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Blaise-Boisseau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-019-0151-3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627950v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hagglund" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Naslund" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13332" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628114v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11010053" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618530v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arada Izzedine Abdel-Aziz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vms3.206" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354425v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blisnick" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav &#352;imo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grillon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines7040148" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941514v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zientara" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/TBED.12648" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941538v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gorna" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Relmy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romey" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blaise-Boisseau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2016.03.020" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01643780v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Breard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Despr&#232;s" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Comtet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12578" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602457v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almuneda Sanchez-Matamoros" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beck" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Kukielka" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lecollinet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12340" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0LRDLB95-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03904494v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lela Kopliku" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-015-2526-8" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205127v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Paulous" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vanhomwegen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Lowenski" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/678084" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639418v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Houndje" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2014.03.003" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939516v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot M. Carocci" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cordonnier-Lefort" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#232;lene H. Huet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Romey" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony A. Relmy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00394-11" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143184v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perelle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavellini" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hennechart-Collette" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2008.11.022" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1LK58PH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00221395v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Malassin&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Frendo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Blaise" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Handschuh" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gerbaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-5-6" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089810v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfumbom K. W. Kfutwah" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mary" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Nicola" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Barr&#233;-Sinoussi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-3-36" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/tel-04426319v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854454v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796129v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Allemandou" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05611652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lambert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Hodencq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Romey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Salomez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Relmy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05452928v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bernelin-Cottet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05452944v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Alvarez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labib Bakkali Kassimi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulnaci Bulut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sena Inel Turgut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05455114v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unal Parlak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05452920v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bernelin Cottet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04803716v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Lefebvre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bultinck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04803730v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04563372v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Litz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Landmesser" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04803342v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426176v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sarry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426223v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527769v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheyla Benfrid" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527764v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527772v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussaini Ularamu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Jamal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham J. Belsham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527896v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ahmed Al-Rawahi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemma Wadsworth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley M. Hicks" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick J. Knowles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Di Nardo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527756v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Bachanek-Bankowska" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Blaise-Boisseau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527762v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527886v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hamers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hudelet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527742v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527748v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527890v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527882v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Laloy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara H&#228;gglund" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Penverne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina N&#228;slund" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527171v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lefloch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufien Sghaier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527166v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04526323v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04526305v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04526270v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524469v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524330v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Shaw" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524289v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pfaff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eschbaumer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04441008v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Gorna" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04440768v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Borde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Richard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Ledey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04441138v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04441092v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaye Laye Diop" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Diop" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Moustapha Lo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806662v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila K. Gorna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Carocci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05611640v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05454519v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tinak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Malik" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Dirb&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05455087v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Huet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05452948v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05455131v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05455070v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05452946v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05459957v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deshayes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05454600v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04804389v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Khan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04803740v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sehl-Ewert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Breithaupt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04805449v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrem Alessandro Foglia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04805349v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04803765v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426628v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426361v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupr&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitour" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426964v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426944v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426677v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426436v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426800v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426840v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524159v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524015v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gondard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Br&#233;ard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Touzain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524194v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524148v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelin Tuncer G&#246;ktuna" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Cok&#231;aliskan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524003v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524201v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Canini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04523988v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Delannoy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Mai-Lan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04523929v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04523870v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04523885v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04522406v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04514003v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04522325v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04522364v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04513975v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Zoli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04441809v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04442182v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04441696v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04441892v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04442081v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04442031v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04441559v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740278v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie G&#235;olier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weber" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806772v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003256v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Guy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilye Leboucher" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dominguez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Garnier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05435632v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2025.1113" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577480v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2024.2348526" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027297v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Zientara" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15030666" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03926699v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14562" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03897910v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lefebvre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dufour" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2022.0972" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03897920v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14102129" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03899563v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lamglait" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Quenault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1040638720978389" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020363v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lagr&#233;e" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fasani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rouxel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pivet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pourcelot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155249" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445465v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Costa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Blaise-Boisseau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-019-0151-3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627950v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hagglund" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Naslund" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13332" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628114v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11010053" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618530v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arada Izzedine Abdel-Aziz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vms3.206" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354425v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blisnick" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav &#352;imo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grillon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines7040148" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941514v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zientara" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/TBED.12648" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941538v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gorna" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Relmy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romey" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blaise-Boisseau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2016.03.020" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01643780v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Breard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Despr&#232;s" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Comtet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12578" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602457v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almuneda Sanchez-Matamoros" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beck" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Kukielka" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lecollinet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12340" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0LRDLB95-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03904494v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lela Kopliku" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-015-2526-8" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205127v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Paulous" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vanhomwegen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Lowenski" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/678084" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639418v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Houndje" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2014.03.003" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939516v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot M. Carocci" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cordonnier-Lefort" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#232;lene H. Huet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Romey" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony A. Relmy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00394-11" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143184v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perelle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavellini" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hennechart-Collette" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2008.11.022" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1LK58PH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00221395v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Malassin&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Frendo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Blaise" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Handschuh" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gerbaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-5-6" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089810v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfumbom K. W. Kfutwah" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mary" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Nicola" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Barr&#233;-Sinoussi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-3-36" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/tel-04426319v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854454v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796129v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Allemandou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>