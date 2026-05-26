--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -225,320 +225,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05611652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEVELOPPEMENT ET VALIDATION DE DEUX METHODES RT-PCR EN TEMPS REEL TRIPLEX EN UNE ETAPE POUR LE DIAGNOSTIC DE LA FIEVRE APHTEUSE ET DE LA MALADIE VESICULEUSE DU PORC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The FMDV_PersIstOmics project: From proteogenomic host response signatures of persistent foot-and-mouth disease virus (FMDV) infection to diagnostic markers and therapeutic control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Hodencq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurore Romey</w:t>
+                <w:t xml:space="preserve">Ignacio Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Girault</w:t>
+                <w:t xml:space="preserve">Labib Bakkali Kassimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulnaci Bulut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sena Inel Turgut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIèmes Journées Francophones de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Lyon (ENS Lyon), France</w:t>
+              <w:t xml:space="preserve">ICRAD final showcase meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-05452928v1</w:t>
+                <w:t xml:space="preserve">anses-05452944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The FMDV_PersIstOmics project: From proteogenomic host response signatures of persistent foot-and-mouth disease virus (FMDV) infection to diagnostic markers and therapeutic control</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DEVELOPPEMENT ET VALIDATION DE DEUX METHODES RT-PCR EN TEMPS REEL TRIPLEX EN UNE ETAPE POUR LE DIAGNOSTIC DE LA FIEVRE APHTEUSE ET DE LA MALADIE VESICULEUSE DU PORC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdulnaci Bulut</w:t>
+                <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Relmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sena Inel Turgut</w:t>
+                <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRAD final showcase meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">XXVIIèmes Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Lyon (ENS Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-05452944v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05452928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creation of a bank of clinical samples collected from FMDV outbreaks in Anatolia, Türkiye, to evaluate candidate host genes as markers of FMDV persistence in cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unal Parlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sena Inel Turgut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -658,51 +658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bernelin Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIèmes Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Lyon (ENS Lyon), France</w:t>
@@ -731,51 +731,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of the European Union Reference Laboratory for Foot-and-mouth disease in enhancing the diagnostic capacity of national reference laboratories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David J. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -895,64 +895,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Relmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuFMD Open Session 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Alcala de Henares, Spain</w:t>
@@ -994,51 +994,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protéine leader est nécessaire à l'établissement d'une infection persistante par le virus de la fièvre aphteuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Litz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1119,51 +1119,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protéine leader est nécessaire à l'établissement d'une infection persistante par le virus de la fièvre aphteuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Litz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1475,708 +1475,708 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04426223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle RT-PCR en temps réel triplex en une étape pour la détection des virus de la fièvre aphteuse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
+                <w:t xml:space="preserve">Du terrain au laboratoire de référence : Développement et évaluation d’un protocole pour l’envoi à faible coût et sans risque infectieux de prélèvements issus de cas suspects de fièvre aphteuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souheyla Benfrid</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Salomez</w:t>
+                <w:t xml:space="preserve">Hussaini Ularamu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulnaci Bulut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Jamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham J. Belsham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNSPV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04527769v1</w:t>
+                <w:t xml:space="preserve">anses-04527772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between Foot-and-Mouth Disease Virus 3D polymerase and the type I interferon response: a contribution to viral persistence?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurore Romey</w:t>
+                <w:t xml:space="preserve">FIRST ISOLATION, MOLECULAR DETECTION AND PHYLOGENETIC ANALYSIS OF FMDV A/AFRICA/G1 IN THE SULTANATE OF OMAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Ahmed Al-Rawahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jemma Wadsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayley M. Hicks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick J. Knowles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonello Di Nardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSDA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">EuFMD Open Session 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04527764v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04527896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du terrain au laboratoire de référence : Développement et évaluation d’un protocole pour l’envoi à faible coût et sans risque infectieux de prélèvements issus de cas suspects de fièvre aphteuse</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Syed Jamal</w:t>
+                <w:t xml:space="preserve">Complete Genome Analyses of Foot-and-Mouth Disease Viruses Belonging to Serotypes O, A and SAT 2 in East, West and North Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonello Di Nardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graham J. Belsham</w:t>
+                <w:t xml:space="preserve">Jemma Wadsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Bachanek-Bankowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheyla Benfrid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNSPV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Bourges, France</w:t>
+              <w:t xml:space="preserve">XXIrst EUROPIC meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Harrogate, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04527772v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04527756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIRST ISOLATION, MOLECULAR DETECTION AND PHYLOGENETIC ANALYSIS OF FMDV A/AFRICA/G1 IN THE SULTANATE OF OMAN</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nick J. Knowles</w:t>
+                <w:t xml:space="preserve">Interplay between Foot-and-Mouth Disease Virus 3D polymerase and the type I interferon response: a contribution to viral persistence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonello Di Nardo</w:t>
+                <w:t xml:space="preserve">Souheyla Benfrid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Relmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuFMD Open Session 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">JSDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04527896v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04527764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Genome Analyses of Foot-and-Mouth Disease Viruses Belonging to Serotypes O, A and SAT 2 in East, West and North Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une nouvelle RT-PCR en temps réel triplex en une étape pour la détection des virus de la fièvre aphteuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonello Di Nardo</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Souheyla Benfrid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Relmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIrst EUROPIC meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Harrogate, United Kingdom</w:t>
+              <w:t xml:space="preserve">RNSPV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04527756v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04527769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between Foot-and-Mouth Disease Virus 3D polymerase and the type I interferon response: a contribution to viral persistence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheyla Benfrid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Relmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2244,64 +2244,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIELD EVALUATION OF A SAFE AND COST-EFFECTIVE SHIPMENT OF FMDV SUSPECTED SAMPLES TO DIAGNOSTIC LABORATORIES USING LATERAL FLOW DEVICES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham J. Belsham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulnaci Bulut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Hamers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2395,64 +2395,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Relmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheyla Benfrid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVèmes Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t>
@@ -2494,64 +2494,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction de la polymérase 3D du virus de la fièvre aphteuse avec la réponse interféron de type I (IFN I) / un lien avec la persistance virale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheyla Benfrid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Relmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2632,77 +2632,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Relmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheyla Benfrid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuFMD Open Session 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Marseille, France</w:t>
@@ -2856,353 +2856,353 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid and sensitive identification of the A/AFRICA/G-IV lineage of FMD by a novel Real-time RT-PCR assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheyla Benfrid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufien Sghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAVLD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, On line, France</w:t>
+              <w:t xml:space="preserve">Global Foot-and-Mouth (F M D) Research Alliance (G F R A)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, On line, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04527171v1</w:t>
+                <w:t xml:space="preserve">anses-04527166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid and sensitive identification of the A/AFRICA/G-IV lineage of FMD by a novel Real-time RT-PCR assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheyla Benfrid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufien Sghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Foot-and-Mouth (F M D) Research Alliance (G F R A)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, On line, Argentina</w:t>
+              <w:t xml:space="preserve">EAVLD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04527166v1</w:t>
+                <w:t xml:space="preserve">anses-04527171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field evaluation of a safe and cost-effective shipment of suspected samples to diagnostic laboratories using lateral flow devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham J. Belsham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheyla Benfrid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulnaci Bulut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Foot-and-Mouth (F M D) Research Alliance (G F R A)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Virtual Conference, Argentina</w:t>
@@ -3244,77 +3244,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et évaluation d'un test de RT-PCR en temps réel pour la caractérisation du lignage A/AFRICA/G-IV du virus de la Fièvre Aphteuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheyla Benfrid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Relmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3356,51 +3356,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEVELOPPEMENT D’UNE RT-PCR TRIPLEX EN TEMPS REEL EN UNE ETAPE POUR LA DETECTION DES VIRUS DE LA FIEVRE APHTEUSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Relmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3408,51 +3408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheyla Benfrid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIemes Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Montpellier ( Virtual Conference ), France</w:t>
@@ -3475,277 +3475,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04526270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAPID, ON SITE, DIAGNOSIS OF FMD AND SAFE AND COST-EFFECTIVE SHIPMENT OF SAMPLES USING LATERAL FLOW DEVICES FOR LABORATORY DIAGNOSTICS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Labib Bakkali Kassimi</w:t>
+                <w:t xml:space="preserve">MOLECULAR EPIDEMIOLOGY OF FOOT-AND-MOUTH DISEASE VIRUS O/EA-3 : A RECENT TRANSBOUNDARY EMERGENCE IN NORTH AFRICA (2017-2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheyla Benfrid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graham J. Belsham</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claude Hamers</w:t>
+                <w:t xml:space="preserve">Jemma Wadsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonello Di Nardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Shaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFRA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2019, Bangkok / Thailand, France</w:t>
+              <w:t xml:space="preserve">, Oct 2019, Bangkok / Thailand, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04524469v1</w:t>
+                <w:t xml:space="preserve">anses-04524330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOLECULAR EPIDEMIOLOGY OF FOOT-AND-MOUTH DISEASE VIRUS O/EA-3 : A RECENT TRANSBOUNDARY EMERGENCE IN NORTH AFRICA (2017-2019)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrew Shaw</w:t>
+                <w:t xml:space="preserve">RAPID, ON SITE, DIAGNOSIS OF FMD AND SAFE AND COST-EFFECTIVE SHIPMENT OF SAMPLES USING LATERAL FLOW DEVICES FOR LABORATORY DIAGNOSTICS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labib Bakkali Kassimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham J. Belsham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulnaci Bulut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Hamers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFRA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2019, Bangkok / Thailand, Thailand</w:t>
+              <w:t xml:space="preserve">, Oct 2019, Bangkok / Thailand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04524330v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04524469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene signatures associated with foot-and-mouth disease virus infection and persistence part I: persistent FMDV in a three-dimensional model of the bovine soft palate</w:t>
               </w:r>
@@ -3856,77 +3856,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAPID, ON SITE, DIAGNOSIS OF FMD AND SAFE AND COST-EFFECTIVE SHIPMENT OF SAMPLES USING LATERAL FLOW DEVICES FOR LABORATORY DIAGNOSTIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labib Bakkali Kassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham J. Belsham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulnaci Bulut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Gorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4119,90 +4119,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DU TERRAIN AU LABORATOIRE DE RÉFÉRENCE : ÉVALUATION D'UN PROTOCOLE POUR L'ENVOI À FAIBLE COÛT ET SANS RISQUE INFECTIEUX DE PRÉLÈVEMENTS ISSUS DE CAS SUSPECTS DE FIÈVRE APHTEUSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussaini Ularamu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulnaci Bulut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Jamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham J. Belsham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l’Anses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Maisons-Alfort, France</w:t>
@@ -4408,51 +4408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Carocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIièmes Journées francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Paris, France. 2011</w:t>
@@ -4513,51 +4513,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions moléculaires entre le virus de la fièvre aphteuse et la réponse interféron de type I : importance du modèle et liens potentiels avec la persistance virale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIèmes Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFV, Apr 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4576,471 +4576,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05611640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foot-and-Mouth disease is back in Europe in 2025: cases in Germany, Hungary and Slovakia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Situation épidémiologique de la Fièvre aphteuse en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Relmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Girault</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Zuzana Dirbáková</w:t>
+                <w:t xml:space="preserve">Labib Bakkali Kassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Congress for Veterinary Virology (ESVV 2025): Including an EPIZONE Session</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESVV, Sep 2025, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">RNSPV/ADILVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADILVA, Nov 2025, Les sables d'Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-05454519v1</w:t>
+                <w:t xml:space="preserve">anses-05455131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Ruxolitinib on persistent Foot-and–Mouth Disease Virus (FMDV) infection in multilayered cells derived from bovine dorsal soft palate</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular Interplays of FMDV with the type I IFN Response: Importance of the model &amp; potential links with viral persistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GFRA, Oct 2025, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">TPI Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Pirbright Institute, Jun 2025, Woking, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-05455087v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05452948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Interplays of FMDV with the type I IFN Response: Importance of the model &amp; potential links with viral persistence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of Ruxolitinib on persistent Foot-and–Mouth Disease Virus (FMDV) infection in multilayered cells derived from bovine dorsal soft palate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Laloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Hägglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Penverne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Näslund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TPI Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Pirbright Institute, Jun 2025, Woking, United Kingdom</w:t>
+              <w:t xml:space="preserve">GFRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GFRA, Oct 2025, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-05452948v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05455087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Situation épidémiologique de la Fièvre aphteuse en Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Foot-and-Mouth disease is back in Europe in 2025: cases in Germany, Hungary and Slovakia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Tinak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Malik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Labib Bakkali Kassimi</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Dirbáková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNSPV/ADILVA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADILVA, Nov 2025, Les sables d'Olonne, France</w:t>
+              <w:t xml:space="preserve">13th International Congress for Veterinary Virology (ESVV 2025): Including an EPIZONE Session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESVV, Sep 2025, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-05455131v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05454519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and optimization of relevant in vitro models to study Foot-and-Mouth Disease Virus (FMDV)/hosts interactions and viral persistence</w:t>
               </w:r>
@@ -5151,51 +5151,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Interplays of FMDV with the type I IFN Response: Importance of the model &amp; potential links with viral persistence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CGD Seminar on zoonotic and non-zoonotic viral infections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SLU, May 2025, Uppsala (Suède), Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5259,51 +5259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Relmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5464,277 +5464,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05454600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safe and cost-effective protocol for shipment of FMDV suspected cases for laboratory diagnostics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Syed Jamal</w:t>
+                <w:t xml:space="preserve">The leader protein is necessary for the establishment of persistent infection by type O foot-and-mouth disease virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Litz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salman Khan</w:t>
+                <w:t xml:space="preserve">Julia Sehl-Ewert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angele Breithaupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFM, Oct 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Epizone, 16th annual meeting 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Epizone, Sep 2024, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04804389v1</w:t>
+                <w:t xml:space="preserve">anses-04803740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The leader protein is necessary for the establishment of persistent infection by type O foot-and-mouth disease virus</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julia Sehl-Ewert</w:t>
+                <w:t xml:space="preserve">Safe and cost-effective protocol for shipment of FMDV suspected cases for laboratory diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussaini Ularamu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulnaci Bulut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Jamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angele Breithaupt</w:t>
+                <w:t xml:space="preserve">Salman Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epizone, 16th annual meeting 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Epizone, Sep 2024, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">Microbes 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFM, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04803740v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04804389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAFE AND COST-EFFECTIVE SHIPMENT OF FMDV SUSPECTED SAMPLES TO DIAGNOSTIC LABORATORIES: EVALUATION OF THE PROCESS ON LFD PRODUCED BY DIFFERENT MANUFACTORS</w:t>
               </w:r>
@@ -5772,51 +5772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Relmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUFMD Open Session 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EuFMD, Oct 2024, Alcala de Henares (Madrid), Spain</w:t>
@@ -5884,51 +5884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Relmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5996,77 +5996,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Litz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Sehl-Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angele Breithaupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuFMD Open Session 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EuFMD; LNR Fièvre Aphteuse, Oct 2024, Alcala de Henares, Spain</w:t>
@@ -6089,596 +6089,596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04803765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field evaluation of a safe and cost-effective shipment of FMDV suspected samples to diagnostic laboratories using lateral flow devices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular Interplays of FMDV with IFN Response and Importance of the Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWAVLD 2023 (International Symposium of the World Association of Veterinairy Laboratory Diagnosticians</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADILVA, ANSES, VetAgrosup, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Global Foot-and-Mouth (F M D) Research Alliance (G F R A)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GFRA, Nov 2023, Kampala, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04426628v1</w:t>
+                <w:t xml:space="preserve">anses-04426964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction hôte spécifique de la polymérase 3Dpol du virus de la fièvre aphteuse avec la réponse interféron de type I</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Vitour</w:t>
+                <w:t xml:space="preserve">Leaderless FMDV O does not establish a persistent infection in multilayered cells derived from bovine dorsal soft palate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Litz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Landmesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVèmes Journées Francophones de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de Virologie (SFV), Apr 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Global Foot-and-Mouth (F M D) Research Alliance (G F R A)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GFRA, Nov 2023, Kampala, Uganda</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04426361v1</w:t>
+                <w:t xml:space="preserve">anses-04426944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Interplays of FMDV with IFN Response and Importance of the Model</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of a primary cell model derived from porcine dorsal soft palate for foot-and-mouth disease virus research and diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bernelin Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Relmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Foot-and-Mouth (F M D) Research Alliance (G F R A)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GFRA, Nov 2023, Kampala, France</w:t>
+              <w:t xml:space="preserve">ISWAVLD 2023 (International Symposium of the World Association of Veterinairy Laboratory Diagnosticians</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADILVA, ANSES, VetAgrosup, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04426964v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04426677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaderless FMDV O does not establish a persistent infection in multilayered cells derived from bovine dorsal soft palate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurore Romey</w:t>
+                <w:t xml:space="preserve">Interaction hôte spécifique de la polymérase 3Dpol du virus de la fièvre aphteuse avec la réponse interféron de type I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Zientara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Foot-and-Mouth (F M D) Research Alliance (G F R A)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GFRA, Nov 2023, Kampala, Uganda</w:t>
+              <w:t xml:space="preserve">XXVèmes Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de Virologie (SFV), Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04426944v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04426361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a primary cell model derived from porcine dorsal soft palate for foot-and-mouth disease virus research and diagnosis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Field evaluation of a safe and cost-effective shipment of FMDV suspected samples to diagnostic laboratories using lateral flow devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussaini Ularamu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulnaci Bulut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Jamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salman Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISWAVLD 2023 (International Symposium of the World Association of Veterinairy Laboratory Diagnosticians</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADILVA, ANSES, VetAgrosup, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04426677v1</w:t>
+                <w:t xml:space="preserve">anses-04426628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between Foot-and-Mouth Disease Virus 3D polymerase and the type I interferon response: a contribution to viral persistence?</w:t>
               </w:r>
@@ -6703,64 +6703,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Zientara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epizone, 15th annual meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPIZONE European Research Group, Apr 2023, Novi Sad, Serbia</w:t>
@@ -6828,51 +6828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Landmesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pfaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Eschbaumer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6923,51 +6923,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaderless FMDV is fully attenuated in vivo and unable to establish persistent infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Litz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Sehl-Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Landmesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7029,333 +7029,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04426840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between Foot-and-Mouth Disease Virus 3D polymerase and the type I interferon response: a contribution to viral persistence?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Amélioration des capacités de surveillance en virologie : Séquençage de génomes viraux d’intérêt vétérinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheyla Benfrid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurore Romey</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Touzain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESVV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Veterinary Virology, Sep 2022, Gand (Belgique), France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques et doctorales de l'Anses (JSDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anses, Oct 2022, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04524159v1</w:t>
+                <w:t xml:space="preserve">anses-04524015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration des capacités de surveillance en virologie : Séquençage de génomes viraux d’intérêt vétérinaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Interplay between Foot-and-Mouth Disease Virus 3D polymerase and the type I interferon response: a contribution to viral persistence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheyla Benfrid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yannick Blanchard</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Relmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques et doctorales de l'Anses (JSDA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anses, Oct 2022, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">ESVV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Veterinary Virology, Sep 2022, Gand (Belgique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04524015v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04524159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction de la polymérase 3D du virus de la fièvre aphteuse avec la réponse interféron de type I (IFN I) : un lien avec la persistance virale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheyla Benfrid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Relmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7423,51 +7423,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistance du virus de la fièvre aphteuse : de la signature transcriptomique de la réponse de l’hôte aux marqueurs diagnostiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sena Inel Turgut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pelin Tuncer Göktuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7548,64 +7548,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between Foot-and-Mouth Disease Virus 3D polymerase and the type I interferon response: a contribution to viral persistence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheyla Benfrid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Relmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7673,90 +7673,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification phylogéographique des routes de diffusion du virus de la fièvre aphteuse de topotype O/EA-3 en Afrique et en Asie Orientale de 1974 à 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Canini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jemma Wadsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jemma Wadsworth</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antonello Di Nardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Shaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVèmes Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFV, Apr 2022, Strasbourg, France</w:t>
@@ -7779,320 +7779,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04524201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction phylodynamique de l’histoire du topotype O/EA-3 du virus de la fièvre aphteuse en Afrique (1974-2019)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Development and validation of a one-step triplex real-time rt-pcr assay for the diagnosis of foot-and-mouth disease virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheyla Benfrid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Relmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques et doctorales de l'Anses (JSDA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anses, Sep 2021, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">GFRA online meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Global Foot-and-Mouth-Disease Research Alliance, Nov 2021, on-line meeting, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04523988v1</w:t>
+                <w:t xml:space="preserve">anses-04523929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a one-step triplex real-time rt-pcr assay for the diagnosis of foot-and-mouth disease virus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Reconstruction phylodynamique de l’histoire du topotype O/EA-3 du virus de la fièvre aphteuse en Afrique (1974-2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheyla Benfrid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anthony Relmy</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Canini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Mai-Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFRA online meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Global Foot-and-Mouth-Disease Research Alliance, Nov 2021, on-line meeting, Argentina</w:t>
+              <w:t xml:space="preserve">Journées scientifiques et doctorales de l'Anses (JSDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anses, Sep 2021, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04523929v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04523988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of a one-step triplex real-time rt-pcr assay for the diagnosis of foot-and-mouth disease virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheyla Benfrid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8160,103 +8160,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field evaluation of a safe and cost-effective shipment of FMD suspected samples to diagnostic laboratories using lateral flow devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labib Bakkali Kassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham J. Belsham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheyla Benfrid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulnaci Bulut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAVLD Virtual Meeting 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Veterinary Laboratory Diagnosticians, Nov 2021, on-line meeting, France</w:t>
@@ -8285,51 +8285,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle d’infection persistante de cellules épithéliales primaires de nasopharynx bovin par le virus de la fièvre aphteuse et analyse transcriptionnelle de la réponse de l’hôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hägglund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8404,152 +8404,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04522406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid, on site, diagnosis of FMD and safe and cost-effective shipment of samples</w:t>
+                <w:t xml:space="preserve">Du terrain au laboratoire de référence : évaluation d’un protocole pour l’envoi à faible coût et sans risque infectieux de prélèvements issus de cas suspects de fièvre aphteuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussaini Ularamu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulnaci Bulut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Jamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham J. Belsham</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Hamers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epizone 13th annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Epizone, Aug 2019, Berlin (Germany), France</w:t>
+              <w:t xml:space="preserve">Journées francophones de virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFV, Mar 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04514003v1</w:t>
+                <w:t xml:space="preserve">anses-04522364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un épithélium pluristratifié dérivé du palais mou bovin comme modèle d’infection persistante par le virus de la fièvre aphteuse</w:t>
               </w:r>
@@ -8654,152 +8654,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04522325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du terrain au laboratoire de référence : évaluation d’un protocole pour l’envoi à faible coût et sans risque infectieux de prélèvements issus de cas suspects de fièvre aphteuse</w:t>
+                <w:t xml:space="preserve">Rapid, on site, diagnosis of FMD and safe and cost-effective shipment of samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labib Bakkali Kassimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham J. Belsham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulnaci Bulut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Graham J. Belsham</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Hamers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFV, Mar 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Epizone 13th annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Epizone, Aug 2019, Berlin (Germany), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04522364v1</w:t>
+                <w:t xml:space="preserve">anses-04514003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene Signatures Associated with Foot-And-Mouth Disease Virus Infection and Persistence Part II: Proteogenomics Uncovers Critical Elements of Host Response in Bovine Soft Palate Cells</w:t>
               </w:r>
@@ -8824,51 +8824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hägglund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Zoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Laloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8904,402 +8904,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04513975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene signatures associated with foot-and-mouth disease virus infection and persistence. Part II: Transcriptomic analysis</w:t>
+                <w:t xml:space="preserve">GENE SIGNATURES ASSOCIATED WITH FOOT-AND-MOUTH DISEASE VIRUS INFECTION AND PERSISTENCE PART II: TRANSCRIPTOMIC ANALYSIS OF ACUTE AND PERSISTENT FMDV INFECTION IN BOVINE SOFT PALATE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pfaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hägglund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Laloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anthony Relmy</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Labib Bakkali Kassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA Virus Persistence Meeting: Mechanisms and Consequences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Freiburg, Germany</w:t>
+              <w:t xml:space="preserve">EuFMD Open Session 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EuFMD, Oct 2018, Borgo-Egnazia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04441809v1</w:t>
+                <w:t xml:space="preserve">anses-04442182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENE SIGNATURES ASSOCIATED WITH FOOT-AND-MOUTH DISEASE VIRUS INFECTION AND PERSISTENCE PART II: TRANSCRIPTOMIC ANALYSIS OF ACUTE AND PERSISTENT FMDV INFECTION IN BOVINE SOFT PALATE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gene signatures associated with foot-and-mouth disease virus infection and persistence. Part I: Model of Persistent FMDV infection in a three-dimensional model of the bovine soft palate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Hägglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Laloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Näslund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pfaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Labib Bakkali Kassimi</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Eschbaumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuFMD Open Session 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EuFMD, Oct 2018, Borgo-Egnazia, Italy</w:t>
+              <w:t xml:space="preserve">RNA VIRUS PERSISTENCE MEETING: MECHANISMS AND CONSEQUENCES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Freiburg (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04442182v1</w:t>
+                <w:t xml:space="preserve">anses-04441696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene signatures associated with foot-and-mouth disease virus infection and persistence. Part I: Model of Persistent FMDV infection in a three-dimensional model of the bovine soft palate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gene signatures associated with foot-and-mouth disease virus infection and persistence. Part II: Transcriptomic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pfaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hägglund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Laloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael Eschbaumer</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Relmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA VIRUS PERSISTENCE MEETING: MECHANISMS AND CONSEQUENCES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Freiburg (Allemagne), Germany</w:t>
+              <w:t xml:space="preserve">RNA Virus Persistence Meeting: Mechanisms and Consequences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04441696v1</w:t>
+                <w:t xml:space="preserve">anses-04441809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEVELOPMENT AND EVALUATION OF A MULTIPLEX CLASSICAL RT-PCR FOR SIMULTANEOUS DETECTION AND TYPING OF FMDV IN WEST AFRICA</w:t>
               </w:r>
@@ -9535,77 +9535,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAPID, ON SITE, DIAGNOSIS OF FMD AND SAFE AND COST-EFFECTIVE SHIPMENT OF SAMPLES USING LATERAL FLOW DEVICES FOR LABORATORY DIAGNOSTICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labib Bakkali Kassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham J. Belsham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulnaci Bulut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Gorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9962,51 +9962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Relmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila K. Gorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème colloque international francophone de microbiologie animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5ème colloque international francophone de microbiologie animale. Labo/service de l'auteur, Ville service., Apr 2011, Marrakech, Maroc. pp.19</w:t>
@@ -10035,51 +10035,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a multiplex immunoassay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10192,103 +10192,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-emergence of Foot-and-Mouth Disease in Europe in 2025: impact and future prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Girault</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Labib Bakkali Kassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Zientara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 29 (6), pp.393 - 396. </w:t>
@@ -10339,64 +10339,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaderless foot-and-mouth disease virus serotype O did not cause clinical disease and failed to establish a persistent infection in cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Litz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Sehl-Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angele Breithaupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Landmesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10486,77 +10486,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Zientara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (3), pp.666. </w:t>
@@ -10607,77 +10607,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of diffusion routes of O/EA‐3 topotype of foot‐and‐mouth disease virus in Africa and Western Asia between 1974 and 2019 – a phylogeographic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Canini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonello Di Nardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Shaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10767,51 +10767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheyla Benfrid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10875,90 +10875,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foot-and-Mouth Disease Virus: Molecular Interplays with IFN Response and the Importance of the Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Zientara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labib Bakkali Kassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (10), pp.2129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11018,64 +11018,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lamglait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Touzain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Quenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11522,295 +11522,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteogenomics uncovers critical elements of host response in bovine soft palate epithelial cells following in vitro infection with foot-and-mouth disease Virus</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
+                <w:t xml:space="preserve">Seroprevalence and molecular characterization of foot-and-mouth disease virus in Chad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arada Izzedine Abdel-Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Romey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Relmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila K. Gorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Laloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v11010053⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Medicine and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), pp.114-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/vms3.206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628114v1</w:t>
+                <w:t xml:space="preserve">hal-02618530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seroprevalence and molecular characterization of foot-and-mouth disease virus in Chad</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kamila K. Gorna</w:t>
+                <w:t xml:space="preserve">Proteogenomics uncovers critical elements of host response in bovine soft palate epithelial cells following in vitro infection with foot-and-mouth disease Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pfaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Hagglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Zoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Laloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Medicine and Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (1), pp.114-121. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (1), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/vms3.206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v11010053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618530v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Immunomodulatory Effect of IrSPI, a Tick Salivary Gland Serine Protease Inhibitor Involved in Ixodes ricinus Tick Feeding</w:t>
               </w:r>
@@ -12237,51 +12237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Desprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Comtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12384,51 +12384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Kukielka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lecollinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 63 (6), pp.e270-e277. </w:t>
@@ -12798,645 +12798,657 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Relmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 171 (1-2), pp.175-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vetmic.2014.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encephalomyocarditis virus 2A protein is required for viral pathogenesis and inhibition of apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot M. Carocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cordonnier-Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hèlene H. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore A. Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony A. Relmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 85 (20), pp.10741-10754. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JVI.00394-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a robotic RNA purification protocol based on the NucliSens® easyMAG™ for real-time RT-PCR detection of hepatitis A virus in bottled water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Perelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hennechart-Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virological Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 157 (1), pp.80-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jviromet.2008.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03143184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human endogenous retrovirus-FRD envelope protein (syncytin 2) expression in normal and trisomy 21-affected placenta.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Malassiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Frendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Handschuh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retrovirology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5 (1), pp.6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1742-4690-5-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00221395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tumour necrosis factor-alpha stimulates HIV-1 replication in single-cycle infection of human term placental villi fragments in a time, viral dose and envelope dependent manner.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anfumbom K. W. Kfutwah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Nicola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Barré-Sinoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retrovirology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 3, pp.36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1742-4690-3-36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00089810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13446,91 +13458,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virus de la Fièvre aphteuse : interactions virus/hôte(s), physiopathologie et mécanismes de persistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04426319v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13540,91 +13552,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Interplays of FMDV with the type I IFN Response: Importance of the model &amp; potential links with viral persistence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13634,51 +13646,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la spécificité de deux kits Elisa commerciaux pour la détection des anticorps anti-virus de la fiévre aphteuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13687,115 +13699,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Relmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila K. Gorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Allemandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Blaise-Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVe journées francophones de virologie,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Institut Pasteur, France, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId280"/>
+      <w:footerReference w:type="default" r:id="rId281"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13942,51 +13954,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05611652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lambert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Hodencq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Romey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Salomez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Relmy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05452928v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bernelin-Cottet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05452944v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Alvarez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labib Bakkali Kassimi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulnaci Bulut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sena Inel Turgut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05455114v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unal Parlak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05452920v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bernelin Cottet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04803716v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Lefebvre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bultinck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04803730v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04563372v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Litz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Landmesser" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04803342v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426176v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sarry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426223v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527769v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheyla Benfrid" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527764v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527772v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussaini Ularamu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Jamal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham J. Belsham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527896v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ahmed Al-Rawahi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemma Wadsworth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley M. Hicks" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick J. Knowles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Di Nardo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527756v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Bachanek-Bankowska" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Blaise-Boisseau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527762v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527886v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hamers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hudelet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527742v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527748v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527890v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527882v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Laloy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara H&#228;gglund" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Penverne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina N&#228;slund" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527171v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lefloch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufien Sghaier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527166v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04526323v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04526305v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04526270v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524469v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524330v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Shaw" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524289v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pfaff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eschbaumer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04441008v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Gorna" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04440768v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Borde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Richard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Ledey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04441138v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04441092v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaye Laye Diop" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Diop" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Moustapha Lo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806662v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila K. Gorna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Carocci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05611640v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05454519v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tinak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Malik" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Dirb&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05455087v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Huet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05452948v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05455131v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05455070v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05452946v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05459957v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deshayes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05454600v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04804389v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Khan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04803740v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sehl-Ewert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Breithaupt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04805449v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrem Alessandro Foglia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04805349v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04803765v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426628v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426361v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupr&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitour" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426964v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426944v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426677v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426436v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426800v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426840v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524159v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524015v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gondard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Br&#233;ard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Touzain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524194v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524148v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelin Tuncer G&#246;ktuna" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Cok&#231;aliskan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524003v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524201v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Canini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04523988v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Delannoy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Mai-Lan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04523929v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04523870v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04523885v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04522406v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04514003v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04522325v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04522364v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04513975v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Zoli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04441809v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04442182v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04441696v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04441892v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04442081v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04442031v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04441559v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740278v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie G&#235;olier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weber" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806772v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003256v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Guy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilye Leboucher" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dominguez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Garnier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05435632v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2025.1113" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577480v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2024.2348526" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027297v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Zientara" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15030666" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03926699v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14562" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03897910v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lefebvre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dufour" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2022.0972" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03897920v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14102129" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03899563v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lamglait" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Quenault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1040638720978389" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020363v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lagr&#233;e" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fasani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rouxel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pivet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pourcelot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155249" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445465v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Costa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Blaise-Boisseau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-019-0151-3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627950v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hagglund" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Naslund" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13332" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628114v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11010053" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618530v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arada Izzedine Abdel-Aziz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vms3.206" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354425v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blisnick" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav &#352;imo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grillon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines7040148" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941514v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zientara" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/TBED.12648" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941538v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gorna" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Relmy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romey" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blaise-Boisseau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2016.03.020" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01643780v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Breard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Despr&#232;s" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Comtet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12578" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602457v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almuneda Sanchez-Matamoros" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beck" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Kukielka" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lecollinet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12340" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0LRDLB95-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03904494v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lela Kopliku" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-015-2526-8" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205127v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Paulous" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vanhomwegen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Lowenski" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/678084" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639418v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Houndje" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2014.03.003" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939516v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot M. Carocci" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cordonnier-Lefort" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#232;lene H. Huet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Romey" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony A. Relmy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00394-11" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143184v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perelle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavellini" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hennechart-Collette" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2008.11.022" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1LK58PH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00221395v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Malassin&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Frendo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Blaise" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Handschuh" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gerbaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-5-6" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089810v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfumbom K. W. Kfutwah" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mary" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Nicola" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Barr&#233;-Sinoussi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-3-36" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/tel-04426319v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854454v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796129v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Allemandou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05611652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lambert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Hodencq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Romey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Salomez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Relmy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05452944v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Alvarez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labib Bakkali Kassimi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulnaci Bulut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sena Inel Turgut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05452928v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bernelin-Cottet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05455114v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unal Parlak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05452920v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bernelin Cottet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04803716v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Lefebvre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bultinck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04803730v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04563372v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Litz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Landmesser" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04803342v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426176v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sarry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426223v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527772v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussaini Ularamu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Jamal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham J. Belsham" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527896v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ahmed Al-Rawahi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemma Wadsworth" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley M. Hicks" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick J. Knowles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Di Nardo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527756v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Bachanek-Bankowska" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheyla Benfrid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Blaise-Boisseau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527764v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527769v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527762v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527886v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hamers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hudelet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527742v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527748v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527890v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527882v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Laloy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara H&#228;gglund" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Penverne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina N&#228;slund" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527166v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lefloch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufien Sghaier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04527171v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04526323v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04526305v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04526270v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524330v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Shaw" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524469v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524289v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pfaff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eschbaumer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04441008v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Gorna" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04440768v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Borde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Richard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Ledey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04441138v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04441092v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaye Laye Diop" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Diop" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Moustapha Lo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806662v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila K. Gorna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Carocci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05611640v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05455131v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05452948v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05455087v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Huet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05454519v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tinak" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Malik" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Dirb&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05455070v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05452946v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05459957v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deshayes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05454600v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04803740v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sehl-Ewert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Breithaupt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04804389v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Khan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04805449v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efrem Alessandro Foglia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04805349v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04803765v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426964v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426944v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426677v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426361v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupr&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426628v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426436v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426800v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04426840v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524015v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gondard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Br&#233;ard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Touzain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524159v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524194v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524148v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelin Tuncer G&#246;ktuna" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Cok&#231;aliskan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524003v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04524201v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Canini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04523929v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04523988v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Delannoy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Mai-Lan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04523870v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04523885v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04522406v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04522364v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04522325v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04514003v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04513975v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Zoli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04442182v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04441696v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04441809v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04441892v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04442081v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04442031v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04441559v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740278v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie G&#235;olier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weber" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806772v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003256v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Guy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilye Leboucher" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dominguez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Garnier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05435632v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2025.1113" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577480v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2024.2348526" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027297v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Zientara" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15030666" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03926699v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14562" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03897910v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lefebvre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dufour" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2022.0972" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03897920v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14102129" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03899563v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lamglait" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Quenault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1040638720978389" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020363v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lagr&#233;e" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fasani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rouxel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pivet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pourcelot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155249" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445465v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Costa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Blaise-Boisseau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-019-0151-3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627950v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hagglund" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Naslund" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13332" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618530v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arada Izzedine Abdel-Aziz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vms3.206" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628114v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11010053" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354425v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blisnick" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav &#352;imo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grillon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines7040148" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941514v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zientara" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/TBED.12648" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941538v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gorna" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Relmy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romey" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blaise-Boisseau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2016.03.020" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01643780v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Breard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Despr&#232;s" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Comtet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12578" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602457v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almuneda Sanchez-Matamoros" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beck" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Kukielka" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lecollinet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12340" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0LRDLB95-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03904494v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lela Kopliku" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-015-2526-8" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205127v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Paulous" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vanhomwegen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Lowenski" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/678084" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639418v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Houndje" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2014.03.003" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KG12MC21-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939516v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot M. Carocci" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cordonnier-Lefort" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#232;lene H. Huet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Romey" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony A. Relmy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00394-11" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143184v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perelle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavellini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burger" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hennechart-Collette" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2008.11.022" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1LK58PH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00221395v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Malassin&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Frendo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Blaise" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Handschuh" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gerbaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-5-6" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00089810v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfumbom K. W. Kfutwah" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mary" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Nicola" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Barr&#233;-Sinoussi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-3-36" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/tel-04426319v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854454v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796129v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Allemandou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>