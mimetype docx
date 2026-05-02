--- v0 (2026-03-18)
+++ v1 (2026-05-02)
@@ -66,2939 +66,3030 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quantifying heterosexual cohabitation without a dedicated source. The example of Paris from the 19th century to the interwar period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Brée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The History of the Family</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1081602X.2026.2661298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">POPP. An OCR-Generated Database of the Population Censuses of Paris (1926–1936)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Leturcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Coulmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Doignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical Life Course Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 16, pp.3-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.52024/hlcs18627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507614v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l’IA peut nous aider à dresser le portrait de la population parisienne d’il y a 100 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/aak.aatde5sna⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05497299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Paris 100 years ago: more people than today—and mostly born elsewhere</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les marques et billets des enfants abandonnés de Nîmes dans la première moitié du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Brée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séléna Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de démographie historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 150 (2), pp.179-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/adh1.150.0179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04797194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris, il y a 100 ans : une population plus nombreuse qu’aujourd’hui et déjà originaire d’ailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 636, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/popsoc.636.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Paris, il y a 100 ans : une population plus nombreuse qu’aujourd’hui et déjà originaire d’ailleurs</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05489290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris 100 years ago: more people than today—and mostly born elsewhere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 636, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/popsoc.636.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les marques et billets des enfants abandonnés de Nîmes dans la première moitié du XIXe siècle</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05489306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution de la natalité et de la fécondité en France depuis 50 ans et perspectives : la baisse récente va-t-elle se prolonger ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Séléna Comte</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 211 (211), pp.20-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inso.211.0020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Not a single meaning: Definition and evolution of singlehood in France and the United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bergström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Brée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Family Theory &amp; Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jftr.12519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04127811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Amoureux des bancs publics. Histoire d’une rencontre en banlieue dans les années 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Brée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (701), pp.115-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhis.221.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03626117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decline in fertility in Paris: An intraurban spatial analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Brée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Doignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Population, Space and Place</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (6), pp.e2550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/psp.2550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03545211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux siècles de séparations et divorces en France (1792-1975)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de démographie historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2025-2</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, Varia, 1 (143), pp.73-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/adh.143.0073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Évolution de la natalité et de la fécondité en France depuis 50 ans et perspectives : la baisse récente va-t-elle se prolonger ?</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03274968v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Who attends the wedding? Parents and witnesses of suburban brides and grooms (1880-1912)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informations sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/inso.211.0020⟩</w:t>
+              <w:t xml:space="preserve">The History of the Family</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (3), pp.377-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1081602X.2021.1918208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marie Bergström</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03321335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les premiers divorcés de la banlieue parisienne sous la Troisième République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...252 lines deleted...]
-                <w:t xml:space="preserve">Sandra Brée</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de démographie historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Varia, 1 (143), pp.73-114. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/adh.143.0073⟩</w:t>
+              <w:t xml:space="preserve">, 2021, n° 140 (2), pp.129-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/adh.140.0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Who attends the wedding? Parents and witnesses of suburban brides and grooms (1880-1912)</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03235413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divorce trends and variations along the rural‐urban gradient in France, 1884‐1913.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Brée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Quetelet Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.103 - 138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/rqj2020.08.01.04⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03480177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séparation et divorce dans les sociétés européennes, du XVIIe siècle au début du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Brée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de démographie historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 140 (2), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/adh.140.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02997533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fécondité différentielle au début du XXe siècle selon la classe sociale des femmes. Les cas de la Belgique et de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Brée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Eggerickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Sanderson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de démographie historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°138 (2), pp.179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/adh.138.0179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02775334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Where did the first divorced people live in Paris and its suburbs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The History of the Family</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 26 (3), pp.377-404. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1081602X.2021.1918208⟩</w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1081602X.2019.1669207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02321260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A regional perspective on the economic determinants of urban transition in 19th-century France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Demographic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38, pp.1535-1576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4054/DemRes.2018.38.50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01784694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Steinberg Sylvie, Une tache au front. La bâtardise aux XVIe et XVIIe siècles, Albin Michel, L’évolution de l’humanité, 2016, 448 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Brée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01968392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landry, Fuster et les politiques démographiques en France durant l’entre-deux-guerres. Théories, controverses et débats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Brée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Études sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (167-168), pp.181-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etsoc.167.0181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02263599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changes in Family Size over the Generations in France (1850-1966)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Brée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Population (English edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72 (2), pp.297-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popu.1702.0309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01624689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution de la taille des familles au fil des générations en France (1850-1966)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Brée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Population (édition française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popu.1702.0309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01624678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Key forces behind the decline of fertility: lessons from childlessness in Rouen before the industrial revolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Brée</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gourdon</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David de La Croix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cliometrica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11698-017-0166-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01624694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low fertility, childlessness and family changes in the first half of the 20th century in France and Belgium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Brée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Eggerickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Sanderson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Quetelet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (1), pp.7-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/rqj2017.05.01.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01624704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transitions de fécondité et évolutions économiques du 18e au 21e siècle. Le cas de la Wallonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Eggerickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Brée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Belgian History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01624707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of Retrospective Fertility Data from Censuses in Belgium and Family Surveys in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Brée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Eggerickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Sanderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Population (English edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (1), pp.83-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popu.1601.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01624734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fécondité en Europe occidentale durant l’Entre-deux-guerres. Quels effets des crises sur les comportements démographiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Brée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Eggerickx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de démographie historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n° 140 (2), pp.129-166. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/adh.140.0129⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 132 (2), pp.41-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/adh.132.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Divorce trends and variations along the rural‐urban gradient in France, 1884‐1913.</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01624712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avoir des enfants ? Les transitions de fécondité depuis la fin du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...76 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Brunet</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie de Luca Barrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Eggerickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Praz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de démographie historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, n° 140 (2), pp.1-20. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, Avoir des enfants ? Les transitions de fécondité depuis la fin du XIXe siècle, 132, pp.7-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Bourguignon</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01624774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparaison des données rétrospectives de fécondité dans les recensements en Belgique et les enquêtes Famille en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Eggerickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Sanderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Population (édition française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popu.1601.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01624729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avoir des enfants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie de Luca Barrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Eggerickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Sanderson</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Praz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de démographie historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, n°138 (2), pp.179. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/adh.138.0179⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 132 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/adh.132.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Where did the first divorced people live in Paris and its suburbs?</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01624709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incidence de la fécondité illégitime sur la fécondité générale à Paris au XIXème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The History of the Family</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1081602X.2019.1669207⟩</w:t>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les populations rurales en Europe occidentale du 18ème siècle aux années 1960-1970, 2014 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.5648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01624757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fécondité en banlieue parisienne dans la seconde moitié du xixe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Demographic Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4054/DemRes.2018.38.50⟩</w:t>
+              <w:t xml:space="preserve">Annales de démographie historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 126 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/adh.126.0081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Recension de Steinberg Sylvie, Une tache au front. La bâtardise aux XVIe et XVIIe siècles, Albin Michel, L’évolution de l’humanité, 2016, 448 p.</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01624758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbanisation, migration et restriction des naissances en région parisienne au 19ème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
-              </w:r>
-[...422 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Sanderson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Quetelet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 5 (1), pp.7-31. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...882 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01624768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3008,1384 +3099,1384 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">End-to-end information extraction in handwritten documents: Understanding Paris marriage records from 1880 to 1940</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Constum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Preel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internaiton Conference on Document Analysis and Recognition - ICDAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAPR, Aug 2024, Athenes, Grece, Greece. pp.195-214, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-70543-4_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recognition and Information Extraction in Historical Handwritten Tables: Toward Understanding Early 20th Century Paris Census</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Constum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Thomas Constum</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Kempf</w:t>
+                <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Workshop on Document Analysis Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, La rochelle, France. pp.143-157, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-06555-2_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-06555-2_10⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05273577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le département « Données historiques, économiques et financières » de PROGEDO : recueillir et diffuser les bases de données historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine Data-SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUD-PANELS; MSH-LSE, Dec 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sources de données historiques quantitatives disponibles en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de la PUDN - Données historiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Plateforme universitaire de données de Nanterre - MSH-Mondes, Nov 2021, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03450147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relire l'histoire des divorces en France à l'aune des territoires (1884-1952)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.512-516</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divorcer en banlieue parisienne à la fin du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Brée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Divorcer autrefois. La séparation matrimoniale du Moyen Âge au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Démographie Historique; LARHRA, Nov 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02397608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles sources pour l'analyse des désunions (1830-1970) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIe colloque national de démographie : Unions/Désunions/Non union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CUDEP (Conférence Universitaire de Démographie et d’Étude des Populations), May 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02397620v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’utilisation des recensements en démographie historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude sur les recensements : Quelles sont les utilisations des données de recensement en SHS ? Production, diffusion et traitement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01822617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le déclin de la fécondité à Paris et dans le 9e arrondissement au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Brée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rendez-vous 9e histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01968398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separations in France and Italy at the end of the 19th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Munno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sides International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01968388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le déclin de la fécondité à Paris et dans le 9e arrondissement au XIXe siècle</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divorce in France and Italy between the end of the 19th century and the Second World War</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...67 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Munno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Social Science History Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01624817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de Paris l'inféconde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Histoire de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01624814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enquêtes Famille (1954-2011) pour estimer la fécondité des générations (1850-1966)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude sur les recensements : Quelles sont les utilisations des données de recensement en SHS ? Production, diffusion et traitement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01822620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déclin de la fécondité à Paris et dans sa région au XIXe siècle (Présentation de Paris l'inféconde)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférence "Familles je vous aime, familles je vous hais" du Comité d'Histoire de la ville de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01624813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séparations et divorces depuis la Révolution française : une thématique à explorer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Histoire de la famille et de la démographie" du centre Roland Mousnier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01624812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les séparations en France et en Italie à la fin du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Munno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le mariage dans l’Europe méditerranéenne de la fin du Moyen Âge à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01624781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of World War I on marriages and divorces in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The impact of WWI on marriages, divorces and gender relations in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01624784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4395,272 +4486,272 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Gens de Paris, 1926-1936. Dans le miroir des recensements de population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ducaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris-Musées, 2025, Musée Carnavalet-Histoire de Paris, 978-2-7596-0621-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of World War I on Marriages, Divorces, and Gender Relations in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Hin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9780367198503. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9780429243684⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9780429243684⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">halshs-02397651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris l’inféconde. La limitation des naissances en région parisienne au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Brée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01624701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4670,1491 +4761,1491 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propos de l'exposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ducaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Gens de Paris, 1926-1936. Dans le miroir des recensements de population</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris Musées - Musée Carnavalet, Histoire de Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-10, 2025, 978-2-7596-0621-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">D’où viennent les Parisiennes et les Parisiens ?</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment vivent les Parisiens en 1926 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Gens de Paris, 1926-1936. Dans le miroir des recensements de population</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Paris-Musées. Musée Carnavalet-Histoire de Paris, 2025, 978-2-7596-0621-4</w:t>
+              <w:t xml:space="preserve">, Paris-Musées. Musée Carnavalet-Histoire de Paris, pp.34-35, 2025, 978-2-7596-0621-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Comment vivent les Parisiens en 1926 ?</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’où viennent les Parisiennes et les Parisiens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Gens de Paris, 1926-1936. Dans le miroir des recensements de population</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Paris-Musées. Musée Carnavalet-Histoire de Paris, pp.34-35, 2025, 978-2-7596-0621-4</w:t>
+              <w:t xml:space="preserve">, Paris-Musées. Musée Carnavalet-Histoire de Paris, 2025, 978-2-7596-0621-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La population parisienne à son apogée</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professions des Parisiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Gens de Paris, 1926-1936. Dans le miroir des recensements de population</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Paris-Musées. Musée Carnavalet-Histoire de Paris, 2025, 978-2-7596-0621-4</w:t>
+              <w:t xml:space="preserve">, Paris-Musées. Musée Carnavalet-Histoire de Paris, pp.168-169, 2025, 978-2-7596-0621-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Professions des Parisiens</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La population parisienne à son apogée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Gens de Paris, 1926-1936. Dans le miroir des recensements de population</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Paris-Musées. Musée Carnavalet-Histoire de Paris, pp.168-169, 2025, 978-2-7596-0621-4</w:t>
+              <w:t xml:space="preserve">, Paris-Musées. Musée Carnavalet-Histoire de Paris, 2025, 978-2-7596-0621-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les états matrimoniaux des personnes de 15 ans et plus</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intelligence artificielle au service de la démographie historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandra Brée, Hélène Ducaté, Valérie Guillaume. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Gens de Paris, 1926-1936. Dans le miroir des recensements de population</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Paris-Musées. Musée Carnavalet-Histoire de Paris, pp.152-153, 2025, 978-2-7596-0621-4</w:t>
+              <w:t xml:space="preserve">, Paris-Musées. Musée Carnavalet-Histoire de Paris, pp.26-27, 2025, 978-2-7596-0621-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une population féminine et de jeunes adultes</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les états matrimoniaux des personnes de 15 ans et plus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Gens de Paris, 1926-1936. Dans le miroir des recensements de population</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Paris-Musées. Musée Carnavalet-Histoire de Paris, pp.90-91, 2025, 978-2-7596-0621-4</w:t>
+              <w:t xml:space="preserve">, Paris-Musées. Musée Carnavalet-Histoire de Paris, pp.152-153, 2025, 978-2-7596-0621-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’intelligence artificielle au service de la démographie historique</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une population féminine et de jeunes adultes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Gens de Paris, 1926-1936. Dans le miroir des recensements de population</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Paris-Musées. Musée Carnavalet-Histoire de Paris, pp.26-27, 2025, 978-2-7596-0621-4</w:t>
+              <w:t xml:space="preserve">, Paris-Musées. Musée Carnavalet-Histoire de Paris, pp.90-91, 2025, 978-2-7596-0621-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognition and Information Extraction in Historical Handwritten Tables : Toward Understanding Early 20th Century Paris Census</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Constum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Kempf</w:t>
+                <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document Analysis Systems 2022 proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13237, Springer International Publishing, pp.143-157, 2022, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-06555-2_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repères démographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Bard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parisiennes Citoyennes, Engagements pour l’émancipation des femmes 1789-2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris Musées, pp.418-423, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03798789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuf mois après le premier confinement, une baisse plus marquée des naissances dans les territoires fortement touchés par l'épidémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSEE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France Portait Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://www.insee.fr/fr/statistiques/5435421, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03470883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Hin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brée, Sandra; Hin, Saskia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Impact of World War I on Marriages, Divorces, and Gender Relations in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-28, 2020, 9780367198503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9780429243684-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02397660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Did the War Break Couples?: Marriage and Divorce in France During and After WWI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brée, Sandra; Hin, Saskia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Impact of World War I on Marriages, Divorces, and Gender Relations in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.155-191, 2020, 9780367198503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9780429243684-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02397674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Hin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brée, Sandra; Hin, Saskia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Impact of World War I on Marriages, Divorces, and Gender Relations in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.292-302, 2020, 9780367198503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9780429243684-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02397666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les divorces de la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée de la Grande Guerre du Pays de Meaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Familles à l'épreuve de la guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Somogy éditions d'art; Meaux, pp.170-175, 2018, 978-2-7572-1428-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01822611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les accouchements hors domicile à Paris au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du XVIe colloque de la CUDEP, Aix-en-Provence (mai 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01624713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitions de fécondité et évolutions économiques en Belgique du 18e au 21e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Eggerickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La croissance : réalités et perspectives, Actes du 21e Congrès des économistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01624755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6164,91 +6255,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de Rusterholz C., Deux enfants, c'est déjà pas mal. Famille et fécondité en Suisse (1955-1970), Lausanne, Éditions Antipodes, coll. « Histoire », 2017, 472 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01968396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6258,105 +6349,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La population de la région parisienne au XIXe siècle, document de travail DEMO n°6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01624749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId144"/>
+      <w:footerReference w:type="default" r:id="rId147"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6503,51 +6594,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507614v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Br&#233;e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leturcq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Doignon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coulmont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52024/hlcs18627" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05497299v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.aatde5sna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05489306v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.636.0001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05489290v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04797194v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#233;na Comte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320247v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Breton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.211.0020" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127811v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jftr.12519" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03626117v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.221.0115" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03545211v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp.2550" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274968v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.143.0073" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321335v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1081602X.2021.1918208" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03235413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gourdon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.140.0129" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480177v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rqj2020.08.01.04" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02997533v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brunet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.140.0001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02775334v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourguignon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Eggerickx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sanderson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.138.0179" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02321260v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1081602X.2019.1669207" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784694v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bocquier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4054/DemRes.2018.38.50" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968392v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263599v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.167.0181" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624689v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1702.0309" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624678v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624694v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de La Croix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11698-017-0166-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624704v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rqj2017.05.01.01" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624707v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624734v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Costa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1601.0085" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624729v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624774v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Luca Barrusse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Praz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624712v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.132.0041" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624709v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.132.0005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624757v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.5648" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624758v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.126.0081" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624768v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565198v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Constum" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Preel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Larcher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Tranouez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70543-4_12" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273577v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kempf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06555-2_10" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058962v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450147v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114141v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397620v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397608v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822617v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968388v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Munno" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968398v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624817v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624814v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822620v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624813v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624812v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624781v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624784v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488750v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ducat&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillaume" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397651v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Hin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Impact-of-World-War-I-on-Marriages-Divorces-and-Gender-Relations/Bree-Hin/p/book/9780367198503" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429243684" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624701v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489514v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carnavalet.paris.fr/collections/publications/les-gens-de-paris-1926-1936" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05490588v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05490579v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05490573v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05490601v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05490594v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05490583v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05490544v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675614v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798789v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03470883v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ducharne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vuillaume" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397660v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9780429243684/chapters/10.4324/9780429243684-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429243684-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397674v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9780429243684/chapters/10.4324/9780429243684-7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429243684-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397666v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9780429243684/chapters/10.4324/9780429243684-13" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429243684-13" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822611v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624713v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624755v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968396v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624749v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603338v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Br&#233;e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1081602X.2026.2661298" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507614v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leturcq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coulmont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Doignon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52024/hlcs18627" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05497299v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.aatde5sna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04797194v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#233;na Comte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh1.150.0179" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05489290v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.636.0001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05489306v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320247v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Breton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.211.0020" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127811v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jftr.12519" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03626117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.221.0115" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03545211v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp.2550" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274968v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.143.0073" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321335v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1081602X.2021.1918208" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03235413v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gourdon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.140.0129" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480177v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rqj2020.08.01.04" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02997533v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brunet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.140.0001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02775334v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourguignon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Eggerickx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sanderson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.138.0179" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02321260v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1081602X.2019.1669207" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784694v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bocquier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4054/DemRes.2018.38.50" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968392v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263599v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.167.0181" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624689v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1702.0309" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624678v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624694v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de La Croix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11698-017-0166-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624704v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rqj2017.05.01.01" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624707v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624734v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Costa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1601.0085" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624712v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.132.0041" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624774v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Luca Barrusse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Praz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624729v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624709v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.132.0005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624757v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.5648" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624758v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.126.0081" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624768v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565198v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Constum" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Preel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Larcher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Tranouez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70543-4_12" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273577v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kempf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06555-2_10" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058962v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450147v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114141v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397608v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397620v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822617v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968398v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968388v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Munno" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624817v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624814v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822620v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624813v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624812v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624781v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624784v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488750v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ducat&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillaume" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397651v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Hin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Impact-of-World-War-I-on-Marriages-Divorces-and-Gender-Relations/Bree-Hin/p/book/9780367198503" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429243684" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624701v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489514v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carnavalet.paris.fr/collections/publications/les-gens-de-paris-1926-1936" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05490579v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05490588v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05490601v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05490573v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05490544v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05490594v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05490583v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675614v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798789v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03470883v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ducharne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vuillaume" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397660v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9780429243684/chapters/10.4324/9780429243684-1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429243684-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397674v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9780429243684/chapters/10.4324/9780429243684-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429243684-9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397666v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9780429243684/chapters/10.4324/9780429243684-13" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429243684-13" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822611v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624713v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624755v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968396v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624749v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>