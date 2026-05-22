--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -390,274 +390,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05497299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paris 100 years ago: more people than today—and mostly born elsewhere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Brée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Population et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 636, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popsoc.636.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05489306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les marques et billets des enfants abandonnés de Nîmes dans la première moitié du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séléna Comte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de démographie historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 150 (2), pp.179-212. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/adh1.150.0179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/adh1.150.0179⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04797194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris, il y a 100 ans : une population plus nombreuse qu’aujourd’hui et déjà originaire d’ailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 636, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/popsoc.636.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05489290v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-05489306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de la natalité et de la fécondité en France depuis 50 ans et perspectives : la baisse récente va-t-elle se prolonger ?</w:t>
               </w:r>
@@ -1841,1261 +1841,1261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02263599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Low fertility, childlessness and family changes in the first half of the 20th century in France and Belgium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Brée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Eggerickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Sanderson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Quetelet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (1), pp.7-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/rqj2017.05.01.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01624704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Changes in Family Size over the Generations in France (1850-1966)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population (English edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 72 (2), pp.297-332. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/popu.1702.0309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01624689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de la taille des familles au fil des générations en France (1850-1966)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population (édition française)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 72 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/popu.1702.0309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01624678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key forces behind the decline of fertility: lessons from childlessness in Rouen before the industrial revolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David de La Croix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliometrica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11698-017-0166-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11698-017-0166-9⟩</w:t>
+                <w:t xml:space="preserve">halshs-01624694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fécondité en Europe occidentale durant l’Entre-deux-guerres. Quels effets des crises sur les comportements démographiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Brée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Eggerickx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de démographie historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 132 (2), pp.41-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/adh.132.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Low fertility, childlessness and family changes in the first half of the 20th century in France and Belgium</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01624712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avoir des enfants ? Les transitions de fécondité depuis la fin du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie de Luca Barrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Eggerickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Praz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de démographie historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Avoir des enfants ? Les transitions de fécondité depuis la fin du XIXe siècle, 132, pp.7-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01624774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparaison des données rétrospectives de fécondité dans les recensements en Belgique et les enquêtes Famille en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Brée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Eggerickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Sanderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Population (édition française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popu.1601.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01624729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avoir des enfants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Brée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie de Luca Barrusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Eggerickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Praz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de démographie historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 132 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/adh.132.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01624709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transitions de fécondité et évolutions économiques du 18e au 21e siècle. Le cas de la Wallonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Eggerickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Brée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Belgian History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01624707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of Retrospective Fertility Data from Censuses in Belgium and Family Surveys in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Brée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Eggerickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Sanderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Population (English edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (1), pp.83-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popu.1601.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01624734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incidence de la fécondité illégitime sur la fécondité générale à Paris au XIXème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Brée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les populations rurales en Europe occidentale du 18ème siècle aux années 1960-1970, 2014 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.5648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01624757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbanisation, migration et restriction des naissances en région parisienne au 19ème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Quetelet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 5 (1), pp.7-31. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01624768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fécondité en banlieue parisienne dans la seconde moitié du xixe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
-              </w:r>
-[...223 lines deleted...]
-                <w:t xml:space="preserve">Thierry Eggerickx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de démographie historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 132 (2), pp.41-63. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/adh.132.0041⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 126 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/adh.126.0081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...477 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/adh.126.0081⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01624758v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01624768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3582,50 +3582,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelles sources pour l'analyse des désunions (1830-1970) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Brée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIIe colloque national de démographie : Unions/Désunions/Non union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CUDEP (Conférence Universitaire de Démographie et d’Étude des Populations), May 2019, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02397620v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Divorcer en banlieue parisienne à la fin du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3634,855 +3703,786 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Divorcer autrefois. La séparation matrimoniale du Moyen Âge au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Démographie Historique; LARHRA, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02397608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Quelles sources pour l'analyse des désunions (1830-1970) ?</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de Paris l'inféconde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIe colloque national de démographie : Unions/Désunions/Non union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CUDEP (Conférence Universitaire de Démographie et d’Étude des Populations), May 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">Séminaire Histoire de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">L’utilisation des recensements en démographie historique</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01624814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enquêtes Famille (1954-2011) pour estimer la fécondité des générations (1850-1966)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude sur les recensements : Quelles sont les utilisations des données de recensement en SHS ? Production, diffusion et traitement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01822620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’utilisation des recensements en démographie historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Brée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'étude sur les recensements : Quelles sont les utilisations des données de recensement en SHS ? Production, diffusion et traitement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01822617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Separations in France and Italy at the end of the 19th century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Brée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Munno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sides International conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bologne, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01968388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déclin de la fécondité à Paris et dans le 9e arrondissement au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous 9e histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01968398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Separations in France and Italy at the end of the 19th century</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divorce in France and Italy between the end of the 19th century and the Second World War</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...53 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Munno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Social Science History Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01624817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Présentation de Paris l'inféconde</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of World War I on marriages and divorces in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Histoire de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">The impact of WWI on marriages, divorces and gender relations in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les enquêtes Famille (1954-2011) pour estimer la fécondité des générations (1850-1966)</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01624784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séparations et divorces depuis la Révolution française : une thématique à explorer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude sur les recensements : Quelles sont les utilisations des données de recensement en SHS ? Production, diffusion et traitement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Histoire de la famille et de la démographie" du centre Roland Mousnier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01624812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déclin de la fécondité à Paris et dans sa région au XIXe siècle (Présentation de Paris l'inféconde)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférence "Familles je vous aime, familles je vous hais" du Comité d'Histoire de la ville de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01624813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Séparations et divorces depuis la Révolution française : une thématique à explorer</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les séparations en France et en Italie à la fin du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...67 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Munno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le mariage dans l’Europe méditerranéenne de la fin du Moyen Âge à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01624781v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01624784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4769,273 +4769,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propos de l'exposition</w:t>
+                <w:t xml:space="preserve">Comment vivent les Parisiens en 1926 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Gens de Paris, 1926-1936. Dans le miroir des recensements de population</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Paris-Musées. Musée Carnavalet-Histoire de Paris, pp.34-35, 2025, 978-2-7596-0621-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">Comment vivent les Parisiens en 1926 ?</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’où viennent les Parisiennes et les Parisiens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Gens de Paris, 1926-1936. Dans le miroir des recensements de population</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Paris-Musées. Musée Carnavalet-Histoire de Paris, pp.34-35, 2025, 978-2-7596-0621-4</w:t>
+              <w:t xml:space="preserve">, Paris-Musées. Musée Carnavalet-Histoire de Paris, 2025, 978-2-7596-0621-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">D’où viennent les Parisiennes et les Parisiens ?</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos de l'exposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ducaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Gens de Paris, 1926-1936. Dans le miroir des recensements de population</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Paris-Musées. Musée Carnavalet-Histoire de Paris, 2025, 978-2-7596-0621-4</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris Musées - Musée Carnavalet, Histoire de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-10, 2025, 978-2-7596-0621-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490588v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professions des Parisiens</w:t>
               </w:r>
@@ -5153,100 +5153,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intelligence artificielle au service de la démographie historique</w:t>
+                <w:t xml:space="preserve">Une population féminine et de jeunes adultes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Gens de Paris, 1926-1936. Dans le miroir des recensements de population</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Paris-Musées. Musée Carnavalet-Histoire de Paris, pp.26-27, 2025, 978-2-7596-0621-4</w:t>
+              <w:t xml:space="preserve">, Paris-Musées. Musée Carnavalet-Histoire de Paris, pp.90-91, 2025, 978-2-7596-0621-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490544v1</w:t>
+                <w:t xml:space="preserve">hal-05490583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les états matrimoniaux des personnes de 15 ans et plus</w:t>
               </w:r>
@@ -5295,96 +5291,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une population féminine et de jeunes adultes</w:t>
+                <w:t xml:space="preserve">L’intelligence artificielle au service de la démographie historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandra Brée, Hélène Ducaté, Valérie Guillaume. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Gens de Paris, 1926-1936. Dans le miroir des recensements de population</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Paris-Musées. Musée Carnavalet-Histoire de Paris, pp.90-91, 2025, 978-2-7596-0621-4</w:t>
+              <w:t xml:space="preserve">, Paris-Musées. Musée Carnavalet-Histoire de Paris, pp.26-27, 2025, 978-2-7596-0621-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490583v1</w:t>
+                <w:t xml:space="preserve">hal-05490544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognition and Information Extraction in Historical Handwritten Tables : Toward Understanding Early 20th Century Paris Census</w:t>
               </w:r>
@@ -5683,51 +5683,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03470883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Hin</w:t>
@@ -5740,281 +5740,281 @@
               <w:rPr/>
               <w:t xml:space="preserve">Brée, Sandra; Hin, Saskia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Impact of World War I on Marriages, Divorces, and Gender Relations in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.1-28, 2020, 9780367198503. </w:t>
+              <w:t xml:space="preserve">, pp.292-302, 2020, 9780367198503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9780429243684-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4324/9780429243684-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02397660v1</w:t>
+                <w:t xml:space="preserve">halshs-02397666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Did the War Break Couples?: Marriage and Divorce in France During and After WWI</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Hin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brée, Sandra; Hin, Saskia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Impact of World War I on Marriages, Divorces, and Gender Relations in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.155-191, 2020, 9780367198503. </w:t>
+              <w:t xml:space="preserve">, pp.1-28, 2020, 9780367198503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9780429243684-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4324/9780429243684-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02397674v1</w:t>
+                <w:t xml:space="preserve">halshs-02397660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion</w:t>
+                <w:t xml:space="preserve">Did the War Break Couples?: Marriage and Divorce in France During and After WWI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Brée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saskia Hin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brée, Sandra; Hin, Saskia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Impact of World War I on Marriages, Divorces, and Gender Relations in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.292-302, 2020, 9780367198503. </w:t>
+              <w:t xml:space="preserve">, pp.155-191, 2020, 9780367198503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9780429243684-13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4324/9780429243684-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02397666v1</w:t>
+                <w:t xml:space="preserve">halshs-02397674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les divorces de la Grande Guerre</w:t>
               </w:r>
@@ -6594,51 +6594,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603338v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Br&#233;e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1081602X.2026.2661298" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507614v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leturcq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coulmont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Doignon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52024/hlcs18627" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05497299v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.aatde5sna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04797194v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#233;na Comte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh1.150.0179" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05489290v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.636.0001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05489306v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320247v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Breton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.211.0020" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127811v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jftr.12519" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03626117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.221.0115" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03545211v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp.2550" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274968v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.143.0073" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321335v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1081602X.2021.1918208" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03235413v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gourdon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.140.0129" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480177v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rqj2020.08.01.04" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02997533v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brunet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.140.0001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02775334v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourguignon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Eggerickx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sanderson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.138.0179" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02321260v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1081602X.2019.1669207" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784694v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bocquier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4054/DemRes.2018.38.50" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968392v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263599v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.167.0181" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624689v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1702.0309" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624678v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624694v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de La Croix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11698-017-0166-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624704v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rqj2017.05.01.01" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624707v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624734v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Costa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1601.0085" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624712v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.132.0041" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624774v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Luca Barrusse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Praz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624729v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624709v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.132.0005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624757v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.5648" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624758v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.126.0081" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624768v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565198v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Constum" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Preel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Larcher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Tranouez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70543-4_12" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273577v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kempf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06555-2_10" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058962v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450147v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114141v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397608v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397620v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822617v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968398v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968388v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Munno" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624817v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624814v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822620v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624813v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624812v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624781v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624784v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488750v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ducat&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillaume" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397651v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Hin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Impact-of-World-War-I-on-Marriages-Divorces-and-Gender-Relations/Bree-Hin/p/book/9780367198503" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429243684" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624701v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489514v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carnavalet.paris.fr/collections/publications/les-gens-de-paris-1926-1936" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05490579v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05490588v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05490601v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05490573v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05490544v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05490594v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05490583v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675614v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798789v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03470883v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ducharne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vuillaume" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397660v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9780429243684/chapters/10.4324/9780429243684-1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429243684-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397674v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9780429243684/chapters/10.4324/9780429243684-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429243684-9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397666v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9780429243684/chapters/10.4324/9780429243684-13" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429243684-13" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822611v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624713v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624755v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968396v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624749v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603338v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Br&#233;e" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1081602X.2026.2661298" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507614v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leturcq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coulmont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Doignon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52024/hlcs18627" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05497299v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.aatde5sna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05489306v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.636.0001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04797194v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#233;na Comte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh1.150.0179" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05489290v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320247v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Breton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.211.0020" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127811v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jftr.12519" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03626117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.221.0115" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03545211v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp.2550" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274968v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.143.0073" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321335v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1081602X.2021.1918208" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03235413v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gourdon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.140.0129" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480177v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rqj2020.08.01.04" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02997533v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brunet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.140.0001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02775334v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourguignon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Eggerickx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sanderson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.138.0179" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02321260v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1081602X.2019.1669207" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784694v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bocquier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4054/DemRes.2018.38.50" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968392v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263599v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.167.0181" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624704v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rqj2017.05.01.01" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624689v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1702.0309" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624678v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624694v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de La Croix" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11698-017-0166-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624712v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.132.0041" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624774v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Luca Barrusse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Praz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624729v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Costa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1601.0085" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624709v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.132.0005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624707v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624734v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624757v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.5648" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624768v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624758v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.126.0081" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565198v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Constum" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Preel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Larcher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Tranouez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70543-4_12" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273577v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kempf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chatelain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06555-2_10" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058962v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450147v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114141v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397620v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397608v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624814v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822620v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822617v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968388v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Munno" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968398v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624817v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624784v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624812v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624813v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624781v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488750v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ducat&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillaume" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397651v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Hin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Impact-of-World-War-I-on-Marriages-Divorces-and-Gender-Relations/Bree-Hin/p/book/9780367198503" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429243684" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624701v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05490579v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05490588v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489514v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carnavalet.paris.fr/collections/publications/les-gens-de-paris-1926-1936" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05490601v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05490573v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05490583v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05490594v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05490544v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675614v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03798789v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03470883v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ducharne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vuillaume" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397666v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9780429243684/chapters/10.4324/9780429243684-13" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429243684-13" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397660v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9780429243684/chapters/10.4324/9780429243684-1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429243684-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397674v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9780429243684/chapters/10.4324/9780429243684-7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429243684-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822611v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624713v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624755v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968396v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624749v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>